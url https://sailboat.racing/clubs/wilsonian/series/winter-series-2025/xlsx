--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -406,240 +406,240 @@
   <si>
     <t xml:space="preserve">16.0</t>
   </si>
   <si>
     <t xml:space="preserve">202153</t>
   </si>
   <si>
     <t xml:space="preserve">Tamsin Ingram (2)</t>
   </si>
   <si>
     <t xml:space="preserve">22321</t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades (1)</t>
   </si>
   <si>
     <t xml:space="preserve">n/a 2</t>
   </si>
   <si>
     <t xml:space="preserve">RS ZEST</t>
   </si>
   <si>
-    <t xml:space="preserve">Charis A-Barber (1)</t>
+    <t xml:space="preserve">Charis Ascott-Barber (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1881</t>
   </si>
   <si>
     <t xml:space="preserve">MIRACLE</t>
   </si>
   <si>
     <t xml:space="preserve">Liz Gale (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">Irene O’Reilly (1)</t>
+    <t xml:space="preserve">Irene O'Reilly (1)</t>
   </si>
   <si>
     <t xml:space="preserve">16.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">3829</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Christopher Hyde (1)</t>
   </si>
   <si>
     <t xml:space="preserve">19.0 (OCS)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-11-02T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:29</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">01:20:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:55</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:27</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:06</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:44</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:17</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:49</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1045.0</t>
+    <t xml:space="preserve">1045</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall</t>
   </si>
   <si>
     <t xml:space="preserve">01:24:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:56</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">01:26:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:00</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 RET</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-11-02T13:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:19</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:43</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:22</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:23</t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:03</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:27</t>
   </si>
   <si>
     <t xml:space="preserve">Race 3 results (2025-11-09T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:25</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:41</t>
   </si>
@@ -781,51 +781,51 @@
   <si>
     <t xml:space="preserve">15.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:08</t>
   </si>
   <si>
     <t xml:space="preserve">16.0 </t>
   </si>
   <si>
     <t xml:space="preserve">00:44:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:00</t>
   </si>
   <si>
     <t xml:space="preserve">17.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill</t>
   </si>
   <si>
     <t xml:space="preserve">Christopher Hyde</t>
   </si>
   <si>
     <t xml:space="preserve">19.0 OCS</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2025-11-09T13:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:57</t>
   </si>
@@ -985,51 +985,51 @@
   <si>
     <t xml:space="preserve">00:45:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:04</t>
   </si>
   <si>
     <t xml:space="preserve">16.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Liz Gale</t>
   </si>
   <si>
-    <t xml:space="preserve">Irene O’Reilly</t>
+    <t xml:space="preserve">Irene O'Reilly</t>
   </si>
   <si>
     <t xml:space="preserve">16.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">Race 6 results (2025-11-16T13:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:49</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:01</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:47</t>
   </si>
@@ -1087,72 +1087,72 @@
   <si>
     <t xml:space="preserve">01:02:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:49</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:30</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:54</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:25</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:18</t>
   </si>
   <si>
-    <t xml:space="preserve">858.0</t>
+    <t xml:space="preserve">858</t>
   </si>
   <si>
     <t xml:space="preserve">Bobby Deards</t>
   </si>
   <si>
     <t xml:space="preserve">Frankie Lawrence</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:08</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:35</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:57</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:37</t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">01:33:49</t>
   </si>
   <si>
     <t xml:space="preserve">01:24:59</t>
   </si>
   <si>
     <t xml:space="preserve">Race 8 results (2025-11-23T13:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:20</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:44</t>
   </si>
@@ -1273,54 +1273,54 @@
   <si>
     <t xml:space="preserve">00:41:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:27</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:52</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:53</t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Charis A-Barber</t>
+    <t xml:space="preserve">1260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charis Ascott-Barber</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 12 results (2025-12-07T13:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:22</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:43</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:13</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:19</t>
   </si>
@@ -1511,51 +1511,51 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId10" Target="worksheets/sheet8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId11" Target="worksheets/sheet9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId12" Target="worksheets/sheet10.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId13" Target="worksheets/sheet11.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId14" Target="worksheets/sheet12.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId15" Target="worksheets/sheet13.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId16" Target="worksheets/sheet14.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId17" Target="worksheets/sheet15.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="5" max="5" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="39.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
@@ -3847,52 +3847,52 @@
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>171</v>
       </c>
       <c r="E12" t="s">
         <v>225</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12" t="s">
         <v>26</v>
       </c>
       <c r="I12" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4177,51 +4177,51 @@
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
@@ -4790,52 +4790,52 @@
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>148</v>
       </c>
       <c r="E11" t="s">
         <v>149</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
       <c r="G11" t="s">
         <v>429</v>
       </c>
       <c r="H11" t="s">
         <v>430</v>
       </c>
       <c r="I11" t="s">
         <v>214</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5153,52 +5153,52 @@
       </c>
       <c r="C13" t="s">
         <v>57</v>
       </c>
       <c r="D13" t="s">
         <v>161</v>
       </c>
       <c r="E13" t="s">
         <v>162</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="G13" t="s">
         <v>26</v>
       </c>
       <c r="H13" t="s">
         <v>26</v>
       </c>
       <c r="I13" t="s">
         <v>447</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5516,52 +5516,52 @@
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
         <v>143</v>
       </c>
       <c r="E13" t="s">
         <v>157</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
       <c r="G13" t="s">
         <v>26</v>
       </c>
       <c r="H13" t="s">
         <v>26</v>
       </c>
       <c r="I13" t="s">
         <v>466</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5850,52 +5850,52 @@
       </c>
       <c r="C12" t="s">
         <v>63</v>
       </c>
       <c r="D12" t="s">
         <v>174</v>
       </c>
       <c r="E12" t="s">
         <v>175</v>
       </c>
       <c r="F12" t="s">
         <v>176</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12" t="s">
         <v>26</v>
       </c>
       <c r="I12" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6067,52 +6067,52 @@
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>186</v>
       </c>
       <c r="E8" t="s">
         <v>187</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>188</v>
       </c>
       <c r="H8" t="s">
         <v>189</v>
       </c>
       <c r="I8" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7707,52 +7707,52 @@
       </c>
       <c r="C18" t="s">
         <v>125</v>
       </c>
       <c r="D18" t="s">
         <v>248</v>
       </c>
       <c r="E18" t="s">
         <v>315</v>
       </c>
       <c r="F18" t="s">
         <v>316</v>
       </c>
       <c r="G18" t="s">
         <v>26</v>
       </c>
       <c r="H18" t="s">
         <v>26</v>
       </c>
       <c r="I18" t="s">
         <v>317</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8099,52 +8099,52 @@
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14" t="s">
         <v>143</v>
       </c>
       <c r="E14" t="s">
         <v>157</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
       <c r="G14" t="s">
         <v>338</v>
       </c>
       <c r="H14" t="s">
         <v>339</v>
       </c>
       <c r="I14" t="s">
         <v>340</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8433,52 +8433,52 @@
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>161</v>
       </c>
       <c r="E12" t="s">
         <v>162</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12" t="s">
         <v>26</v>
       </c>
       <c r="I12" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>