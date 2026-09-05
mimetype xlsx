--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -259,51 +259,51 @@
   <si>
     <t xml:space="preserve">13.0</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">174368</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 6 / Laser Radial</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson (9)</t>
   </si>
   <si>
     <t xml:space="preserve">178489</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson (7)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0</t>
   </si>
   <si>
-    <t xml:space="preserve">9.0 (RET)</t>
+    <t xml:space="preserve">8.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">496</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden (8)</t>
   </si>
   <si>
     <t xml:space="preserve">1675</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis (7)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">790</t>
   </si>
   <si>
     <t xml:space="preserve">BLAZE</t>
   </si>
@@ -1225,51 +1225,51 @@
   <si>
     <t xml:space="preserve">00:49:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:23</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:31</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:47</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:05</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:29</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:42</t>
   </si>
   <si>
-    <t xml:space="preserve">9.0 RET</t>
+    <t xml:space="preserve">8.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">20.0 DNC</t>
   </si>
   <si>
     <t xml:space="preserve">Race 11 results (2025-12-07T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:21</t>
   </si>
@@ -2281,54 +2281,54 @@
       <c r="M13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="O13" t="s">
         <v>45</v>
       </c>
       <c r="P13" t="s">
         <v>74</v>
       </c>
       <c r="Q13" t="s">
         <v>44</v>
       </c>
       <c r="R13" t="s">
         <v>61</v>
       </c>
       <c r="S13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="T13" t="s">
         <v>29</v>
       </c>
       <c r="U13" t="n">
-        <v>69.0</v>
+        <v>68.0</v>
       </c>
       <c r="V13" t="n">
-        <v>189.0</v>
+        <v>188.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>75</v>
       </c>
       <c r="C14" t="s">
         <v>25</v>
       </c>
       <c r="D14" t="s">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>76</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>29</v>
       </c>
       <c r="H14" s="3" t="s">
@@ -3847,52 +3847,52 @@
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12" t="s">
         <v>171</v>
       </c>
       <c r="E12" t="s">
         <v>225</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12" t="s">
         <v>26</v>
       </c>
       <c r="I12" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6067,52 +6067,52 @@
       </c>
       <c r="C8" t="s">
         <v>69</v>
       </c>
       <c r="D8" t="s">
         <v>186</v>
       </c>
       <c r="E8" t="s">
         <v>187</v>
       </c>
       <c r="F8" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>188</v>
       </c>
       <c r="H8" t="s">
         <v>189</v>
       </c>
       <c r="I8" t="s">
         <v>160</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7707,52 +7707,52 @@
       </c>
       <c r="C18" t="s">
         <v>125</v>
       </c>
       <c r="D18" t="s">
         <v>248</v>
       </c>
       <c r="E18" t="s">
         <v>315</v>
       </c>
       <c r="F18" t="s">
         <v>316</v>
       </c>
       <c r="G18" t="s">
         <v>26</v>
       </c>
       <c r="H18" t="s">
         <v>26</v>
       </c>
       <c r="I18" t="s">
         <v>317</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8433,52 +8433,52 @@
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>161</v>
       </c>
       <c r="E12" t="s">
         <v>162</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12" t="s">
         <v>26</v>
       </c>
       <c r="I12" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8621,50 +8621,50 @@
       </c>
       <c r="C7" t="s">
         <v>97</v>
       </c>
       <c r="D7" t="s">
         <v>350</v>
       </c>
       <c r="E7" t="s">
         <v>351</v>
       </c>
       <c r="F7" t="s">
         <v>352</v>
       </c>
       <c r="G7" t="s">
         <v>26</v>
       </c>
       <c r="H7" t="s">
         <v>26</v>
       </c>
       <c r="I7" t="s">
         <v>368</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>