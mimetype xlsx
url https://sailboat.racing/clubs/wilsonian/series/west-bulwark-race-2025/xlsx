--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -83,60 +83,60 @@
   <si>
     <t xml:space="preserve">3.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">1975</t>
   </si>
   <si>
     <t xml:space="preserve">SOLO</t>
   </si>
   <si>
     <t xml:space="preserve">Doug MacKinnon (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-06-22T11:15)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 RET</t>
   </si>
   <si>
-    <t xml:space="preserve">1139.0</t>
+    <t xml:space="preserve">1139</t>
   </si>
   <si>
     <t xml:space="preserve">Doug MacKinnon</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -266,52 +266,52 @@
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>19</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
       <c r="H5" t="n">
         <v>3.0</v>
       </c>
       <c r="I5" t="n">
         <v>3.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -394,50 +394,50 @@
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5" t="s">
         <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>13</v>
       </c>
       <c r="I5" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>