--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -275,51 +275,51 @@
   <si>
     <t xml:space="preserve">STREAKER</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken (3)</t>
   </si>
   <si>
     <t xml:space="preserve">496</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden (3)</t>
   </si>
   <si>
     <t xml:space="preserve">790</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver (3)</t>
   </si>
   <si>
     <t xml:space="preserve">6675</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer (5)</t>
   </si>
   <si>
-    <t xml:space="preserve">Alan Sale (1) / Dan Packman (1) / Irene O’Reilly (1) / Olivia Michelle (1)</t>
+    <t xml:space="preserve">Alan Sale (1) / Daniel Packman (1) / Irene O'Reilly (1) / Olivia Michelle (1)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0</t>
   </si>
   <si>
     <t xml:space="preserve">17.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">135402 / 224647</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 7 / Laser</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton (3)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">144</t>
   </si>
@@ -593,51 +593,51 @@
   <si>
     <t xml:space="preserve">Esther Berry (1) / Ted Berry (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Lilia Gunia (1) / Teodor Gunia (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Henry Fry (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">ZUMA</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour (2)</t>
   </si>
   <si>
     <t xml:space="preserve">15.0 (DNS)</t>
   </si>
   <si>
-    <t xml:space="preserve">Mike Carey (1)</t>
+    <t xml:space="preserve">Michael Carey (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1675</t>
   </si>
   <si>
     <t xml:space="preserve">Ed Sumner (1)</t>
   </si>
   <si>
     <t xml:space="preserve">No Spinnaker</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry (1)</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">32865</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1679</t>
   </si>
@@ -659,297 +659,297 @@
   <si>
     <t xml:space="preserve">Irene O'Reilly (1)</t>
   </si>
   <si>
     <t xml:space="preserve">TOPAZ VIBE</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton (1) / Sophie Cass (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-05-20T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:32</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">179226</t>
   </si>
   <si>
-    <t xml:space="preserve">1156.0</t>
+    <t xml:space="preserve">1156</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:34</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:58</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1122.0</t>
+    <t xml:space="preserve">1122</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:14</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:32</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">326</t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:40</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:54</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Blue spinnaker</t>
   </si>
   <si>
-    <t xml:space="preserve">1254.0</t>
+    <t xml:space="preserve">1254</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:25</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1009.0</t>
+    <t xml:space="preserve">1009</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2026-05-27T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:38</t>
   </si>
   <si>
-    <t xml:space="preserve">1070.0</t>
+    <t xml:space="preserve">1070</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:24</t>
   </si>
   <si>
-    <t xml:space="preserve">1145.0</t>
+    <t xml:space="preserve">1145</t>
   </si>
   <si>
     <t xml:space="preserve">David Fry</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:41</t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:57</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:30</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:17</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:29</t>
   </si>
   <si>
-    <t xml:space="preserve">1107.0</t>
+    <t xml:space="preserve">1107</t>
   </si>
   <si>
     <t xml:space="preserve">Esther Berry / Ted Berry</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:53</t>
   </si>
   <si>
-    <t xml:space="preserve">910.0</t>
+    <t xml:space="preserve">910</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:05</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1452.0</t>
+    <t xml:space="preserve">1452</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:27</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:07</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
     <t xml:space="preserve">135402</t>
   </si>
   <si>
-    <t xml:space="preserve">1103.0</t>
+    <t xml:space="preserve">1103</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 NSC</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2026-06-10T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:02</t>
   </si>
@@ -1037,87 +1037,87 @@
   <si>
     <t xml:space="preserve">Jed Palmer</t>
   </si>
   <si>
     <t xml:space="preserve">Alan Sale</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:50</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 </t>
   </si>
   <si>
     <t xml:space="preserve">01:08:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:00</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1185.0</t>
+    <t xml:space="preserve">1185</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton / Sophie Cass</t>
   </si>
   <si>
     <t xml:space="preserve">17.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2026-06-17T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:47</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:22</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:42</t>
   </si>
   <si>
     <t xml:space="preserve">Hannah Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:45</t>
   </si>
   <si>
-    <t xml:space="preserve">1045.0</t>
+    <t xml:space="preserve">1045</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:18</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:14</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:39</t>
   </si>
@@ -1157,57 +1157,57 @@
   <si>
     <t xml:space="preserve">00:32:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:16</t>
   </si>
   <si>
     <t xml:space="preserve">5796</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">Graham Gibbs</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:34</t>
   </si>
   <si>
     <t xml:space="preserve">17.0 RET</t>
   </si>
   <si>
-    <t xml:space="preserve">1369.0</t>
+    <t xml:space="preserve">1369</t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken</t>
   </si>
   <si>
-    <t xml:space="preserve">Dan Packman</t>
+    <t xml:space="preserve">Daniel Packman</t>
   </si>
   <si>
     <t xml:space="preserve">Race 6 results (2026-06-24T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:29</t>
   </si>
   <si>
     <t xml:space="preserve">179726</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:54</t>
   </si>
@@ -1250,90 +1250,90 @@
   <si>
     <t xml:space="preserve">00:20:58</t>
   </si>
   <si>
     <t xml:space="preserve">William Fry</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:06</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:05</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:13</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:22</t>
   </si>
   <si>
-    <t xml:space="preserve">1218.0</t>
+    <t xml:space="preserve">1218</t>
   </si>
   <si>
     <t xml:space="preserve">Henry Fry</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:54</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 </t>
   </si>
   <si>
     <t xml:space="preserve">00:56:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:53</t>
   </si>
   <si>
     <t xml:space="preserve">15.0 </t>
   </si>
   <si>
     <t xml:space="preserve">01:08:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:42</t>
   </si>
   <si>
     <t xml:space="preserve">16.0 </t>
   </si>
   <si>
     <t xml:space="preserve">N/a 1</t>
   </si>
   <si>
     <t xml:space="preserve">22.0 RET</t>
   </si>
   <si>
-    <t xml:space="preserve">1450.0</t>
+    <t xml:space="preserve">1450</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:49</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia / Lilia Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:13</t>
   </si>
   <si>
     <t xml:space="preserve">Race 7 results (2026-07-01T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:18</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:31</t>
   </si>
@@ -1364,126 +1364,126 @@
   <si>
     <t xml:space="preserve">00:58:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:35</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:21</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:50</t>
   </si>
   <si>
-    <t xml:space="preserve">Mike Carey</t>
+    <t xml:space="preserve">Michael Carey</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:33</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:42</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:46</t>
   </si>
   <si>
     <t xml:space="preserve">Richard Starling</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:18</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:35</t>
   </si>
   <si>
-    <t xml:space="preserve">1053.0</t>
+    <t xml:space="preserve">1053</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:35</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass</t>
   </si>
   <si>
     <t xml:space="preserve">Race 8 results (2026-07-08T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:06</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:03</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:20</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:32</t>
   </si>
   <si>
     <t xml:space="preserve">Hetty Heap</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:37</t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
+    <t xml:space="preserve">1260</t>
   </si>
   <si>
     <t xml:space="preserve">James Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:52</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:04</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 9 results (2026-07-15T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:43</t>
   </si>
@@ -1493,51 +1493,51 @@
   <si>
     <t xml:space="preserve">00:38:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:46</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Jake Beard</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:39</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 10 results (2026-07-22T18:30)</t>
   </si>
@@ -1694,51 +1694,51 @@
   <si>
     <t xml:space="preserve">00:53:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:47</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:29</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:20</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:17</t>
   </si>
   <si>
-    <t xml:space="preserve">Olivia Michelle / Irene O’Reilly</t>
+    <t xml:space="preserve">Olivia Michelle / Irene O'Reilly</t>
   </si>
   <si>
     <t xml:space="preserve">Race 13 results (2026-08-12T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:17</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:47</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:56</t>
   </si>
@@ -1811,51 +1811,51 @@
   <si>
     <t xml:space="preserve">00:10:42</t>
   </si>
   <si>
     <t xml:space="preserve">Jack Dunne</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:03</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:31</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:45</t>
   </si>
   <si>
-    <t xml:space="preserve">1137.0</t>
+    <t xml:space="preserve">1137</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:44</t>
   </si>
   <si>
     <t xml:space="preserve">00:12:14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1894,51 +1894,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId10" Target="worksheets/sheet8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId11" Target="worksheets/sheet9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId12" Target="worksheets/sheet10.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId13" Target="worksheets/sheet11.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId14" Target="worksheets/sheet12.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId15" Target="worksheets/sheet13.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId16" Target="worksheets/sheet14.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="28.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="6" max="6" width="75.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="78.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="18" max="18" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
@@ -6082,52 +6082,52 @@
       </c>
       <c r="O66" t="s">
         <v>30</v>
       </c>
       <c r="P66" t="s">
         <v>30</v>
       </c>
       <c r="Q66" t="s">
         <v>30</v>
       </c>
       <c r="R66" t="s">
         <v>30</v>
       </c>
       <c r="S66" t="s">
         <v>30</v>
       </c>
       <c r="T66" t="n">
         <v>160.0</v>
       </c>
       <c r="U66" t="n">
         <v>298.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:U2"/>
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:U2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6533,52 +6533,52 @@
       </c>
       <c r="C16" t="s">
         <v>24</v>
       </c>
       <c r="D16" t="s">
         <v>214</v>
       </c>
       <c r="E16" t="s">
         <v>215</v>
       </c>
       <c r="F16" t="s">
         <v>27</v>
       </c>
       <c r="G16" t="s">
         <v>25</v>
       </c>
       <c r="H16" t="s">
         <v>25</v>
       </c>
       <c r="I16" t="s">
         <v>514</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7765,52 +7765,52 @@
       </c>
       <c r="C16" t="s">
         <v>125</v>
       </c>
       <c r="D16" t="s">
         <v>246</v>
       </c>
       <c r="E16" t="s">
         <v>247</v>
       </c>
       <c r="F16" t="s">
         <v>248</v>
       </c>
       <c r="G16" t="s">
         <v>576</v>
       </c>
       <c r="H16" t="s">
         <v>577</v>
       </c>
       <c r="I16" t="s">
         <v>333</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8767,52 +8767,52 @@
       </c>
       <c r="C14" t="s">
         <v>139</v>
       </c>
       <c r="D14" t="s">
         <v>285</v>
       </c>
       <c r="E14" t="s">
         <v>293</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
       <c r="G14" t="s">
         <v>25</v>
       </c>
       <c r="H14" t="s">
         <v>25</v>
       </c>
       <c r="I14" t="s">
         <v>294</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -9305,52 +9305,52 @@
       </c>
       <c r="C19" t="s">
         <v>112</v>
       </c>
       <c r="D19" t="s">
         <v>240</v>
       </c>
       <c r="E19" t="s">
         <v>293</v>
       </c>
       <c r="F19" t="s">
         <v>251</v>
       </c>
       <c r="G19" t="s">
         <v>25</v>
       </c>
       <c r="H19" t="s">
         <v>25</v>
       </c>
       <c r="I19" t="s">
         <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -9843,52 +9843,52 @@
       </c>
       <c r="C19" t="s">
         <v>64</v>
       </c>
       <c r="D19" t="s">
         <v>275</v>
       </c>
       <c r="E19" t="s">
         <v>326</v>
       </c>
       <c r="F19" t="s">
         <v>376</v>
       </c>
       <c r="G19" t="s">
         <v>25</v>
       </c>
       <c r="H19" t="s">
         <v>25</v>
       </c>
       <c r="I19" t="s">
         <v>373</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="27.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -11366,52 +11366,52 @@
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>230</v>
       </c>
       <c r="E11" t="s">
         <v>257</v>
       </c>
       <c r="F11" t="s">
         <v>258</v>
       </c>
       <c r="G11" t="s">
         <v>25</v>
       </c>
       <c r="H11" t="s">
         <v>25</v>
       </c>
       <c r="I11" t="s">
         <v>474</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>