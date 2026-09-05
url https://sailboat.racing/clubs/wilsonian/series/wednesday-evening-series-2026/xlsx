--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -1,1235 +1,1335 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
     <sheet name="Race 1" r:id="rId4" sheetId="2"/>
     <sheet name="Race 2" r:id="rId5" sheetId="3"/>
     <sheet name="Race 4" r:id="rId6" sheetId="4"/>
     <sheet name="Race 5" r:id="rId7" sheetId="5"/>
     <sheet name="Race 6" r:id="rId8" sheetId="6"/>
     <sheet name="Race 7" r:id="rId9" sheetId="7"/>
     <sheet name="Race 8" r:id="rId10" sheetId="8"/>
     <sheet name="Race 9" r:id="rId11" sheetId="9"/>
+    <sheet name="Race 10" r:id="rId12" sheetId="10"/>
+    <sheet name="Race 11" r:id="rId13" sheetId="11"/>
+    <sheet name="Race 12" r:id="rId14" sheetId="12"/>
+    <sheet name="Race 13" r:id="rId15" sheetId="13"/>
+    <sheet name="Race 14" r:id="rId16" sheetId="14"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1664" uniqueCount="464">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2596" uniqueCount="595">
   <si>
     <t xml:space="preserve">Wednesday Evening Series 2026 results (2026-05-20 - 2026-08-19)</t>
   </si>
   <si>
     <t xml:space="preserve">Overall</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5</t>
   </si>
   <si>
     <t xml:space="preserve">Race 6</t>
   </si>
   <si>
     <t xml:space="preserve">Race 7</t>
   </si>
   <si>
     <t xml:space="preserve">Race 8</t>
   </si>
   <si>
     <t xml:space="preserve">Race 9</t>
   </si>
   <si>
+    <t xml:space="preserve">Race 10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 14</t>
+  </si>
+  <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Nett</t>
   </si>
   <si>
     <t xml:space="preserve">211097</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 6 / Laser Radial</t>
   </si>
   <si>
     <t xml:space="preserve">n/a</t>
   </si>
   <si>
-    <t xml:space="preserve">Sophie Wantling (7)</t>
+    <t xml:space="preserve">Sophie Wantling (10)</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">3.0</t>
   </si>
   <si>
     <t xml:space="preserve">1.0</t>
   </si>
   <si>
     <t xml:space="preserve">23.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">10.0</t>
   </si>
   <si>
     <t xml:space="preserve">5.0</t>
   </si>
   <si>
+    <t xml:space="preserve">2.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">179226 / 179726</t>
   </si>
   <si>
-    <t xml:space="preserve">Ryan Carey (7)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">2.0</t>
+    <t xml:space="preserve">Ryan Carey (9)</t>
   </si>
   <si>
     <t xml:space="preserve">8.0</t>
   </si>
   <si>
-    <t xml:space="preserve">6.0</t>
+    <t xml:space="preserve">14.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13687</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Fry (9)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hannah Foxwell (2) / Henry Fry (1) / Ian Parris (6)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0</t>
   </si>
   <si>
     <t xml:space="preserve">658</t>
   </si>
   <si>
     <t xml:space="preserve">RS VAREO</t>
   </si>
   <si>
-    <t xml:space="preserve">James Wilkinson (5)</t>
+    <t xml:space="preserve">James Wilkinson (7)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">326 / 343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Cope (6)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.0</t>
   </si>
   <si>
     <t xml:space="preserve">3518</t>
   </si>
   <si>
     <t xml:space="preserve">NATIONAL 12 SN 3415-3518</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Foxwell (4)</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Foxwell (4)</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 (DNF)</t>
   </si>
   <si>
-    <t xml:space="preserve">13687</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">4.0</t>
+    <t xml:space="preserve">648</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLAZE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dave Hughes (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HADRON H2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tony Kendall (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WAYFARER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ian Foxwell (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hannah Foxwell (1) / Izzy Foxwell (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kacper Gunia (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee Cass (1) / Ryszard Kaleta (3)</t>
   </si>
   <si>
     <t xml:space="preserve">2190</t>
   </si>
   <si>
     <t xml:space="preserve">STREAKER</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken (3)</t>
   </si>
   <si>
-    <t xml:space="preserve">326 / 343</t>
-[...17 lines deleted...]
-    <t xml:space="preserve">Dave Hughes (3)</t>
+    <t xml:space="preserve">496</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jason Ramsden (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brian Culver (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6675</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jed Palmer (5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alan Sale (1) / Dan Packman (1) / Irene O’Reilly (1) / Olivia Michelle (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.0 (RET)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">135402 / 224647</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 7 / Laser</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton (3)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 (DNF)</t>
   </si>
   <si>
+    <t xml:space="preserve">144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesley O'Rourke (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Southall (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">143169</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ILCA 4 / Laser 4.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Henry Fry (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">609</t>
   </si>
   <si>
     <t xml:space="preserve">RS200</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry (1) / Lee Cass (2)</t>
   </si>
   <si>
-    <t xml:space="preserve">14.0</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">Brian Culver (2)</t>
+    <t xml:space="preserve">204028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tim Kift (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jo Wicken (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jed Cunningham (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">143826</t>
+  </si>
+  <si>
+    <t xml:space="preserve">William Fry (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0 (NSC)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Blue spinnaker / Purple Jib</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOPAZ UNO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caitlin Middleton (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bella Rose (2) / Jade Hawken (1)</t>
   </si>
   <si>
     <t xml:space="preserve">21405</t>
   </si>
   <si>
-    <t xml:space="preserve">2000</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ed Sumner (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis (2)</t>
   </si>
   <si>
-    <t xml:space="preserve">120</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">ALTO</t>
+    <t xml:space="preserve">4234 / 5796</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Ireland (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Graham Gibbs (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9610</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOPPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jade Hawken (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">724</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUZZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanley Armstrong (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3461</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIRACLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrew Clarke (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jake Beard (1) / Liz Gale (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 / N/a 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bella Rose (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caitlin Middleton (1) / Olivia Michelle (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.0 (RET)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RS TERA SPORT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teodor Gunia (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.0 (NSC)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RS ZEST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">James Wicken (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16455</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caitlin Middleton (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATIONAL 12 SN &gt;3517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ian Foxwell (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Izzy Foxwell (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOPPER 4.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bella Rose (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3622</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Isla Berry (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">161777</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jack Dunne (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">342</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ryszard Kaleta (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1838</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anna Crane (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chris Wallis (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nina Wallis (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hetty Heap (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1698</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daria Gunia (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENTERPRISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matt Berry (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Cope (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teodor Gunia (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">165290</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ron Jarvis (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2695</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daria Gunia (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Esther Berry (1) / Ted Berry (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia (2)</t>
   </si>
   <si>
-    <t xml:space="preserve">Lee Cass (1) / Ryszard Kaleta (1)</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Matt Berry (2)</t>
+    <t xml:space="preserve">Lilia Gunia (1) / Teodor Gunia (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Henry Fry (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ZUMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carina Neighbour (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0 (DNS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mike Carey (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1675</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ed Sumner (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">No Spinnaker</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Isla Berry (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0 (DNS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32865</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sophie Cass (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1679</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee Cass (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">78667</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Richard Starling (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alan Sale (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Irene O'Reilly (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOPAZ VIBE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caitlin Middleton (1) / Sophie Cass (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jed Palmer (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 1 results (2026-05-20T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elapsed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corrected</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Points</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1121.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jo Wicken</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:37:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:33:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">179226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1156.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ryan Carey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:35:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sophie Wantling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:37:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1122.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chris Wallis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nina Wallis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:38:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1095.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Cope</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">James Wilkinson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Blue spinnaker</t>
   </si>
   <si>
-    <t xml:space="preserve">TOPAZ UNO</t>
-[...206 lines deleted...]
-    <t xml:space="preserve">Richard Starling (1)</t>
+    <t xml:space="preserve">1254.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caitlin Middleton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bella Rose</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:09:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1009.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jed Cunningham</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanley Armstrong</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matt Berry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Isla Berry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0 DNS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 2 results (2026-05-27T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:28:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:24:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1070.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ian Foxwell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Izzy Foxwell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:27:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:25:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1145.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Fry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ian Parris</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:25:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anna Crane</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:31:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:28:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1030.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brian Culver</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:28:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:32:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1107.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Esther Berry / Ted Berry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:33:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">910.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kacper Gunia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ryszard Kaleta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:32:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1452.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:36:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">135402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1103.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patrick Whitton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teodor Gunia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.0 NSC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 4 results (2026-06-10T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:39:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:36:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:38:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">224647</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:40:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dave Hughes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee Cass</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesley O'Rourke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Southall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ed Sumner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:57:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:00:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jed Palmer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alan Sale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:58:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:08:12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1185.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Caitlin Middleton / Sophie Cass</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carina Neighbour</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 5 results (2026-06-17T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:19:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:19:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hannah Foxwell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:19:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1045.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tony Kendall</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:20:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jason Ramsden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:20:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:20:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:20:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:20:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:21:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:22:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:33:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:26:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daria Gunia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:32:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:16</t>
   </si>
   <si>
     <t xml:space="preserve">5796</t>
   </si>
   <si>
-    <t xml:space="preserve">John Ireland (1)</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Jed Cunningham (1)</t>
+    <t xml:space="preserve">John Ireland</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Graham Gibbs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:36:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:31:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.0 RET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1369.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jade Hawken</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dan Packman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 6 results (2026-06-24T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:04:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:18:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">179726</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:04:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:18:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:18:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:06:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:19:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:03:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:19:20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:04:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:19:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:06:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:20:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:06:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:20:20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:10:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:20:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">William Fry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:13:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:21:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:14:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:22:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:01:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:22:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1218.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Henry Fry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:22:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:27:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:08:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:30:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.0 </t>
   </si>
   <si>
     <t xml:space="preserve">N/a 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Caitlin Middleton (1)</t>
-[...655 lines deleted...]
-  <si>
     <t xml:space="preserve">22.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">1450.0</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:49</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia / Lilia Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:13</t>
   </si>
   <si>
     <t xml:space="preserve">Race 7 results (2026-07-01T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:18</t>
@@ -1415,50 +1515,353 @@
     <t xml:space="preserve">00:27:46</t>
   </si>
   <si>
     <t xml:space="preserve">1196.0</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Jake Beard</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:39</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 10 results (2026-07-22T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:03:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:02:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:01:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:15:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Irene O'Reilly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purple Jib</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 11 results (2026-07-29T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:25:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:23:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:28:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:24:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:26:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:24:20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:22:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:24:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:28:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:24:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:25:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ron Jarvis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:28:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:26:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:30:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:26:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:26:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liz Gale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:35:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olivia Michelle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0 NSC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0 DNS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 12 results (2026-08-05T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:22:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:23:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:25:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:00:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:27:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:06:20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:30:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olivia Michelle / Irene O’Reilly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 13 results (2026-08-12T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:27:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:25:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tim Kift</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:25:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:26:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:26:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:31:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:27:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:40:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:27:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:27:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:32:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:28:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:31:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:28:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:30:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:28:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4234</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:34:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:30:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:31:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:31:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 14 results (2026-08-19T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:34:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:10:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:39:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:10:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:36:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:10:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jack Dunne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:36:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:11:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:11:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:34:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:11:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1137.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:12:14</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.00"/>
       <strike/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1473,77 +1876,82 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId10" Target="worksheets/sheet8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId11" Target="worksheets/sheet9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId10" Target="worksheets/sheet8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId11" Target="worksheets/sheet9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId12" Target="worksheets/sheet10.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId13" Target="worksheets/sheet11.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId14" Target="worksheets/sheet12.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId15" Target="worksheets/sheet13.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId16" Target="worksheets/sheet14.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="2" max="2" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="2" max="2" width="28.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="6" max="6" width="40.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="75.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="19" max="19" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
@@ -1561,6438 +1969,9806 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>17</v>
       </c>
+      <c r="Q3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="R3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="S3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="T3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="U3" s="2" t="s">
+        <v>22</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="K4" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="L4" s="3" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="M4" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="N4" t="s">
-        <v>24</v>
-[...5 lines deleted...]
-        <v>45.0</v>
+        <v>29</v>
+      </c>
+      <c r="O4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="P4" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>29</v>
+      </c>
+      <c r="R4" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S4" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="T4" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="U4" t="n">
+        <v>100.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" t="s">
+        <v>33</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="J5" t="s">
+        <v>29</v>
+      </c>
+      <c r="K5" t="s">
+        <v>33</v>
+      </c>
+      <c r="L5" t="s">
+        <v>34</v>
+      </c>
+      <c r="M5" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" t="s">
         <v>28</v>
       </c>
-      <c r="C5" t="s">
-[...26 lines deleted...]
-      <c r="L5" s="3" t="s">
+      <c r="O5" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="P5" t="s">
         <v>32</v>
       </c>
-      <c r="M5" t="s">
-[...9 lines deleted...]
-        <v>47.0</v>
+      <c r="Q5" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="R5" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="S5" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="T5" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="U5" t="n">
+        <v>135.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" t="s">
+        <v>28</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="L6" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O6" t="s">
         <v>33</v>
       </c>
-      <c r="C6" t="s">
+      <c r="P6" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D6" t="s">
-[...36 lines deleted...]
-        <v>93.0</v>
+      <c r="Q6" t="s">
+        <v>33</v>
+      </c>
+      <c r="R6" t="s">
+        <v>43</v>
+      </c>
+      <c r="S6" t="s">
+        <v>28</v>
+      </c>
+      <c r="T6" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="U6" t="n">
+        <v>123.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s">
-        <v>37</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E7" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="F7" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="G7" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" t="s">
+        <v>34</v>
       </c>
       <c r="I7" t="s">
-        <v>24</v>
-[...11 lines deleted...]
-        <v>40</v>
+        <v>33</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K7" t="s">
+        <v>32</v>
+      </c>
+      <c r="L7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N7" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>106.0</v>
+        <v>32</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="P7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="R7" t="s">
+        <v>28</v>
+      </c>
+      <c r="S7" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="T7" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="U7" t="n">
+        <v>168.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F8" t="s">
-        <v>44</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I8" t="s">
+        <v>49</v>
       </c>
       <c r="J8" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="K8" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>50</v>
+      </c>
+      <c r="L8" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>106.0</v>
+        <v>30</v>
+      </c>
+      <c r="N8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O8" t="s">
+        <v>37</v>
+      </c>
+      <c r="P8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>32</v>
+      </c>
+      <c r="R8" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="S8" t="s">
+        <v>30</v>
+      </c>
+      <c r="T8" t="n">
+        <v>66.0</v>
+      </c>
+      <c r="U8" t="n">
+        <v>204.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="C9" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>54</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="I9" t="s">
+        <v>29</v>
+      </c>
+      <c r="J9" t="s">
+        <v>33</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="L9" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="M9" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>121.0</v>
+        <v>55</v>
+      </c>
+      <c r="N9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="P9" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q9" t="s">
+        <v>30</v>
+      </c>
+      <c r="R9" t="s">
+        <v>30</v>
+      </c>
+      <c r="S9" t="s">
+        <v>30</v>
+      </c>
+      <c r="T9" t="n">
+        <v>83.0</v>
+      </c>
+      <c r="U9" t="n">
+        <v>221.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
+        <v>57</v>
+      </c>
+      <c r="D10" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I10" t="s">
+        <v>32</v>
+      </c>
+      <c r="J10" t="s">
         <v>34</v>
       </c>
-      <c r="D10" t="s">
-[...24 lines deleted...]
-        <v>25</v>
+      <c r="K10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L10" t="s">
+        <v>28</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>122.0</v>
+        <v>30</v>
+      </c>
+      <c r="N10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O10" t="s">
+        <v>28</v>
+      </c>
+      <c r="P10" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>30</v>
+      </c>
+      <c r="R10" t="s">
+        <v>30</v>
+      </c>
+      <c r="S10" t="s">
+        <v>30</v>
+      </c>
+      <c r="T10" t="n">
+        <v>86.0</v>
+      </c>
+      <c r="U10" t="n">
+        <v>224.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>30</v>
+      </c>
+      <c r="I11" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="J11" t="s">
-        <v>32</v>
-[...17 lines deleted...]
-        <v>129.0</v>
+        <v>43</v>
+      </c>
+      <c r="K11" t="s">
+        <v>28</v>
+      </c>
+      <c r="L11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N11" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O11" t="s">
+        <v>30</v>
+      </c>
+      <c r="P11" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q11" t="s">
+        <v>28</v>
+      </c>
+      <c r="R11" t="s">
+        <v>62</v>
+      </c>
+      <c r="S11" t="s">
+        <v>30</v>
+      </c>
+      <c r="T11" t="n">
+        <v>90.0</v>
+      </c>
+      <c r="U11" t="n">
+        <v>228.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>56</v>
+        <v>63</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>64</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>66</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>30</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>30</v>
+      </c>
+      <c r="K12" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="M12" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N12" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>136.0</v>
+        <v>30</v>
+      </c>
+      <c r="O12" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>30</v>
+      </c>
+      <c r="R12" t="s">
+        <v>29</v>
+      </c>
+      <c r="S12" t="s">
+        <v>30</v>
+      </c>
+      <c r="T12" t="n">
+        <v>95.0</v>
+      </c>
+      <c r="U12" t="n">
+        <v>233.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="D13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>62</v>
+        <v>69</v>
       </c>
       <c r="F13" t="s">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>25</v>
-[...26 lines deleted...]
-        <v>140.0</v>
+        <v>30</v>
+      </c>
+      <c r="H13" t="s">
+        <v>37</v>
+      </c>
+      <c r="I13" t="s">
+        <v>34</v>
+      </c>
+      <c r="J13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N13" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O13" t="s">
+        <v>30</v>
+      </c>
+      <c r="P13" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>30</v>
+      </c>
+      <c r="R13" t="s">
+        <v>37</v>
+      </c>
+      <c r="S13" t="s">
+        <v>30</v>
+      </c>
+      <c r="T13" t="n">
+        <v>95.0</v>
+      </c>
+      <c r="U13" t="n">
+        <v>233.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="D14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F14" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>27</v>
+      </c>
+      <c r="G14" t="s">
+        <v>29</v>
       </c>
       <c r="H14" s="3" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>70</v>
+        <v>30</v>
+      </c>
+      <c r="I14" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J14" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="K14" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L14" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>29</v>
+      </c>
+      <c r="M14" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N14" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>143.0</v>
+        <v>43</v>
+      </c>
+      <c r="O14" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="P14" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>30</v>
+      </c>
+      <c r="R14" t="s">
+        <v>30</v>
+      </c>
+      <c r="S14" t="s">
+        <v>30</v>
+      </c>
+      <c r="T14" t="n">
+        <v>98.0</v>
+      </c>
+      <c r="U14" t="n">
+        <v>236.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C15" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="D15" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>75</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J15" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>32</v>
+      </c>
+      <c r="K15" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L15" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M15" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N15" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>145.0</v>
+        <v>30</v>
+      </c>
+      <c r="O15" t="s">
+        <v>30</v>
+      </c>
+      <c r="P15" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>30</v>
+      </c>
+      <c r="R15" t="s">
+        <v>32</v>
+      </c>
+      <c r="S15" t="s">
+        <v>29</v>
+      </c>
+      <c r="T15" t="n">
+        <v>103.0</v>
+      </c>
+      <c r="U15" t="n">
+        <v>241.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>76</v>
       </c>
       <c r="C16" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>77</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H16" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="I16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K16" s="3" t="s">
-        <v>25</v>
-[...14 lines deleted...]
-        <v>147.0</v>
+        <v>30</v>
+      </c>
+      <c r="L16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N16" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O16" t="s">
+        <v>32</v>
+      </c>
+      <c r="P16" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>30</v>
+      </c>
+      <c r="R16" t="s">
+        <v>30</v>
+      </c>
+      <c r="S16" t="s">
+        <v>30</v>
+      </c>
+      <c r="T16" t="n">
+        <v>106.0</v>
+      </c>
+      <c r="U16" t="n">
+        <v>244.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>78</v>
       </c>
       <c r="C17" t="s">
+        <v>64</v>
+      </c>
+      <c r="D17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E17" t="s">
         <v>79</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
         <v>80</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G17" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H17" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I17" t="s">
         <v>81</v>
       </c>
-      <c r="G17" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J17" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>82</v>
+      </c>
+      <c r="K17" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="L17" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>62</v>
+      </c>
+      <c r="M17" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N17" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>149.0</v>
+        <v>83</v>
+      </c>
+      <c r="O17" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="P17" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>55</v>
+      </c>
+      <c r="R17" t="s">
+        <v>30</v>
+      </c>
+      <c r="S17" t="s">
+        <v>30</v>
+      </c>
+      <c r="T17" t="n">
+        <v>106.0</v>
+      </c>
+      <c r="U17" t="n">
+        <v>244.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F18" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H18" t="s">
-        <v>31</v>
+        <v>87</v>
       </c>
       <c r="I18" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>25</v>
-[...17 lines deleted...]
-        <v>152.0</v>
+        <v>30</v>
+      </c>
+      <c r="K18" t="s">
+        <v>34</v>
+      </c>
+      <c r="L18" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M18" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N18" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O18" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="P18" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>30</v>
+      </c>
+      <c r="R18" t="s">
+        <v>30</v>
+      </c>
+      <c r="S18" t="s">
+        <v>30</v>
+      </c>
+      <c r="T18" t="n">
+        <v>113.0</v>
+      </c>
+      <c r="U18" t="n">
+        <v>251.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C19" t="s">
-        <v>79</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
-        <v>87</v>
+        <v>77</v>
       </c>
       <c r="F19" t="s">
-        <v>88</v>
+        <v>27</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H19" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>30</v>
+      </c>
+      <c r="I19" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K19" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>37</v>
+      </c>
+      <c r="L19" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M19" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N19" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>152.0</v>
+        <v>30</v>
+      </c>
+      <c r="O19" t="s">
+        <v>30</v>
+      </c>
+      <c r="P19" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>43</v>
+      </c>
+      <c r="R19" t="s">
+        <v>30</v>
+      </c>
+      <c r="S19" t="s">
+        <v>30</v>
+      </c>
+      <c r="T19" t="n">
+        <v>113.0</v>
+      </c>
+      <c r="U19" t="n">
+        <v>251.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
         <v>89</v>
       </c>
       <c r="C20" t="s">
-        <v>57</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>92</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I20" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>50</v>
+      </c>
+      <c r="J20" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="K20" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="L20" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>156.0</v>
+        <v>50</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N20" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O20" t="s">
+        <v>50</v>
+      </c>
+      <c r="P20" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>30</v>
+      </c>
+      <c r="R20" t="s">
+        <v>30</v>
+      </c>
+      <c r="S20" t="s">
+        <v>30</v>
+      </c>
+      <c r="T20" t="n">
+        <v>113.0</v>
+      </c>
+      <c r="U20" t="n">
+        <v>251.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D21" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="F21" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>27</v>
+      </c>
+      <c r="G21" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K21" t="s">
+        <v>96</v>
       </c>
       <c r="L21" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>156.0</v>
+        <v>37</v>
+      </c>
+      <c r="M21" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N21" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O21" t="s">
+        <v>30</v>
+      </c>
+      <c r="P21" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>30</v>
+      </c>
+      <c r="R21" t="s">
+        <v>30</v>
+      </c>
+      <c r="S21" t="s">
+        <v>33</v>
+      </c>
+      <c r="T21" t="n">
+        <v>116.0</v>
+      </c>
+      <c r="U21" t="n">
+        <v>254.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" t="s">
+        <v>25</v>
+      </c>
+      <c r="E22" t="s">
+        <v>99</v>
+      </c>
+      <c r="F22" t="s">
+        <v>100</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J22" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K22" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L22" t="s">
         <v>96</v>
       </c>
-      <c r="D22" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="M22" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="N22" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>157.0</v>
+        <v>50</v>
+      </c>
+      <c r="O22" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="P22" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>30</v>
+      </c>
+      <c r="R22" t="s">
+        <v>30</v>
+      </c>
+      <c r="S22" t="s">
+        <v>30</v>
+      </c>
+      <c r="T22" t="n">
+        <v>117.0</v>
+      </c>
+      <c r="U22" t="n">
+        <v>255.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
+        <v>101</v>
+      </c>
+      <c r="C23" t="s">
+        <v>85</v>
+      </c>
+      <c r="D23" t="s">
+        <v>25</v>
+      </c>
+      <c r="E23" t="s">
         <v>99</v>
       </c>
-      <c r="C23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="I23" t="s">
+        <v>62</v>
       </c>
       <c r="J23" t="s">
-        <v>25</v>
-[...17 lines deleted...]
-        <v>158.0</v>
+        <v>50</v>
+      </c>
+      <c r="K23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N23" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O23" t="s">
+        <v>30</v>
+      </c>
+      <c r="P23" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>30</v>
+      </c>
+      <c r="R23" t="s">
+        <v>31</v>
+      </c>
+      <c r="S23" t="s">
+        <v>30</v>
+      </c>
+      <c r="T23" t="n">
+        <v>120.0</v>
+      </c>
+      <c r="U23" t="n">
+        <v>258.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C24" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="D24" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
+        <v>104</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H24" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>31</v>
+        <v>30</v>
+      </c>
+      <c r="J24" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K24" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L24" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M24" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N24" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>160.0</v>
+        <v>30</v>
+      </c>
+      <c r="O24" t="s">
+        <v>30</v>
+      </c>
+      <c r="P24" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>30</v>
+      </c>
+      <c r="R24" t="s">
+        <v>33</v>
+      </c>
+      <c r="S24" t="s">
+        <v>32</v>
+      </c>
+      <c r="T24" t="n">
+        <v>122.0</v>
+      </c>
+      <c r="U24" t="n">
+        <v>260.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>24</v>
       </c>
       <c r="D25" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F25" t="s">
-        <v>105</v>
+        <v>27</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I25" t="s">
+        <v>107</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="K25" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L25" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M25" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N25" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>162.0</v>
+        <v>30</v>
+      </c>
+      <c r="O25" t="s">
+        <v>49</v>
+      </c>
+      <c r="P25" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>30</v>
+      </c>
+      <c r="R25" t="s">
+        <v>30</v>
+      </c>
+      <c r="S25" t="s">
+        <v>30</v>
+      </c>
+      <c r="T25" t="n">
+        <v>122.0</v>
+      </c>
+      <c r="U25" t="n">
+        <v>260.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>24</v>
       </c>
       <c r="D26" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>109</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J26" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="K26" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>62</v>
+      </c>
+      <c r="L26" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M26" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N26" t="s">
         <v>30</v>
       </c>
-      <c r="O26" t="n">
-[...3 lines deleted...]
-        <v>163.0</v>
+      <c r="O26" t="s">
+        <v>34</v>
+      </c>
+      <c r="P26" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>30</v>
+      </c>
+      <c r="R26" t="s">
+        <v>30</v>
+      </c>
+      <c r="S26" t="s">
+        <v>30</v>
+      </c>
+      <c r="T26" t="n">
+        <v>124.0</v>
+      </c>
+      <c r="U26" t="n">
+        <v>262.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C27" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D27" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="G27" t="s">
-        <v>114</v>
+        <v>50</v>
       </c>
       <c r="H27" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I27" s="3" t="s">
-        <v>25</v>
-[...20 lines deleted...]
-        <v>163.0</v>
+        <v>30</v>
+      </c>
+      <c r="J27" t="s">
+        <v>62</v>
+      </c>
+      <c r="K27" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L27" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M27" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N27" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O27" t="s">
+        <v>38</v>
+      </c>
+      <c r="P27" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>30</v>
+      </c>
+      <c r="R27" t="s">
+        <v>30</v>
+      </c>
+      <c r="S27" t="s">
+        <v>30</v>
+      </c>
+      <c r="T27" t="n">
+        <v>124.0</v>
+      </c>
+      <c r="U27" t="n">
+        <v>262.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="s">
+        <v>115</v>
+      </c>
+      <c r="C28" t="s">
+        <v>90</v>
+      </c>
+      <c r="D28" t="s">
+        <v>25</v>
+      </c>
+      <c r="E28" t="s">
         <v>116</v>
       </c>
-      <c r="C28" t="s">
+      <c r="F28" t="s">
         <v>117</v>
       </c>
-      <c r="D28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G28" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>30</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J28" t="s">
-        <v>70</v>
+        <v>37</v>
       </c>
       <c r="K28" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="L28" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M28" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>164.0</v>
+        <v>28</v>
+      </c>
+      <c r="N28" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O28" t="s">
+        <v>30</v>
+      </c>
+      <c r="P28" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>30</v>
+      </c>
+      <c r="R28" t="s">
+        <v>30</v>
+      </c>
+      <c r="S28" t="s">
+        <v>30</v>
+      </c>
+      <c r="T28" t="n">
+        <v>126.0</v>
+      </c>
+      <c r="U28" t="n">
+        <v>264.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>26</v>
       </c>
       <c r="B29" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D29" t="s">
+        <v>25</v>
+      </c>
+      <c r="E29" t="s">
         <v>119</v>
       </c>
-      <c r="C29" t="s">
-[...5 lines deleted...]
-      <c r="E29" t="s">
+      <c r="F29" t="s">
         <v>120</v>
       </c>
-      <c r="F29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>30</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="I29" s="3" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J29" t="s">
+        <v>107</v>
+      </c>
+      <c r="K29" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L29" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M29" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N29" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>165.0</v>
+        <v>30</v>
+      </c>
+      <c r="O29" t="s">
+        <v>30</v>
+      </c>
+      <c r="P29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>55</v>
+      </c>
+      <c r="R29" t="s">
+        <v>81</v>
+      </c>
+      <c r="S29" t="s">
+        <v>30</v>
+      </c>
+      <c r="T29" t="n">
+        <v>126.0</v>
+      </c>
+      <c r="U29" t="n">
+        <v>264.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>27</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>121</v>
       </c>
       <c r="C30" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="D30" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F30" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>27</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="H30" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I30" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J30" t="s">
+        <v>82</v>
       </c>
       <c r="K30" t="s">
-        <v>25</v>
+        <v>107</v>
       </c>
       <c r="L30" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>165.0</v>
+        <v>81</v>
+      </c>
+      <c r="M30" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N30" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O30" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="P30" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>30</v>
+      </c>
+      <c r="R30" t="s">
+        <v>30</v>
+      </c>
+      <c r="S30" t="s">
+        <v>30</v>
+      </c>
+      <c r="T30" t="n">
+        <v>126.0</v>
+      </c>
+      <c r="U30" t="n">
+        <v>264.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>28</v>
       </c>
       <c r="B31" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C31" t="s">
-        <v>101</v>
+        <v>125</v>
       </c>
       <c r="D31" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
-        <v>124</v>
+        <v>106</v>
       </c>
       <c r="F31" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>126</v>
+      </c>
+      <c r="G31" t="s">
+        <v>127</v>
       </c>
       <c r="H31" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I31" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J31" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="K31" t="s">
-        <v>25</v>
-[...14 lines deleted...]
-        <v>166.0</v>
+        <v>128</v>
+      </c>
+      <c r="L31" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M31" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N31" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O31" t="s">
+        <v>30</v>
+      </c>
+      <c r="P31" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>30</v>
+      </c>
+      <c r="R31" t="s">
+        <v>107</v>
+      </c>
+      <c r="S31" t="s">
+        <v>30</v>
+      </c>
+      <c r="T31" t="n">
+        <v>130.0</v>
+      </c>
+      <c r="U31" t="n">
+        <v>268.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>29</v>
       </c>
       <c r="B32" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="C32" t="s">
+        <v>130</v>
+      </c>
+      <c r="D32" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" t="s">
+        <v>131</v>
+      </c>
+      <c r="F32" t="s">
+        <v>132</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I32" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J32" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K32" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L32" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M32" t="s">
+        <v>30</v>
+      </c>
+      <c r="N32" t="s">
         <v>34</v>
       </c>
-      <c r="D32" t="s">
-[...36 lines deleted...]
-        <v>166.0</v>
+      <c r="O32" t="s">
+        <v>30</v>
+      </c>
+      <c r="P32" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>30</v>
+      </c>
+      <c r="R32" t="s">
+        <v>30</v>
+      </c>
+      <c r="S32" t="s">
+        <v>30</v>
+      </c>
+      <c r="T32" t="n">
+        <v>131.0</v>
+      </c>
+      <c r="U32" t="n">
+        <v>269.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
       <c r="C33" t="s">
-        <v>47</v>
+        <v>112</v>
       </c>
       <c r="D33" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E33" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="F33" t="s">
-        <v>22</v>
+        <v>135</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>30</v>
+      </c>
+      <c r="J33" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="K33" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="L33" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>166.0</v>
+        <v>137</v>
+      </c>
+      <c r="M33" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N33" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O33" t="s">
+        <v>30</v>
+      </c>
+      <c r="P33" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>55</v>
+      </c>
+      <c r="R33" t="s">
+        <v>30</v>
+      </c>
+      <c r="S33" t="s">
+        <v>30</v>
+      </c>
+      <c r="T33" t="n">
+        <v>132.0</v>
+      </c>
+      <c r="U33" t="n">
+        <v>270.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>31</v>
       </c>
       <c r="B34" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="C34" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="D34" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="F34" t="s">
-        <v>133</v>
+        <v>27</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="H34" t="s">
+        <v>141</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J34" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K34" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L34" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M34" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N34" t="s">
-        <v>32</v>
-[...5 lines deleted...]
-        <v>167.0</v>
+        <v>30</v>
+      </c>
+      <c r="O34" t="s">
+        <v>30</v>
+      </c>
+      <c r="P34" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>30</v>
+      </c>
+      <c r="R34" t="s">
+        <v>30</v>
+      </c>
+      <c r="S34" t="s">
+        <v>34</v>
+      </c>
+      <c r="T34" t="n">
+        <v>133.0</v>
+      </c>
+      <c r="U34" t="n">
+        <v>271.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>32</v>
       </c>
       <c r="B35" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="C35" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="D35" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
-        <v>135</v>
+        <v>104</v>
       </c>
       <c r="F35" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H35" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I35" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J35" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K35" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M35" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="N35" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>167.0</v>
+        <v>30</v>
+      </c>
+      <c r="O35" t="s">
+        <v>38</v>
+      </c>
+      <c r="P35" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>30</v>
+      </c>
+      <c r="R35" t="s">
+        <v>30</v>
+      </c>
+      <c r="S35" t="s">
+        <v>30</v>
+      </c>
+      <c r="T35" t="n">
+        <v>135.0</v>
+      </c>
+      <c r="U35" t="n">
+        <v>273.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>33</v>
       </c>
       <c r="B36" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="C36" t="s">
-        <v>79</v>
+        <v>122</v>
       </c>
       <c r="D36" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="F36" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J36" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="K36" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>49</v>
+      </c>
+      <c r="L36" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M36" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N36" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>168.0</v>
+        <v>83</v>
+      </c>
+      <c r="O36" t="s">
+        <v>30</v>
+      </c>
+      <c r="P36" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>30</v>
+      </c>
+      <c r="R36" t="s">
+        <v>30</v>
+      </c>
+      <c r="S36" t="s">
+        <v>30</v>
+      </c>
+      <c r="T36" t="n">
+        <v>135.0</v>
+      </c>
+      <c r="U36" t="n">
+        <v>273.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>34</v>
       </c>
       <c r="B37" t="s">
-        <v>140</v>
+        <v>51</v>
       </c>
       <c r="C37" t="s">
-        <v>66</v>
+        <v>147</v>
       </c>
       <c r="D37" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="F37" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H37" t="s">
-        <v>52</v>
+        <v>33</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J37" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K37" t="s">
-        <v>25</v>
-[...14 lines deleted...]
-        <v>168.0</v>
+        <v>136</v>
+      </c>
+      <c r="L37" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M37" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N37" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O37" t="s">
+        <v>30</v>
+      </c>
+      <c r="P37" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>30</v>
+      </c>
+      <c r="R37" t="s">
+        <v>30</v>
+      </c>
+      <c r="S37" t="s">
+        <v>30</v>
+      </c>
+      <c r="T37" t="n">
+        <v>139.0</v>
+      </c>
+      <c r="U37" t="n">
+        <v>277.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>35</v>
       </c>
       <c r="B38" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C38" t="s">
-        <v>34</v>
+        <v>151</v>
       </c>
       <c r="D38" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J38" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K38" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L38" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M38" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N38" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>169.0</v>
+        <v>33</v>
+      </c>
+      <c r="O38" t="s">
+        <v>30</v>
+      </c>
+      <c r="P38" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>30</v>
+      </c>
+      <c r="R38" t="s">
+        <v>30</v>
+      </c>
+      <c r="S38" t="s">
+        <v>30</v>
+      </c>
+      <c r="T38" t="n">
+        <v>140.0</v>
+      </c>
+      <c r="U38" t="n">
+        <v>278.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>36</v>
       </c>
       <c r="B39" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="C39" t="s">
-        <v>79</v>
+        <v>139</v>
       </c>
       <c r="D39" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E39" t="s">
-        <v>84</v>
+        <v>154</v>
       </c>
       <c r="F39" t="s">
-        <v>145</v>
+        <v>27</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="H39" t="s">
+        <v>49</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J39" t="s">
-        <v>25</v>
-[...17 lines deleted...]
-        <v>169.0</v>
+        <v>82</v>
+      </c>
+      <c r="K39" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L39" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M39" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N39" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O39" t="s">
+        <v>30</v>
+      </c>
+      <c r="P39" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>30</v>
+      </c>
+      <c r="R39" t="s">
+        <v>30</v>
+      </c>
+      <c r="S39" t="s">
+        <v>30</v>
+      </c>
+      <c r="T39" t="n">
+        <v>141.0</v>
+      </c>
+      <c r="U39" t="n">
+        <v>279.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>37</v>
       </c>
       <c r="B40" t="s">
-        <v>123</v>
+        <v>155</v>
       </c>
       <c r="C40" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="F40" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G40" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H40" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I40" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>26</v>
+        <v>30</v>
+      </c>
+      <c r="J40" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K40" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L40" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M40" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N40" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>171.0</v>
+        <v>30</v>
+      </c>
+      <c r="O40" t="s">
+        <v>30</v>
+      </c>
+      <c r="P40" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>30</v>
+      </c>
+      <c r="R40" t="s">
+        <v>30</v>
+      </c>
+      <c r="S40" t="s">
+        <v>43</v>
+      </c>
+      <c r="T40" t="n">
+        <v>142.0</v>
+      </c>
+      <c r="U40" t="n">
+        <v>280.0</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>38</v>
       </c>
       <c r="B41" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="C41" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D41" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
-        <v>121</v>
+        <v>158</v>
       </c>
       <c r="F41" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G41" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H41" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I41" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J41" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K41" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L41" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M41" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N41" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>171.0</v>
+        <v>30</v>
+      </c>
+      <c r="O41" t="s">
+        <v>43</v>
+      </c>
+      <c r="P41" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>30</v>
+      </c>
+      <c r="R41" t="s">
+        <v>30</v>
+      </c>
+      <c r="S41" t="s">
+        <v>30</v>
+      </c>
+      <c r="T41" t="n">
+        <v>142.0</v>
+      </c>
+      <c r="U41" t="n">
+        <v>280.0</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>39</v>
       </c>
       <c r="B42" t="s">
-        <v>78</v>
+        <v>159</v>
       </c>
       <c r="C42" t="s">
-        <v>79</v>
+        <v>72</v>
       </c>
       <c r="D42" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
-        <v>122</v>
+        <v>160</v>
       </c>
       <c r="F42" t="s">
-        <v>148</v>
+        <v>27</v>
       </c>
       <c r="G42" s="3" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>30</v>
+      </c>
+      <c r="H42" t="s">
+        <v>43</v>
+      </c>
+      <c r="I42" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="J42" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="K42" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L42" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M42" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N42" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>171.0</v>
+        <v>30</v>
+      </c>
+      <c r="O42" t="s">
+        <v>30</v>
+      </c>
+      <c r="P42" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>30</v>
+      </c>
+      <c r="R42" t="s">
+        <v>30</v>
+      </c>
+      <c r="S42" t="s">
+        <v>30</v>
+      </c>
+      <c r="T42" t="n">
+        <v>142.0</v>
+      </c>
+      <c r="U42" t="n">
+        <v>280.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>40</v>
       </c>
       <c r="B43" t="s">
-        <v>149</v>
+        <v>115</v>
       </c>
       <c r="C43" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D43" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
-        <v>141</v>
+        <v>161</v>
       </c>
       <c r="F43" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
       <c r="G43" t="s">
-        <v>151</v>
+        <v>43</v>
       </c>
       <c r="H43" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I43" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J43" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="K43" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L43" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M43" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N43" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>171.0</v>
+        <v>30</v>
+      </c>
+      <c r="O43" t="s">
+        <v>30</v>
+      </c>
+      <c r="P43" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>30</v>
+      </c>
+      <c r="R43" t="s">
+        <v>30</v>
+      </c>
+      <c r="S43" t="s">
+        <v>30</v>
+      </c>
+      <c r="T43" t="n">
+        <v>142.0</v>
+      </c>
+      <c r="U43" t="n">
+        <v>280.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>41</v>
       </c>
       <c r="B44" t="s">
-        <v>152</v>
+        <v>142</v>
       </c>
       <c r="C44" t="s">
-        <v>108</v>
+        <v>94</v>
       </c>
       <c r="D44" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="F44" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G44" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H44" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I44" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J44" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K44" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L44" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M44" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="N44" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-        <v>172.0</v>
+        <v>30</v>
+      </c>
+      <c r="O44" t="s">
+        <v>30</v>
+      </c>
+      <c r="P44" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>30</v>
+      </c>
+      <c r="R44" t="s">
+        <v>30</v>
+      </c>
+      <c r="S44" t="s">
+        <v>30</v>
+      </c>
+      <c r="T44" t="n">
+        <v>143.0</v>
+      </c>
+      <c r="U44" t="n">
+        <v>281.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>42</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="C45" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="D45" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E45" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="F45" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G45" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H45" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I45" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J45" t="s">
-        <v>25</v>
+        <v>81</v>
       </c>
       <c r="K45" t="s">
-        <v>71</v>
-[...14 lines deleted...]
-        <v>172.0</v>
+        <v>166</v>
+      </c>
+      <c r="L45" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M45" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N45" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O45" t="s">
+        <v>30</v>
+      </c>
+      <c r="P45" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>30</v>
+      </c>
+      <c r="R45" t="s">
+        <v>30</v>
+      </c>
+      <c r="S45" t="s">
+        <v>30</v>
+      </c>
+      <c r="T45" t="n">
+        <v>143.0</v>
+      </c>
+      <c r="U45" t="n">
+        <v>281.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>43</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>167</v>
       </c>
       <c r="C46" t="s">
-        <v>47</v>
+        <v>168</v>
       </c>
       <c r="D46" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
+        <v>170</v>
       </c>
       <c r="G46" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H46" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I46" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J46" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K46" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L46" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M46" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N46" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>173.0</v>
+        <v>30</v>
+      </c>
+      <c r="O46" t="s">
+        <v>30</v>
+      </c>
+      <c r="P46" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>30</v>
+      </c>
+      <c r="R46" t="s">
+        <v>30</v>
+      </c>
+      <c r="S46" t="s">
+        <v>50</v>
+      </c>
+      <c r="T46" t="n">
+        <v>145.0</v>
+      </c>
+      <c r="U46" t="n">
+        <v>283.0</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>44</v>
       </c>
       <c r="B47" t="s">
-        <v>158</v>
+        <v>171</v>
       </c>
       <c r="C47" t="s">
-        <v>117</v>
+        <v>151</v>
       </c>
       <c r="D47" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
-        <v>139</v>
+        <v>172</v>
       </c>
       <c r="F47" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G47" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>30</v>
+      </c>
+      <c r="H47" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="I47" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="J47" s="3" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="K47" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L47" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M47" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N47" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>173.0</v>
+        <v>30</v>
+      </c>
+      <c r="O47" t="s">
+        <v>30</v>
+      </c>
+      <c r="P47" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>30</v>
+      </c>
+      <c r="R47" t="s">
+        <v>50</v>
+      </c>
+      <c r="S47" t="s">
+        <v>30</v>
+      </c>
+      <c r="T47" t="n">
+        <v>145.0</v>
+      </c>
+      <c r="U47" t="n">
+        <v>283.0</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>45</v>
       </c>
       <c r="B48" t="s">
-        <v>160</v>
+        <v>173</v>
       </c>
       <c r="C48" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="D48" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
-        <v>161</v>
+        <v>174</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G48" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H48" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I48" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>98</v>
+        <v>30</v>
+      </c>
+      <c r="J48" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K48" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L48" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M48" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N48" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>174.0</v>
+        <v>30</v>
+      </c>
+      <c r="O48" t="s">
+        <v>30</v>
+      </c>
+      <c r="P48" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>30</v>
+      </c>
+      <c r="R48" t="s">
+        <v>30</v>
+      </c>
+      <c r="S48" t="s">
+        <v>30</v>
+      </c>
+      <c r="T48" t="n">
+        <v>145.0</v>
+      </c>
+      <c r="U48" t="n">
+        <v>283.0</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>46</v>
       </c>
       <c r="B49" t="s">
-        <v>162</v>
+        <v>175</v>
       </c>
       <c r="C49" t="s">
-        <v>42</v>
+        <v>90</v>
       </c>
       <c r="D49" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
-        <v>163</v>
+        <v>176</v>
       </c>
       <c r="F49" t="s">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="G49" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H49" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I49" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J49" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K49" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L49" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M49" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="N49" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>174.0</v>
+        <v>30</v>
+      </c>
+      <c r="O49" t="s">
+        <v>30</v>
+      </c>
+      <c r="P49" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>30</v>
+      </c>
+      <c r="R49" t="s">
+        <v>30</v>
+      </c>
+      <c r="S49" t="s">
+        <v>30</v>
+      </c>
+      <c r="T49" t="n">
+        <v>145.0</v>
+      </c>
+      <c r="U49" t="n">
+        <v>283.0</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>47</v>
       </c>
       <c r="B50" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="C50" t="s">
-        <v>19</v>
+        <v>64</v>
       </c>
       <c r="D50" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="F50" t="s">
-        <v>22</v>
+        <v>178</v>
       </c>
       <c r="G50" s="3" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>98</v>
+        <v>30</v>
+      </c>
+      <c r="H50" t="s">
+        <v>50</v>
+      </c>
+      <c r="I50" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="J50" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="K50" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L50" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M50" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N50" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>174.0</v>
+        <v>30</v>
+      </c>
+      <c r="O50" t="s">
+        <v>30</v>
+      </c>
+      <c r="P50" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>30</v>
+      </c>
+      <c r="R50" t="s">
+        <v>30</v>
+      </c>
+      <c r="S50" t="s">
+        <v>30</v>
+      </c>
+      <c r="T50" t="n">
+        <v>145.0</v>
+      </c>
+      <c r="U50" t="n">
+        <v>283.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>48</v>
       </c>
       <c r="B51" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C51" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D51" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
-        <v>94</v>
+        <v>179</v>
       </c>
       <c r="F51" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="G51" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H51" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I51" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="K51" t="s">
-        <v>106</v>
+        <v>136</v>
       </c>
       <c r="L51" t="s">
-        <v>169</v>
-[...11 lines deleted...]
-        <v>177.0</v>
+        <v>49</v>
+      </c>
+      <c r="M51" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N51" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O51" t="s">
+        <v>30</v>
+      </c>
+      <c r="P51" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>30</v>
+      </c>
+      <c r="R51" t="s">
+        <v>30</v>
+      </c>
+      <c r="S51" t="s">
+        <v>30</v>
+      </c>
+      <c r="T51" t="n">
+        <v>146.0</v>
+      </c>
+      <c r="U51" t="n">
+        <v>284.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>49</v>
       </c>
       <c r="B52" t="s">
-        <v>152</v>
+        <v>93</v>
       </c>
       <c r="C52" t="s">
-        <v>96</v>
+        <v>24</v>
       </c>
       <c r="D52" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
-        <v>153</v>
+        <v>181</v>
       </c>
       <c r="F52" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G52" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H52" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I52" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>169</v>
+        <v>30</v>
+      </c>
+      <c r="J52" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K52" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L52" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="M52" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="N52" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>178.0</v>
+        <v>30</v>
+      </c>
+      <c r="O52" t="s">
+        <v>30</v>
+      </c>
+      <c r="P52" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q52" t="s">
+        <v>30</v>
+      </c>
+      <c r="R52" t="s">
+        <v>49</v>
+      </c>
+      <c r="S52" t="s">
+        <v>30</v>
+      </c>
+      <c r="T52" t="n">
+        <v>147.0</v>
+      </c>
+      <c r="U52" t="n">
+        <v>285.0</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>50</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>182</v>
       </c>
       <c r="C53" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="D53" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
-        <v>139</v>
+        <v>184</v>
       </c>
       <c r="F53" t="s">
-        <v>150</v>
+        <v>27</v>
       </c>
       <c r="G53" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H53" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I53" t="s">
-        <v>169</v>
+        <v>137</v>
       </c>
       <c r="J53" s="3" t="s">
-        <v>25</v>
-[...8 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="K53" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L53" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M53" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N53" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>178.0</v>
+        <v>30</v>
+      </c>
+      <c r="O53" t="s">
+        <v>30</v>
+      </c>
+      <c r="P53" t="s">
+        <v>185</v>
+      </c>
+      <c r="Q53" t="s">
+        <v>30</v>
+      </c>
+      <c r="R53" t="s">
+        <v>30</v>
+      </c>
+      <c r="S53" t="s">
+        <v>30</v>
+      </c>
+      <c r="T53" t="n">
+        <v>147.0</v>
+      </c>
+      <c r="U53" t="n">
+        <v>285.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B54" t="s">
-        <v>170</v>
+        <v>142</v>
       </c>
       <c r="C54" t="s">
-        <v>171</v>
+        <v>112</v>
       </c>
       <c r="D54" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
-        <v>109</v>
+        <v>186</v>
       </c>
       <c r="F54" t="s">
-        <v>172</v>
+        <v>27</v>
       </c>
       <c r="G54" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H54" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>30</v>
+      </c>
+      <c r="I54" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="J54" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="K54" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="L54" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>31</v>
+      </c>
+      <c r="M54" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N54" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>178.0</v>
+        <v>30</v>
+      </c>
+      <c r="O54" t="s">
+        <v>30</v>
+      </c>
+      <c r="P54" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q54" t="s">
+        <v>30</v>
+      </c>
+      <c r="R54" t="s">
+        <v>30</v>
+      </c>
+      <c r="S54" t="s">
+        <v>30</v>
+      </c>
+      <c r="T54" t="n">
+        <v>148.0</v>
+      </c>
+      <c r="U54" t="n">
+        <v>286.0</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B55" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
       <c r="C55" t="s">
-        <v>173</v>
+        <v>72</v>
       </c>
       <c r="D55" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
-        <v>174</v>
+        <v>161</v>
       </c>
       <c r="F55" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G55" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H55" s="3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>169</v>
+        <v>30</v>
+      </c>
+      <c r="I55" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="J55" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K55" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>25</v>
+        <v>31</v>
+      </c>
+      <c r="L55" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M55" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N55" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>178.0</v>
+        <v>30</v>
+      </c>
+      <c r="O55" t="s">
+        <v>30</v>
+      </c>
+      <c r="P55" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q55" t="s">
+        <v>30</v>
+      </c>
+      <c r="R55" t="s">
+        <v>30</v>
+      </c>
+      <c r="S55" t="s">
+        <v>30</v>
+      </c>
+      <c r="T55" t="n">
+        <v>148.0</v>
+      </c>
+      <c r="U55" t="n">
+        <v>286.0</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>53</v>
       </c>
       <c r="B56" t="s">
-        <v>123</v>
+        <v>115</v>
       </c>
       <c r="C56" t="s">
-        <v>171</v>
+        <v>90</v>
       </c>
       <c r="D56" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="F56" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="G56" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H56" s="3" t="s">
-        <v>25</v>
-[...14 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="I56" t="s">
+        <v>31</v>
+      </c>
+      <c r="J56" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K56" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L56" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M56" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N56" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>183.0</v>
+        <v>30</v>
+      </c>
+      <c r="O56" t="s">
+        <v>30</v>
+      </c>
+      <c r="P56" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q56" t="s">
+        <v>30</v>
+      </c>
+      <c r="R56" t="s">
+        <v>30</v>
+      </c>
+      <c r="S56" t="s">
+        <v>30</v>
+      </c>
+      <c r="T56" t="n">
+        <v>148.0</v>
+      </c>
+      <c r="U56" t="n">
+        <v>286.0</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B57" t="s">
-        <v>176</v>
+        <v>189</v>
       </c>
       <c r="C57" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="D57" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E57" t="s">
-        <v>150</v>
+        <v>169</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>190</v>
+      </c>
+      <c r="G57" t="s">
+        <v>191</v>
       </c>
       <c r="H57" s="3" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="I57" s="3" t="s">
-        <v>25</v>
-[...11 lines deleted...]
-        <v>25</v>
+        <v>30</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K57" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L57" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M57" s="3" t="s">
+        <v>30</v>
       </c>
       <c r="N57" t="s">
-        <v>25</v>
-[...5 lines deleted...]
-        <v>183.0</v>
+        <v>30</v>
+      </c>
+      <c r="O57" t="s">
+        <v>30</v>
+      </c>
+      <c r="P57" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q57" t="s">
+        <v>30</v>
+      </c>
+      <c r="R57" t="s">
+        <v>30</v>
+      </c>
+      <c r="S57" t="s">
+        <v>30</v>
+      </c>
+      <c r="T57" t="n">
+        <v>148.0</v>
+      </c>
+      <c r="U57" t="n">
+        <v>286.0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>55</v>
+      </c>
+      <c r="B58" t="s">
+        <v>192</v>
+      </c>
+      <c r="C58" t="s">
+        <v>151</v>
+      </c>
+      <c r="D58" t="s">
+        <v>25</v>
+      </c>
+      <c r="E58" t="s">
+        <v>193</v>
+      </c>
+      <c r="F58" t="s">
+        <v>27</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H58" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I58" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K58" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L58" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M58" t="s">
+        <v>30</v>
+      </c>
+      <c r="N58" t="s">
+        <v>83</v>
+      </c>
+      <c r="O58" t="s">
+        <v>30</v>
+      </c>
+      <c r="P58" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q58" t="s">
+        <v>30</v>
+      </c>
+      <c r="R58" t="s">
+        <v>30</v>
+      </c>
+      <c r="S58" t="s">
+        <v>30</v>
+      </c>
+      <c r="T58" t="n">
+        <v>149.0</v>
+      </c>
+      <c r="U58" t="n">
+        <v>287.0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>56</v>
+      </c>
+      <c r="B59" t="s">
+        <v>194</v>
+      </c>
+      <c r="C59" t="s">
+        <v>72</v>
+      </c>
+      <c r="D59" t="s">
+        <v>25</v>
+      </c>
+      <c r="E59" t="s">
+        <v>195</v>
+      </c>
+      <c r="F59" t="s">
+        <v>27</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H59" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I59" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J59" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K59" t="s">
+        <v>81</v>
+      </c>
+      <c r="L59" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M59" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N59" t="s">
+        <v>30</v>
+      </c>
+      <c r="O59" t="s">
+        <v>30</v>
+      </c>
+      <c r="P59" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q59" t="s">
+        <v>30</v>
+      </c>
+      <c r="R59" t="s">
+        <v>30</v>
+      </c>
+      <c r="S59" t="s">
+        <v>30</v>
+      </c>
+      <c r="T59" t="n">
+        <v>150.0</v>
+      </c>
+      <c r="U59" t="n">
+        <v>288.0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>57</v>
+      </c>
+      <c r="B60" t="s">
+        <v>196</v>
+      </c>
+      <c r="C60" t="s">
+        <v>85</v>
+      </c>
+      <c r="D60" t="s">
+        <v>25</v>
+      </c>
+      <c r="E60" t="s">
+        <v>197</v>
+      </c>
+      <c r="F60" t="s">
+        <v>27</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H60" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I60" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J60" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K60" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L60" t="s">
+        <v>107</v>
+      </c>
+      <c r="M60" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N60" t="s">
+        <v>30</v>
+      </c>
+      <c r="O60" t="s">
+        <v>30</v>
+      </c>
+      <c r="P60" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q60" t="s">
+        <v>30</v>
+      </c>
+      <c r="R60" t="s">
+        <v>30</v>
+      </c>
+      <c r="S60" t="s">
+        <v>30</v>
+      </c>
+      <c r="T60" t="n">
+        <v>151.0</v>
+      </c>
+      <c r="U60" t="n">
+        <v>289.0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>58</v>
+      </c>
+      <c r="B61" t="s">
+        <v>198</v>
+      </c>
+      <c r="C61" t="s">
+        <v>130</v>
+      </c>
+      <c r="D61" t="s">
+        <v>25</v>
+      </c>
+      <c r="E61" t="s">
+        <v>199</v>
+      </c>
+      <c r="F61" t="s">
+        <v>200</v>
+      </c>
+      <c r="G61" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H61" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I61" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J61" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K61" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L61" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M61" t="s">
+        <v>30</v>
+      </c>
+      <c r="N61" t="s">
+        <v>30</v>
+      </c>
+      <c r="O61" t="s">
+        <v>38</v>
+      </c>
+      <c r="P61" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q61" t="s">
+        <v>30</v>
+      </c>
+      <c r="R61" t="s">
+        <v>30</v>
+      </c>
+      <c r="S61" t="s">
+        <v>30</v>
+      </c>
+      <c r="T61" t="n">
+        <v>152.0</v>
+      </c>
+      <c r="U61" t="n">
+        <v>290.0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>59</v>
+      </c>
+      <c r="B62" t="s">
+        <v>192</v>
+      </c>
+      <c r="C62" t="s">
+        <v>122</v>
+      </c>
+      <c r="D62" t="s">
+        <v>25</v>
+      </c>
+      <c r="E62" t="s">
+        <v>193</v>
+      </c>
+      <c r="F62" t="s">
+        <v>27</v>
+      </c>
+      <c r="G62" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H62" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I62" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J62" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K62" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L62" t="s">
+        <v>137</v>
+      </c>
+      <c r="M62" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N62" t="s">
+        <v>30</v>
+      </c>
+      <c r="O62" t="s">
+        <v>30</v>
+      </c>
+      <c r="P62" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q62" t="s">
+        <v>30</v>
+      </c>
+      <c r="R62" t="s">
+        <v>30</v>
+      </c>
+      <c r="S62" t="s">
+        <v>30</v>
+      </c>
+      <c r="T62" t="n">
+        <v>155.0</v>
+      </c>
+      <c r="U62" t="n">
+        <v>293.0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>60</v>
+      </c>
+      <c r="B63" t="s">
+        <v>189</v>
+      </c>
+      <c r="C63" t="s">
+        <v>112</v>
+      </c>
+      <c r="D63" t="s">
+        <v>25</v>
+      </c>
+      <c r="E63" t="s">
+        <v>172</v>
+      </c>
+      <c r="F63" t="s">
+        <v>190</v>
+      </c>
+      <c r="G63" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H63" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I63" t="s">
+        <v>137</v>
+      </c>
+      <c r="J63" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K63" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L63" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M63" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N63" t="s">
+        <v>30</v>
+      </c>
+      <c r="O63" t="s">
+        <v>30</v>
+      </c>
+      <c r="P63" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q63" t="s">
+        <v>30</v>
+      </c>
+      <c r="R63" t="s">
+        <v>30</v>
+      </c>
+      <c r="S63" t="s">
+        <v>30</v>
+      </c>
+      <c r="T63" t="n">
+        <v>155.0</v>
+      </c>
+      <c r="U63" t="n">
+        <v>293.0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>60</v>
+      </c>
+      <c r="B64" t="s">
+        <v>182</v>
+      </c>
+      <c r="C64" t="s">
+        <v>201</v>
+      </c>
+      <c r="D64" t="s">
+        <v>25</v>
+      </c>
+      <c r="E64" t="s">
+        <v>152</v>
+      </c>
+      <c r="F64" t="s">
+        <v>202</v>
+      </c>
+      <c r="G64" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I64" t="s">
+        <v>137</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K64" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L64" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M64" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N64" t="s">
+        <v>30</v>
+      </c>
+      <c r="O64" t="s">
+        <v>30</v>
+      </c>
+      <c r="P64" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q64" t="s">
+        <v>30</v>
+      </c>
+      <c r="R64" t="s">
+        <v>30</v>
+      </c>
+      <c r="S64" t="s">
+        <v>30</v>
+      </c>
+      <c r="T64" t="n">
+        <v>155.0</v>
+      </c>
+      <c r="U64" t="n">
+        <v>293.0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>62</v>
+      </c>
+      <c r="B65" t="s">
+        <v>142</v>
+      </c>
+      <c r="C65" t="s">
+        <v>201</v>
+      </c>
+      <c r="D65" t="s">
+        <v>25</v>
+      </c>
+      <c r="E65" t="s">
+        <v>203</v>
+      </c>
+      <c r="F65" t="s">
+        <v>27</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I65" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J65" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K65" t="s">
+        <v>136</v>
+      </c>
+      <c r="L65" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M65" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N65" t="s">
+        <v>30</v>
+      </c>
+      <c r="O65" t="s">
+        <v>30</v>
+      </c>
+      <c r="P65" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q65" t="s">
+        <v>30</v>
+      </c>
+      <c r="R65" t="s">
+        <v>30</v>
+      </c>
+      <c r="S65" t="s">
+        <v>30</v>
+      </c>
+      <c r="T65" t="n">
+        <v>160.0</v>
+      </c>
+      <c r="U65" t="n">
+        <v>298.0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>62</v>
+      </c>
+      <c r="B66" t="s">
+        <v>171</v>
+      </c>
+      <c r="C66" t="s">
+        <v>151</v>
+      </c>
+      <c r="D66" t="s">
+        <v>25</v>
+      </c>
+      <c r="E66" t="s">
+        <v>190</v>
+      </c>
+      <c r="F66" t="s">
+        <v>27</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="K66" t="s">
+        <v>136</v>
+      </c>
+      <c r="L66" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>30</v>
+      </c>
+      <c r="N66" t="s">
+        <v>30</v>
+      </c>
+      <c r="O66" t="s">
+        <v>30</v>
+      </c>
+      <c r="P66" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q66" t="s">
+        <v>30</v>
+      </c>
+      <c r="R66" t="s">
+        <v>30</v>
+      </c>
+      <c r="S66" t="s">
+        <v>30</v>
+      </c>
+      <c r="T66" t="n">
+        <v>160.0</v>
+      </c>
+      <c r="U66" t="n">
+        <v>298.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
-    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="A2:U2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C4" t="s">
+        <v>64</v>
+      </c>
+      <c r="D4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E4" t="s">
+        <v>257</v>
+      </c>
+      <c r="F4" t="s">
+        <v>258</v>
+      </c>
+      <c r="G4" t="s">
+        <v>495</v>
+      </c>
+      <c r="H4" t="s">
+        <v>496</v>
+      </c>
+      <c r="I4" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E5" t="s">
+        <v>262</v>
+      </c>
+      <c r="F5" t="s">
+        <v>406</v>
+      </c>
+      <c r="G5" t="s">
+        <v>497</v>
+      </c>
+      <c r="H5" t="s">
+        <v>498</v>
+      </c>
+      <c r="I5" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>269</v>
+      </c>
+      <c r="E6" t="s">
+        <v>305</v>
+      </c>
+      <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" t="s">
+        <v>499</v>
+      </c>
+      <c r="H6" t="s">
+        <v>500</v>
+      </c>
+      <c r="I6" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>157</v>
+      </c>
+      <c r="C7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E7" t="s">
+        <v>281</v>
+      </c>
+      <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" t="s">
+        <v>501</v>
+      </c>
+      <c r="H7" t="s">
+        <v>502</v>
+      </c>
+      <c r="I7" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>76</v>
+      </c>
+      <c r="C8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D8" t="s">
+        <v>269</v>
+      </c>
+      <c r="E8" t="s">
+        <v>270</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" t="s">
+        <v>503</v>
+      </c>
+      <c r="H8" t="s">
+        <v>504</v>
+      </c>
+      <c r="I8" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>108</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>214</v>
+      </c>
+      <c r="E9" t="s">
+        <v>398</v>
+      </c>
+      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" t="s">
+        <v>505</v>
+      </c>
+      <c r="H9" t="s">
+        <v>506</v>
+      </c>
+      <c r="I9" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>89</v>
+      </c>
+      <c r="C10" t="s">
+        <v>90</v>
+      </c>
+      <c r="D10" t="s">
+        <v>223</v>
+      </c>
+      <c r="E10" t="s">
+        <v>311</v>
+      </c>
+      <c r="F10" t="s">
+        <v>312</v>
+      </c>
+      <c r="G10" t="s">
+        <v>507</v>
+      </c>
+      <c r="H10" t="s">
+        <v>508</v>
+      </c>
+      <c r="I10" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>358</v>
+      </c>
+      <c r="C11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D11" t="s">
+        <v>230</v>
+      </c>
+      <c r="E11" t="s">
+        <v>231</v>
+      </c>
+      <c r="F11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" t="s">
+        <v>509</v>
+      </c>
+      <c r="H11" t="s">
+        <v>510</v>
+      </c>
+      <c r="I11" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
+        <v>214</v>
+      </c>
+      <c r="E12" t="s">
+        <v>247</v>
+      </c>
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" t="s">
+        <v>511</v>
+      </c>
+      <c r="H12" t="s">
+        <v>512</v>
+      </c>
+      <c r="I12" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>198</v>
+      </c>
+      <c r="C13" t="s">
+        <v>130</v>
+      </c>
+      <c r="D13" t="s">
+        <v>486</v>
+      </c>
+      <c r="E13" t="s">
+        <v>327</v>
+      </c>
+      <c r="F13" t="s">
+        <v>513</v>
+      </c>
+      <c r="G13" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>10</v>
+      </c>
+      <c r="B14" t="s">
+        <v>515</v>
+      </c>
+      <c r="C14" t="s">
+        <v>112</v>
+      </c>
+      <c r="D14" t="s">
+        <v>240</v>
+      </c>
+      <c r="E14" t="s">
+        <v>241</v>
+      </c>
+      <c r="F14" t="s">
+        <v>375</v>
+      </c>
+      <c r="G14" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>10</v>
+      </c>
+      <c r="B15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C15" t="s">
+        <v>143</v>
+      </c>
+      <c r="D15" t="s">
+        <v>468</v>
+      </c>
+      <c r="E15" t="s">
+        <v>209</v>
+      </c>
+      <c r="F15" t="s">
+        <v>469</v>
+      </c>
+      <c r="G15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>10</v>
+      </c>
+      <c r="B16" t="s">
+        <v>213</v>
+      </c>
+      <c r="C16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D16" t="s">
+        <v>214</v>
+      </c>
+      <c r="E16" t="s">
+        <v>215</v>
+      </c>
+      <c r="F16" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" t="s">
+        <v>514</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C4" t="s">
+        <v>64</v>
+      </c>
+      <c r="D4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E4" t="s">
+        <v>257</v>
+      </c>
+      <c r="F4" t="s">
+        <v>258</v>
+      </c>
+      <c r="G4" t="s">
+        <v>517</v>
+      </c>
+      <c r="H4" t="s">
+        <v>518</v>
+      </c>
+      <c r="I4" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E5" t="s">
+        <v>219</v>
+      </c>
+      <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" t="s">
+        <v>519</v>
+      </c>
+      <c r="H5" t="s">
+        <v>520</v>
+      </c>
+      <c r="I5" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" t="s">
+        <v>230</v>
+      </c>
+      <c r="E6" t="s">
+        <v>235</v>
+      </c>
+      <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" t="s">
+        <v>521</v>
+      </c>
+      <c r="H6" t="s">
+        <v>522</v>
+      </c>
+      <c r="I6" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" t="s">
+        <v>279</v>
+      </c>
+      <c r="E7" t="s">
+        <v>280</v>
+      </c>
+      <c r="F7" t="s">
+        <v>281</v>
+      </c>
+      <c r="G7" t="s">
+        <v>523</v>
+      </c>
+      <c r="H7" t="s">
+        <v>524</v>
+      </c>
+      <c r="I7" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>380</v>
+      </c>
+      <c r="C8" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" t="s">
+        <v>214</v>
+      </c>
+      <c r="E8" t="s">
+        <v>215</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" t="s">
+        <v>525</v>
+      </c>
+      <c r="H8" t="s">
+        <v>526</v>
+      </c>
+      <c r="I8" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>261</v>
+      </c>
+      <c r="E9" t="s">
+        <v>262</v>
+      </c>
+      <c r="F9" t="s">
+        <v>263</v>
+      </c>
+      <c r="G9" t="s">
+        <v>527</v>
+      </c>
+      <c r="H9" t="s">
+        <v>528</v>
+      </c>
+      <c r="I9" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>173</v>
+      </c>
+      <c r="C10" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10" t="s">
+        <v>290</v>
+      </c>
+      <c r="E10" t="s">
+        <v>529</v>
+      </c>
+      <c r="F10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" t="s">
+        <v>530</v>
+      </c>
+      <c r="H10" t="s">
+        <v>531</v>
+      </c>
+      <c r="I10" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>105</v>
+      </c>
+      <c r="C11" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" t="s">
+        <v>214</v>
+      </c>
+      <c r="E11" t="s">
+        <v>247</v>
+      </c>
+      <c r="F11" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" t="s">
+        <v>532</v>
+      </c>
+      <c r="H11" t="s">
+        <v>533</v>
+      </c>
+      <c r="I11" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" t="s">
+        <v>230</v>
+      </c>
+      <c r="E12" t="s">
+        <v>270</v>
+      </c>
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" t="s">
+        <v>534</v>
+      </c>
+      <c r="H12" t="s">
+        <v>535</v>
+      </c>
+      <c r="I12" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>129</v>
+      </c>
+      <c r="C13" t="s">
+        <v>130</v>
+      </c>
+      <c r="D13" t="s">
+        <v>486</v>
+      </c>
+      <c r="E13" t="s">
+        <v>487</v>
+      </c>
+      <c r="F13" t="s">
+        <v>536</v>
+      </c>
+      <c r="G13" t="s">
+        <v>537</v>
+      </c>
+      <c r="H13" t="s">
+        <v>538</v>
+      </c>
+      <c r="I13" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>182</v>
+      </c>
+      <c r="C14" t="s">
+        <v>112</v>
+      </c>
+      <c r="D14" t="s">
+        <v>240</v>
+      </c>
+      <c r="E14" t="s">
+        <v>242</v>
+      </c>
+      <c r="F14" t="s">
+        <v>539</v>
+      </c>
+      <c r="G14" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>11</v>
+      </c>
+      <c r="B15" t="s">
+        <v>182</v>
+      </c>
+      <c r="C15" t="s">
+        <v>183</v>
+      </c>
+      <c r="D15" t="s">
+        <v>214</v>
+      </c>
+      <c r="E15" t="s">
+        <v>337</v>
+      </c>
+      <c r="F15" t="s">
+        <v>27</v>
+      </c>
+      <c r="G15" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>11</v>
+      </c>
+      <c r="B16" t="s">
+        <v>121</v>
+      </c>
+      <c r="C16" t="s">
+        <v>122</v>
+      </c>
+      <c r="D16" t="s">
+        <v>374</v>
+      </c>
+      <c r="E16" t="s">
+        <v>375</v>
+      </c>
+      <c r="F16" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>11</v>
+      </c>
+      <c r="B17" t="s">
+        <v>108</v>
+      </c>
+      <c r="C17" t="s">
+        <v>24</v>
+      </c>
+      <c r="D17" t="s">
+        <v>214</v>
+      </c>
+      <c r="E17" t="s">
+        <v>398</v>
+      </c>
+      <c r="F17" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" t="s">
+        <v>540</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="33.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>214</v>
+      </c>
+      <c r="E4" t="s">
+        <v>219</v>
+      </c>
+      <c r="F4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" t="s">
+        <v>543</v>
+      </c>
+      <c r="H4" t="s">
+        <v>544</v>
+      </c>
+      <c r="I4" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" t="s">
+        <v>261</v>
+      </c>
+      <c r="E5" t="s">
+        <v>262</v>
+      </c>
+      <c r="F5" t="s">
+        <v>263</v>
+      </c>
+      <c r="G5" t="s">
+        <v>545</v>
+      </c>
+      <c r="H5" t="s">
+        <v>546</v>
+      </c>
+      <c r="I5" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" t="s">
+        <v>346</v>
+      </c>
+      <c r="E6" t="s">
+        <v>347</v>
+      </c>
+      <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" t="s">
+        <v>547</v>
+      </c>
+      <c r="H6" t="s">
+        <v>548</v>
+      </c>
+      <c r="I6" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C7" t="s">
+        <v>45</v>
+      </c>
+      <c r="D7" t="s">
+        <v>230</v>
+      </c>
+      <c r="E7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" t="s">
+        <v>549</v>
+      </c>
+      <c r="H7" t="s">
+        <v>550</v>
+      </c>
+      <c r="I7" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>358</v>
+      </c>
+      <c r="C8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>230</v>
+      </c>
+      <c r="E8" t="s">
+        <v>231</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" t="s">
+        <v>551</v>
+      </c>
+      <c r="H8" t="s">
+        <v>552</v>
+      </c>
+      <c r="I8" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>416</v>
+      </c>
+      <c r="C9" t="s">
+        <v>112</v>
+      </c>
+      <c r="D9" t="s">
+        <v>240</v>
+      </c>
+      <c r="E9" t="s">
+        <v>242</v>
+      </c>
+      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s">
+        <v>78</v>
+      </c>
+      <c r="C10" t="s">
+        <v>64</v>
+      </c>
+      <c r="D10" t="s">
+        <v>275</v>
+      </c>
+      <c r="E10" t="s">
+        <v>326</v>
+      </c>
+      <c r="F10" t="s">
+        <v>553</v>
+      </c>
+      <c r="G10" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>6</v>
+      </c>
+      <c r="B11" t="s">
+        <v>368</v>
+      </c>
+      <c r="C11" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" t="s">
+        <v>261</v>
+      </c>
+      <c r="E11" t="s">
+        <v>369</v>
+      </c>
+      <c r="F11" t="s">
+        <v>370</v>
+      </c>
+      <c r="G11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" t="s">
+        <v>25</v>
+      </c>
+      <c r="I11" t="s">
+        <v>474</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>63</v>
+      </c>
+      <c r="C4" t="s">
+        <v>64</v>
+      </c>
+      <c r="D4" t="s">
+        <v>275</v>
+      </c>
+      <c r="E4" t="s">
+        <v>257</v>
+      </c>
+      <c r="F4" t="s">
+        <v>343</v>
+      </c>
+      <c r="G4" t="s">
+        <v>555</v>
+      </c>
+      <c r="H4" t="s">
+        <v>556</v>
+      </c>
+      <c r="I4" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>102</v>
+      </c>
+      <c r="C5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D5" t="s">
+        <v>279</v>
+      </c>
+      <c r="E5" t="s">
+        <v>557</v>
+      </c>
+      <c r="F5" t="s">
+        <v>209</v>
+      </c>
+      <c r="G5" t="s">
+        <v>558</v>
+      </c>
+      <c r="H5" t="s">
+        <v>559</v>
+      </c>
+      <c r="I5" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D6" t="s">
+        <v>230</v>
+      </c>
+      <c r="E6" t="s">
+        <v>235</v>
+      </c>
+      <c r="F6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" t="s">
+        <v>534</v>
+      </c>
+      <c r="H6" t="s">
+        <v>535</v>
+      </c>
+      <c r="I6" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C7" t="s">
+        <v>40</v>
+      </c>
+      <c r="D7" t="s">
+        <v>261</v>
+      </c>
+      <c r="E7" t="s">
+        <v>262</v>
+      </c>
+      <c r="F7" t="s">
+        <v>263</v>
+      </c>
+      <c r="G7" t="s">
+        <v>532</v>
+      </c>
+      <c r="H7" t="s">
+        <v>560</v>
+      </c>
+      <c r="I7" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D8" t="s">
+        <v>230</v>
+      </c>
+      <c r="E8" t="s">
+        <v>350</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" t="s">
+        <v>271</v>
+      </c>
+      <c r="H8" t="s">
+        <v>561</v>
+      </c>
+      <c r="I8" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>214</v>
+      </c>
+      <c r="E9" t="s">
+        <v>219</v>
+      </c>
+      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" t="s">
+        <v>562</v>
+      </c>
+      <c r="H9" t="s">
+        <v>563</v>
+      </c>
+      <c r="I9" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C10" t="s">
+        <v>151</v>
+      </c>
+      <c r="D10" t="s">
+        <v>418</v>
+      </c>
+      <c r="E10" t="s">
+        <v>293</v>
+      </c>
+      <c r="F10" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" t="s">
+        <v>564</v>
+      </c>
+      <c r="H10" t="s">
+        <v>565</v>
+      </c>
+      <c r="I10" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" t="s">
+        <v>68</v>
+      </c>
+      <c r="D11" t="s">
+        <v>279</v>
+      </c>
+      <c r="E11" t="s">
+        <v>280</v>
+      </c>
+      <c r="F11" t="s">
+        <v>281</v>
+      </c>
+      <c r="G11" t="s">
+        <v>438</v>
+      </c>
+      <c r="H11" t="s">
+        <v>566</v>
+      </c>
+      <c r="I11" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>93</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
+        <v>214</v>
+      </c>
+      <c r="E12" t="s">
+        <v>406</v>
+      </c>
+      <c r="F12" t="s">
+        <v>27</v>
+      </c>
+      <c r="G12" t="s">
+        <v>567</v>
+      </c>
+      <c r="H12" t="s">
+        <v>568</v>
+      </c>
+      <c r="I12" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>101</v>
+      </c>
+      <c r="C13" t="s">
+        <v>85</v>
+      </c>
+      <c r="D13" t="s">
+        <v>290</v>
+      </c>
+      <c r="E13" t="s">
+        <v>250</v>
+      </c>
+      <c r="F13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" t="s">
+        <v>569</v>
+      </c>
+      <c r="H13" t="s">
+        <v>570</v>
+      </c>
+      <c r="I13" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>346</v>
+      </c>
+      <c r="E14" t="s">
+        <v>347</v>
+      </c>
+      <c r="F14" t="s">
+        <v>27</v>
+      </c>
+      <c r="G14" t="s">
+        <v>571</v>
+      </c>
+      <c r="H14" t="s">
+        <v>572</v>
+      </c>
+      <c r="I14" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>573</v>
+      </c>
+      <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
+        <v>261</v>
+      </c>
+      <c r="E15" t="s">
+        <v>369</v>
+      </c>
+      <c r="F15" t="s">
+        <v>370</v>
+      </c>
+      <c r="G15" t="s">
+        <v>574</v>
+      </c>
+      <c r="H15" t="s">
+        <v>575</v>
+      </c>
+      <c r="I15" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>124</v>
+      </c>
+      <c r="C16" t="s">
+        <v>125</v>
+      </c>
+      <c r="D16" t="s">
+        <v>246</v>
+      </c>
+      <c r="E16" t="s">
+        <v>247</v>
+      </c>
+      <c r="F16" t="s">
+        <v>248</v>
+      </c>
+      <c r="G16" t="s">
+        <v>576</v>
+      </c>
+      <c r="H16" t="s">
+        <v>577</v>
+      </c>
+      <c r="I16" t="s">
+        <v>333</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>74</v>
+      </c>
+      <c r="C4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" t="s">
+        <v>230</v>
+      </c>
+      <c r="E4" t="s">
+        <v>350</v>
+      </c>
+      <c r="F4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" t="s">
+        <v>579</v>
+      </c>
+      <c r="H4" t="s">
+        <v>580</v>
+      </c>
+      <c r="I4" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>93</v>
+      </c>
+      <c r="C5" t="s">
+        <v>94</v>
+      </c>
+      <c r="D5" t="s">
+        <v>405</v>
+      </c>
+      <c r="E5" t="s">
+        <v>406</v>
+      </c>
+      <c r="F5" t="s">
+        <v>27</v>
+      </c>
+      <c r="G5" t="s">
+        <v>581</v>
+      </c>
+      <c r="H5" t="s">
+        <v>582</v>
+      </c>
+      <c r="I5" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>39</v>
+      </c>
+      <c r="C6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D6" t="s">
+        <v>261</v>
+      </c>
+      <c r="E6" t="s">
+        <v>262</v>
+      </c>
+      <c r="F6" t="s">
+        <v>263</v>
+      </c>
+      <c r="G6" t="s">
+        <v>583</v>
+      </c>
+      <c r="H6" t="s">
+        <v>584</v>
+      </c>
+      <c r="I6" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>155</v>
+      </c>
+      <c r="C7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D7" t="s">
+        <v>290</v>
+      </c>
+      <c r="E7" t="s">
+        <v>585</v>
+      </c>
+      <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" t="s">
+        <v>586</v>
+      </c>
+      <c r="H7" t="s">
+        <v>587</v>
+      </c>
+      <c r="I7" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>102</v>
+      </c>
+      <c r="C8" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" t="s">
+        <v>279</v>
+      </c>
+      <c r="E8" t="s">
+        <v>557</v>
+      </c>
+      <c r="F8" t="s">
+        <v>209</v>
+      </c>
+      <c r="G8" t="s">
+        <v>588</v>
+      </c>
+      <c r="H8" t="s">
+        <v>589</v>
+      </c>
+      <c r="I8" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>138</v>
+      </c>
+      <c r="C9" t="s">
+        <v>139</v>
+      </c>
+      <c r="D9" t="s">
+        <v>285</v>
+      </c>
+      <c r="E9" t="s">
+        <v>293</v>
+      </c>
+      <c r="F9" t="s">
+        <v>27</v>
+      </c>
+      <c r="G9" t="s">
+        <v>590</v>
+      </c>
+      <c r="H9" t="s">
+        <v>591</v>
+      </c>
+      <c r="I9" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>167</v>
+      </c>
+      <c r="C10" t="s">
+        <v>168</v>
+      </c>
+      <c r="D10" t="s">
+        <v>592</v>
+      </c>
+      <c r="E10" t="s">
+        <v>250</v>
+      </c>
+      <c r="F10" t="s">
+        <v>231</v>
+      </c>
+      <c r="G10" t="s">
+        <v>593</v>
+      </c>
+      <c r="H10" t="s">
+        <v>594</v>
+      </c>
+      <c r="I10" t="s">
+        <v>245</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>177</v>
+        <v>204</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="D4" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="E4" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>183</v>
+        <v>210</v>
       </c>
       <c r="H4" t="s">
-        <v>184</v>
+        <v>211</v>
       </c>
       <c r="I4" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>186</v>
+        <v>213</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E5" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>189</v>
+        <v>216</v>
       </c>
       <c r="H5" t="s">
-        <v>190</v>
+        <v>217</v>
       </c>
       <c r="I5" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E6" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>193</v>
+        <v>220</v>
       </c>
       <c r="H6" t="s">
-        <v>194</v>
+        <v>221</v>
       </c>
       <c r="I6" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="C7" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D7" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="E7" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="F7" t="s">
-        <v>198</v>
+        <v>225</v>
       </c>
       <c r="G7" t="s">
-        <v>199</v>
+        <v>226</v>
       </c>
       <c r="H7" t="s">
-        <v>200</v>
+        <v>227</v>
       </c>
       <c r="I7" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E8" t="s">
-        <v>204</v>
+        <v>231</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G8" t="s">
-        <v>205</v>
+        <v>232</v>
       </c>
       <c r="H8" t="s">
-        <v>206</v>
+        <v>233</v>
       </c>
       <c r="I8" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E9" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G9" t="s">
-        <v>209</v>
+        <v>236</v>
       </c>
       <c r="H9" t="s">
-        <v>210</v>
+        <v>237</v>
       </c>
       <c r="I9" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>91</v>
+        <v>239</v>
       </c>
       <c r="C10" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="D10" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="E10" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="F10" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="G10" t="s">
-        <v>215</v>
+        <v>243</v>
       </c>
       <c r="H10" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C11" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="D11" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="E11" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="F11" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="G11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I11" t="s">
-        <v>221</v>
+        <v>249</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>149</v>
+        <v>189</v>
       </c>
       <c r="C12" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="D12" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="E12" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="F12" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
       <c r="G12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I12" t="s">
-        <v>224</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>225</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E4" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>226</v>
+        <v>254</v>
       </c>
       <c r="H4" t="s">
-        <v>227</v>
+        <v>255</v>
       </c>
       <c r="I4" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="D5" t="s">
-        <v>228</v>
+        <v>256</v>
       </c>
       <c r="E5" t="s">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="F5" t="s">
-        <v>230</v>
+        <v>258</v>
       </c>
       <c r="G5" t="s">
-        <v>231</v>
+        <v>259</v>
       </c>
       <c r="H5" t="s">
-        <v>232</v>
+        <v>260</v>
       </c>
       <c r="I5" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>233</v>
+        <v>261</v>
       </c>
       <c r="E6" t="s">
-        <v>234</v>
+        <v>262</v>
       </c>
       <c r="F6" t="s">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="G6" t="s">
-        <v>236</v>
+        <v>264</v>
       </c>
       <c r="H6" t="s">
-        <v>237</v>
+        <v>265</v>
       </c>
       <c r="I6" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>119</v>
+        <v>159</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="D7" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="E7" t="s">
-        <v>238</v>
+        <v>266</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
-        <v>239</v>
+        <v>267</v>
       </c>
       <c r="H7" t="s">
-        <v>240</v>
+        <v>268</v>
       </c>
       <c r="I7" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>76</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
       <c r="E8" t="s">
-        <v>242</v>
+        <v>270</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G8" t="s">
-        <v>243</v>
+        <v>271</v>
       </c>
       <c r="H8" t="s">
-        <v>244</v>
+        <v>272</v>
       </c>
       <c r="I8" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E9" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G9" t="s">
-        <v>245</v>
+        <v>273</v>
       </c>
       <c r="H9" t="s">
-        <v>246</v>
+        <v>274</v>
       </c>
       <c r="I9" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>140</v>
+        <v>177</v>
       </c>
       <c r="C10" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D10" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="E10" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="F10" t="s">
-        <v>248</v>
+        <v>276</v>
       </c>
       <c r="G10" t="s">
-        <v>249</v>
+        <v>277</v>
       </c>
       <c r="H10" t="s">
-        <v>250</v>
+        <v>278</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="C11" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="D11" t="s">
-        <v>251</v>
+        <v>279</v>
       </c>
       <c r="E11" t="s">
-        <v>252</v>
+        <v>280</v>
       </c>
       <c r="F11" t="s">
-        <v>253</v>
+        <v>281</v>
       </c>
       <c r="G11" t="s">
-        <v>254</v>
+        <v>282</v>
       </c>
       <c r="H11" t="s">
-        <v>255</v>
+        <v>283</v>
       </c>
       <c r="I11" t="s">
-        <v>256</v>
+        <v>284</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="C12" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="D12" t="s">
-        <v>257</v>
+        <v>285</v>
       </c>
       <c r="E12" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G12" t="s">
-        <v>258</v>
+        <v>286</v>
       </c>
       <c r="H12" t="s">
-        <v>259</v>
+        <v>287</v>
       </c>
       <c r="I12" t="s">
-        <v>260</v>
+        <v>288</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>261</v>
+        <v>289</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="D13" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="E13" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I13" t="s">
-        <v>264</v>
+        <v>292</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>158</v>
+        <v>138</v>
       </c>
       <c r="C14" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="D14" t="s">
-        <v>257</v>
+        <v>285</v>
       </c>
       <c r="E14" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I14" t="s">
-        <v>266</v>
+        <v>294</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="32.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>267</v>
+        <v>295</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="D4" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E4" t="s">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="F4" t="s">
-        <v>230</v>
+        <v>258</v>
       </c>
       <c r="G4" t="s">
-        <v>268</v>
+        <v>296</v>
       </c>
       <c r="H4" t="s">
-        <v>269</v>
+        <v>297</v>
       </c>
       <c r="I4" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C5" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D5" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E5" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>270</v>
+        <v>298</v>
       </c>
       <c r="H5" t="s">
-        <v>271</v>
+        <v>299</v>
       </c>
       <c r="I5" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="D6" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="E6" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>273</v>
+        <v>301</v>
       </c>
       <c r="H6" t="s">
-        <v>274</v>
+        <v>302</v>
       </c>
       <c r="I6" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>76</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D7" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
       <c r="E7" t="s">
-        <v>242</v>
+        <v>270</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
-        <v>275</v>
+        <v>303</v>
       </c>
       <c r="H7" t="s">
-        <v>276</v>
+        <v>304</v>
       </c>
       <c r="I7" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C8" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D8" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
       <c r="E8" t="s">
-        <v>277</v>
+        <v>305</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G8" t="s">
-        <v>278</v>
+        <v>306</v>
       </c>
       <c r="H8" t="s">
-        <v>279</v>
+        <v>307</v>
       </c>
       <c r="I8" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>82</v>
+        <v>67</v>
       </c>
       <c r="C9" t="s">
-        <v>83</v>
+        <v>68</v>
       </c>
       <c r="D9" t="s">
-        <v>251</v>
+        <v>279</v>
       </c>
       <c r="E9" t="s">
-        <v>252</v>
+        <v>280</v>
       </c>
       <c r="F9" t="s">
-        <v>280</v>
+        <v>308</v>
       </c>
       <c r="G9" t="s">
-        <v>281</v>
+        <v>309</v>
       </c>
       <c r="H9" t="s">
-        <v>282</v>
+        <v>310</v>
       </c>
       <c r="I9" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D10" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="E10" t="s">
-        <v>283</v>
+        <v>311</v>
       </c>
       <c r="F10" t="s">
-        <v>284</v>
+        <v>312</v>
       </c>
       <c r="G10" t="s">
-        <v>285</v>
+        <v>313</v>
       </c>
       <c r="H10" t="s">
-        <v>286</v>
+        <v>314</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>186</v>
+        <v>213</v>
       </c>
       <c r="C11" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E11" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G11" t="s">
-        <v>287</v>
+        <v>315</v>
       </c>
       <c r="H11" t="s">
-        <v>288</v>
+        <v>316</v>
       </c>
       <c r="I11" t="s">
-        <v>256</v>
+        <v>284</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>202</v>
+        <v>229</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E12" t="s">
-        <v>204</v>
+        <v>231</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G12" t="s">
-        <v>289</v>
+        <v>317</v>
       </c>
       <c r="H12" t="s">
-        <v>290</v>
+        <v>318</v>
       </c>
       <c r="I12" t="s">
-        <v>260</v>
+        <v>288</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="C13" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D13" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="E13" t="s">
-        <v>198</v>
+        <v>225</v>
       </c>
       <c r="F13" t="s">
-        <v>291</v>
+        <v>319</v>
       </c>
       <c r="G13" t="s">
-        <v>292</v>
+        <v>320</v>
       </c>
       <c r="H13" t="s">
-        <v>293</v>
+        <v>321</v>
       </c>
       <c r="I13" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="D14" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="E14" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>295</v>
+        <v>323</v>
       </c>
       <c r="H14" t="s">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c r="I14" t="s">
-        <v>297</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="E15" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F15" t="s">
-        <v>299</v>
+        <v>327</v>
       </c>
       <c r="G15" t="s">
-        <v>300</v>
+        <v>328</v>
       </c>
       <c r="H15" t="s">
-        <v>301</v>
+        <v>329</v>
       </c>
       <c r="I15" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="C16" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D16" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E16" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G16" t="s">
-        <v>303</v>
+        <v>331</v>
       </c>
       <c r="H16" t="s">
-        <v>304</v>
+        <v>332</v>
       </c>
       <c r="I16" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="C17" t="s">
-        <v>171</v>
+        <v>201</v>
       </c>
       <c r="D17" t="s">
-        <v>306</v>
+        <v>334</v>
       </c>
       <c r="E17" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="F17" t="s">
-        <v>307</v>
+        <v>335</v>
       </c>
       <c r="G17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I17" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="C18" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="D18" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E18" t="s">
-        <v>309</v>
+        <v>337</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I18" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>14</v>
       </c>
       <c r="B19" t="s">
-        <v>149</v>
+        <v>189</v>
       </c>
       <c r="C19" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="D19" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="E19" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="F19" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
       <c r="G19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I19" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>310</v>
+        <v>338</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>186</v>
+        <v>213</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E4" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>311</v>
+        <v>339</v>
       </c>
       <c r="H4" t="s">
-        <v>312</v>
+        <v>340</v>
       </c>
       <c r="I4" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="D5" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E5" t="s">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="F5" t="s">
-        <v>230</v>
+        <v>258</v>
       </c>
       <c r="G5" t="s">
-        <v>313</v>
+        <v>341</v>
       </c>
       <c r="H5" t="s">
-        <v>314</v>
+        <v>342</v>
       </c>
       <c r="I5" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C6" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D6" t="s">
-        <v>233</v>
+        <v>261</v>
       </c>
       <c r="E6" t="s">
-        <v>234</v>
+        <v>262</v>
       </c>
       <c r="F6" t="s">
-        <v>315</v>
+        <v>343</v>
       </c>
       <c r="G6" t="s">
-        <v>316</v>
+        <v>344</v>
       </c>
       <c r="H6" t="s">
-        <v>317</v>
+        <v>345</v>
       </c>
       <c r="I6" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="C7" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D7" t="s">
-        <v>318</v>
+        <v>346</v>
       </c>
       <c r="E7" t="s">
-        <v>319</v>
+        <v>347</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
-        <v>320</v>
+        <v>348</v>
       </c>
       <c r="H7" t="s">
-        <v>321</v>
+        <v>349</v>
       </c>
       <c r="I7" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>125</v>
+        <v>74</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E8" t="s">
-        <v>322</v>
+        <v>350</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G8" t="s">
-        <v>323</v>
+        <v>351</v>
       </c>
       <c r="H8" t="s">
-        <v>324</v>
+        <v>352</v>
       </c>
       <c r="I8" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D9" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
       <c r="E9" t="s">
-        <v>277</v>
+        <v>305</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G9" t="s">
-        <v>325</v>
+        <v>353</v>
       </c>
       <c r="H9" t="s">
-        <v>326</v>
+        <v>354</v>
       </c>
       <c r="I9" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="C10" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="D10" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="E10" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G10" t="s">
-        <v>205</v>
+        <v>232</v>
       </c>
       <c r="H10" t="s">
-        <v>327</v>
+        <v>355</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="C11" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D11" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="E11" t="s">
-        <v>291</v>
+        <v>319</v>
       </c>
       <c r="F11" t="s">
-        <v>198</v>
+        <v>225</v>
       </c>
       <c r="G11" t="s">
-        <v>328</v>
+        <v>356</v>
       </c>
       <c r="H11" t="s">
-        <v>329</v>
+        <v>357</v>
       </c>
       <c r="I11" t="s">
-        <v>256</v>
+        <v>284</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>330</v>
+        <v>358</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E12" t="s">
-        <v>204</v>
+        <v>231</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G12" t="s">
-        <v>331</v>
+        <v>359</v>
       </c>
       <c r="H12" t="s">
-        <v>332</v>
+        <v>360</v>
       </c>
       <c r="I12" t="s">
-        <v>260</v>
+        <v>288</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E13" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G13" t="s">
-        <v>333</v>
+        <v>361</v>
       </c>
       <c r="H13" t="s">
-        <v>334</v>
+        <v>362</v>
       </c>
       <c r="I13" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>91</v>
+        <v>239</v>
       </c>
       <c r="C14" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="D14" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="E14" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="F14" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="G14" t="s">
-        <v>335</v>
+        <v>363</v>
       </c>
       <c r="H14" t="s">
-        <v>336</v>
+        <v>364</v>
       </c>
       <c r="I14" t="s">
-        <v>297</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="E15" t="s">
-        <v>337</v>
+        <v>365</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G15" t="s">
-        <v>338</v>
+        <v>366</v>
       </c>
       <c r="H15" t="s">
-        <v>339</v>
+        <v>367</v>
       </c>
       <c r="I15" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>162</v>
+        <v>368</v>
       </c>
       <c r="C16" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>233</v>
+        <v>261</v>
       </c>
       <c r="E16" t="s">
-        <v>340</v>
+        <v>369</v>
       </c>
       <c r="F16" t="s">
-        <v>341</v>
+        <v>370</v>
       </c>
       <c r="G16" t="s">
-        <v>342</v>
+        <v>371</v>
       </c>
       <c r="H16" t="s">
-        <v>343</v>
+        <v>372</v>
       </c>
       <c r="I16" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>116</v>
+        <v>153</v>
       </c>
       <c r="C17" t="s">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c r="D17" t="s">
-        <v>257</v>
+        <v>285</v>
       </c>
       <c r="E17" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I17" t="s">
-        <v>344</v>
+        <v>373</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="C18" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="D18" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
       <c r="E18" t="s">
-        <v>346</v>
+        <v>375</v>
       </c>
       <c r="F18" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I18" t="s">
-        <v>344</v>
+        <v>373</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>14</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="C19" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D19" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="E19" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F19" t="s">
-        <v>347</v>
+        <v>376</v>
       </c>
       <c r="G19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I19" t="s">
-        <v>344</v>
+        <v>373</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="27.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>348</v>
+        <v>377</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E4" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>349</v>
+        <v>378</v>
       </c>
       <c r="H4" t="s">
-        <v>350</v>
+        <v>379</v>
       </c>
       <c r="I4" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>351</v>
+        <v>380</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E5" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>352</v>
+        <v>381</v>
       </c>
       <c r="H5" t="s">
-        <v>353</v>
+        <v>382</v>
       </c>
       <c r="I5" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>59</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>60</v>
       </c>
       <c r="D6" t="s">
-        <v>318</v>
+        <v>346</v>
       </c>
       <c r="E6" t="s">
-        <v>319</v>
+        <v>347</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>354</v>
+        <v>383</v>
       </c>
       <c r="H6" t="s">
-        <v>355</v>
+        <v>384</v>
       </c>
       <c r="I6" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D7" t="s">
-        <v>233</v>
+        <v>261</v>
       </c>
       <c r="E7" t="s">
-        <v>234</v>
+        <v>262</v>
       </c>
       <c r="F7" t="s">
-        <v>315</v>
+        <v>343</v>
       </c>
       <c r="G7" t="s">
-        <v>356</v>
+        <v>385</v>
       </c>
       <c r="H7" t="s">
-        <v>357</v>
+        <v>386</v>
       </c>
       <c r="I7" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E8" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G8" t="s">
-        <v>358</v>
+        <v>387</v>
       </c>
       <c r="H8" t="s">
-        <v>359</v>
+        <v>388</v>
       </c>
       <c r="I8" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="C9" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="D9" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="E9" t="s">
-        <v>263</v>
+        <v>291</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G9" t="s">
-        <v>360</v>
+        <v>389</v>
       </c>
       <c r="H9" t="s">
-        <v>361</v>
+        <v>390</v>
       </c>
       <c r="I9" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>330</v>
+        <v>358</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D10" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E10" t="s">
-        <v>204</v>
+        <v>231</v>
       </c>
       <c r="F10" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G10" t="s">
-        <v>362</v>
+        <v>391</v>
       </c>
       <c r="H10" t="s">
-        <v>363</v>
+        <v>392</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>143</v>
+        <v>88</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D11" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E11" t="s">
-        <v>242</v>
+        <v>270</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G11" t="s">
-        <v>364</v>
+        <v>393</v>
       </c>
       <c r="H11" t="s">
-        <v>365</v>
+        <v>394</v>
       </c>
       <c r="I11" t="s">
-        <v>256</v>
+        <v>284</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="C12" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="D12" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
       <c r="E12" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G12" t="s">
-        <v>366</v>
+        <v>395</v>
       </c>
       <c r="H12" t="s">
-        <v>324</v>
+        <v>352</v>
       </c>
       <c r="I12" t="s">
-        <v>260</v>
+        <v>288</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>147</v>
+        <v>187</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="D13" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="E13" t="s">
-        <v>197</v>
+        <v>224</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G13" t="s">
-        <v>367</v>
+        <v>396</v>
       </c>
       <c r="H13" t="s">
-        <v>368</v>
+        <v>397</v>
       </c>
       <c r="I13" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>154</v>
+        <v>108</v>
       </c>
       <c r="C14" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E14" t="s">
-        <v>369</v>
+        <v>398</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>370</v>
+        <v>399</v>
       </c>
       <c r="H14" t="s">
-        <v>371</v>
+        <v>400</v>
       </c>
       <c r="I14" t="s">
-        <v>297</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>156</v>
+        <v>194</v>
       </c>
       <c r="C15" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="D15" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="E15" t="s">
-        <v>280</v>
+        <v>308</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G15" t="s">
-        <v>372</v>
+        <v>401</v>
       </c>
       <c r="H15" t="s">
-        <v>373</v>
+        <v>402</v>
       </c>
       <c r="I15" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="C16" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="D16" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
       <c r="E16" t="s">
-        <v>346</v>
+        <v>375</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G16" t="s">
-        <v>374</v>
+        <v>403</v>
       </c>
       <c r="H16" t="s">
-        <v>375</v>
+        <v>404</v>
       </c>
       <c r="I16" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C17" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D17" t="s">
-        <v>376</v>
+        <v>405</v>
       </c>
       <c r="E17" t="s">
-        <v>377</v>
+        <v>406</v>
       </c>
       <c r="F17" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G17" t="s">
-        <v>378</v>
+        <v>407</v>
       </c>
       <c r="H17" t="s">
-        <v>379</v>
+        <v>408</v>
       </c>
       <c r="I17" t="s">
-        <v>380</v>
+        <v>409</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="C18" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="D18" t="s">
-        <v>218</v>
+        <v>246</v>
       </c>
       <c r="E18" t="s">
-        <v>219</v>
+        <v>247</v>
       </c>
       <c r="F18" t="s">
-        <v>220</v>
+        <v>248</v>
       </c>
       <c r="G18" t="s">
-        <v>381</v>
+        <v>410</v>
       </c>
       <c r="H18" t="s">
-        <v>382</v>
+        <v>411</v>
       </c>
       <c r="I18" t="s">
-        <v>383</v>
+        <v>412</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>127</v>
+        <v>164</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="D19" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="E19" t="s">
-        <v>337</v>
+        <v>365</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G19" t="s">
-        <v>384</v>
+        <v>413</v>
       </c>
       <c r="H19" t="s">
-        <v>385</v>
+        <v>414</v>
       </c>
       <c r="I19" t="s">
-        <v>386</v>
+        <v>415</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>167</v>
+        <v>416</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="D20" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="E20" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G20" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H20" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I20" t="s">
-        <v>387</v>
+        <v>417</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>17</v>
       </c>
       <c r="B21" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C21" t="s">
-        <v>103</v>
+        <v>147</v>
       </c>
       <c r="D21" t="s">
-        <v>228</v>
+        <v>256</v>
       </c>
       <c r="E21" t="s">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="F21" t="s">
-        <v>230</v>
+        <v>258</v>
       </c>
       <c r="G21" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H21" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I21" t="s">
-        <v>387</v>
+        <v>417</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>17</v>
       </c>
       <c r="B22" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="C22" t="s">
-        <v>108</v>
+        <v>151</v>
       </c>
       <c r="D22" t="s">
-        <v>388</v>
+        <v>418</v>
       </c>
       <c r="E22" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G22" t="s">
-        <v>389</v>
+        <v>419</v>
       </c>
       <c r="H22" t="s">
-        <v>390</v>
+        <v>420</v>
       </c>
       <c r="I22" t="s">
-        <v>387</v>
+        <v>417</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>17</v>
       </c>
       <c r="B23" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="C23" t="s">
-        <v>171</v>
+        <v>201</v>
       </c>
       <c r="D23" t="s">
-        <v>306</v>
+        <v>334</v>
       </c>
       <c r="E23" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F23" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G23" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H23" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I23" t="s">
-        <v>387</v>
+        <v>417</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>17</v>
       </c>
       <c r="B24" t="s">
-        <v>137</v>
+        <v>175</v>
       </c>
       <c r="C24" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="E24" t="s">
-        <v>252</v>
+        <v>280</v>
       </c>
       <c r="F24" t="s">
-        <v>391</v>
+        <v>421</v>
       </c>
       <c r="G24" t="s">
-        <v>392</v>
+        <v>422</v>
       </c>
       <c r="H24" t="s">
-        <v>393</v>
+        <v>423</v>
       </c>
       <c r="I24" t="s">
-        <v>387</v>
+        <v>417</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>394</v>
+        <v>424</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C4" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="D4" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="E4" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>395</v>
+        <v>425</v>
       </c>
       <c r="H4" t="s">
-        <v>396</v>
+        <v>426</v>
       </c>
       <c r="I4" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="D5" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E5" t="s">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="F5" t="s">
-        <v>230</v>
+        <v>258</v>
       </c>
       <c r="G5" t="s">
-        <v>397</v>
+        <v>427</v>
       </c>
       <c r="H5" t="s">
-        <v>398</v>
+        <v>428</v>
       </c>
       <c r="I5" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C6" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="D6" t="s">
-        <v>241</v>
+        <v>269</v>
       </c>
       <c r="E6" t="s">
-        <v>277</v>
+        <v>305</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>399</v>
+        <v>429</v>
       </c>
       <c r="H6" t="s">
-        <v>400</v>
+        <v>430</v>
       </c>
       <c r="I6" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="C7" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D7" t="s">
-        <v>233</v>
+        <v>261</v>
       </c>
       <c r="E7" t="s">
-        <v>234</v>
+        <v>262</v>
       </c>
       <c r="F7" t="s">
-        <v>235</v>
+        <v>263</v>
       </c>
       <c r="G7" t="s">
-        <v>401</v>
+        <v>431</v>
       </c>
       <c r="H7" t="s">
-        <v>402</v>
+        <v>432</v>
       </c>
       <c r="I7" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E8" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G8" t="s">
-        <v>403</v>
+        <v>433</v>
       </c>
       <c r="H8" t="s">
-        <v>404</v>
+        <v>434</v>
       </c>
       <c r="I8" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>351</v>
+        <v>380</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E9" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="F9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G9" t="s">
-        <v>405</v>
+        <v>435</v>
       </c>
       <c r="H9" t="s">
-        <v>406</v>
+        <v>436</v>
       </c>
       <c r="I9" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D10" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="E10" t="s">
-        <v>283</v>
+        <v>311</v>
       </c>
       <c r="F10" t="s">
-        <v>284</v>
+        <v>312</v>
       </c>
       <c r="G10" t="s">
-        <v>407</v>
+        <v>437</v>
       </c>
       <c r="H10" t="s">
-        <v>408</v>
+        <v>438</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D11" t="s">
-        <v>376</v>
+        <v>405</v>
       </c>
       <c r="E11" t="s">
-        <v>377</v>
+        <v>406</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G11" t="s">
-        <v>409</v>
+        <v>439</v>
       </c>
       <c r="H11" t="s">
-        <v>410</v>
+        <v>440</v>
       </c>
       <c r="I11" t="s">
-        <v>256</v>
+        <v>284</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>137</v>
+        <v>175</v>
       </c>
       <c r="C12" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D12" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="E12" t="s">
-        <v>252</v>
+        <v>280</v>
       </c>
       <c r="F12" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="G12" t="s">
-        <v>411</v>
+        <v>441</v>
       </c>
       <c r="H12" t="s">
-        <v>412</v>
+        <v>442</v>
       </c>
       <c r="I12" t="s">
-        <v>260</v>
+        <v>288</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="C13" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="D13" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="E13" t="s">
-        <v>413</v>
+        <v>443</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G13" t="s">
-        <v>414</v>
+        <v>444</v>
       </c>
       <c r="H13" t="s">
-        <v>415</v>
+        <v>445</v>
       </c>
       <c r="I13" t="s">
-        <v>294</v>
+        <v>322</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="E14" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>416</v>
+        <v>446</v>
       </c>
       <c r="H14" t="s">
-        <v>417</v>
+        <v>447</v>
       </c>
       <c r="I14" t="s">
-        <v>297</v>
+        <v>325</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>95</v>
+        <v>121</v>
       </c>
       <c r="C15" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="D15" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
       <c r="E15" t="s">
-        <v>346</v>
+        <v>375</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G15" t="s">
-        <v>418</v>
+        <v>448</v>
       </c>
       <c r="H15" t="s">
-        <v>419</v>
+        <v>449</v>
       </c>
       <c r="I15" t="s">
-        <v>302</v>
+        <v>330</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>160</v>
+        <v>196</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="D16" t="s">
-        <v>262</v>
+        <v>290</v>
       </c>
       <c r="E16" t="s">
-        <v>420</v>
+        <v>450</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G16" t="s">
-        <v>421</v>
+        <v>451</v>
       </c>
       <c r="H16" t="s">
-        <v>422</v>
+        <v>452</v>
       </c>
       <c r="I16" t="s">
-        <v>305</v>
+        <v>333</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="D17" t="s">
-        <v>423</v>
+        <v>453</v>
       </c>
       <c r="E17" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="F17" t="s">
-        <v>280</v>
+        <v>308</v>
       </c>
       <c r="G17" t="s">
-        <v>424</v>
+        <v>454</v>
       </c>
       <c r="H17" t="s">
-        <v>425</v>
+        <v>455</v>
       </c>
       <c r="I17" t="s">
-        <v>380</v>
+        <v>409</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>167</v>
+        <v>416</v>
       </c>
       <c r="C18" t="s">
-        <v>92</v>
+        <v>112</v>
       </c>
       <c r="D18" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="E18" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="F18" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="G18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I18" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="C19" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="D19" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
       <c r="E19" t="s">
-        <v>426</v>
+        <v>456</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I19" t="s">
-        <v>308</v>
+        <v>336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>427</v>
+        <v>457</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E4" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>428</v>
+        <v>458</v>
       </c>
       <c r="H4" t="s">
-        <v>429</v>
+        <v>459</v>
       </c>
       <c r="I4" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>351</v>
+        <v>380</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E5" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>430</v>
+        <v>460</v>
       </c>
       <c r="H5" t="s">
-        <v>431</v>
+        <v>461</v>
       </c>
       <c r="I5" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>78</v>
+        <v>115</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D6" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="E6" t="s">
-        <v>291</v>
+        <v>319</v>
       </c>
       <c r="F6" t="s">
-        <v>198</v>
+        <v>225</v>
       </c>
       <c r="G6" t="s">
-        <v>432</v>
+        <v>462</v>
       </c>
       <c r="H6" t="s">
-        <v>433</v>
+        <v>463</v>
       </c>
       <c r="I6" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="C7" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="D7" t="s">
-        <v>423</v>
+        <v>453</v>
       </c>
       <c r="E7" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="F7" t="s">
-        <v>223</v>
+        <v>251</v>
       </c>
       <c r="G7" t="s">
-        <v>434</v>
+        <v>464</v>
       </c>
       <c r="H7" t="s">
-        <v>435</v>
+        <v>465</v>
       </c>
       <c r="I7" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="C8" t="s">
-        <v>101</v>
+        <v>94</v>
       </c>
       <c r="D8" t="s">
-        <v>376</v>
+        <v>405</v>
       </c>
       <c r="E8" t="s">
-        <v>436</v>
+        <v>466</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G8" t="s">
-        <v>437</v>
+        <v>467</v>
       </c>
       <c r="H8" t="s">
-        <v>332</v>
+        <v>360</v>
       </c>
       <c r="I8" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>123</v>
+        <v>142</v>
       </c>
       <c r="C9" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="D9" t="s">
-        <v>438</v>
+        <v>468</v>
       </c>
       <c r="E9" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="F9" t="s">
-        <v>439</v>
+        <v>469</v>
       </c>
       <c r="G9" t="s">
-        <v>440</v>
+        <v>470</v>
       </c>
       <c r="H9" t="s">
-        <v>441</v>
+        <v>471</v>
       </c>
       <c r="I9" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>137</v>
+        <v>175</v>
       </c>
       <c r="C10" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="D10" t="s">
-        <v>196</v>
+        <v>223</v>
       </c>
       <c r="E10" t="s">
-        <v>337</v>
+        <v>365</v>
       </c>
       <c r="F10" t="s">
-        <v>265</v>
+        <v>293</v>
       </c>
       <c r="G10" t="s">
-        <v>442</v>
+        <v>472</v>
       </c>
       <c r="H10" t="s">
-        <v>443</v>
+        <v>473</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E11" t="s">
-        <v>229</v>
+        <v>257</v>
       </c>
       <c r="F11" t="s">
-        <v>230</v>
+        <v>258</v>
       </c>
       <c r="G11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I11" t="s">
-        <v>444</v>
+        <v>474</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>445</v>
+        <v>475</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>178</v>
+        <v>205</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>179</v>
+        <v>206</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>180</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E4" t="s">
-        <v>192</v>
+        <v>219</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>446</v>
+        <v>476</v>
       </c>
       <c r="H4" t="s">
-        <v>447</v>
+        <v>477</v>
       </c>
       <c r="I4" t="s">
-        <v>185</v>
+        <v>212</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>107</v>
+        <v>150</v>
       </c>
       <c r="C5" t="s">
-        <v>108</v>
+        <v>151</v>
       </c>
       <c r="D5" t="s">
-        <v>388</v>
+        <v>418</v>
       </c>
       <c r="E5" t="s">
-        <v>214</v>
+        <v>242</v>
       </c>
       <c r="F5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>448</v>
+        <v>478</v>
       </c>
       <c r="H5" t="s">
-        <v>449</v>
+        <v>479</v>
       </c>
       <c r="I5" t="s">
-        <v>191</v>
+        <v>218</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>351</v>
+        <v>380</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>187</v>
+        <v>214</v>
       </c>
       <c r="E6" t="s">
-        <v>188</v>
+        <v>215</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>450</v>
+        <v>480</v>
       </c>
       <c r="H6" t="s">
-        <v>451</v>
+        <v>481</v>
       </c>
       <c r="I6" t="s">
-        <v>195</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>46</v>
+        <v>71</v>
       </c>
       <c r="C7" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="D7" t="s">
-        <v>181</v>
+        <v>208</v>
       </c>
       <c r="E7" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G7" t="s">
-        <v>452</v>
+        <v>482</v>
       </c>
       <c r="H7" t="s">
-        <v>453</v>
+        <v>483</v>
       </c>
       <c r="I7" t="s">
-        <v>201</v>
+        <v>228</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C8" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D8" t="s">
-        <v>203</v>
+        <v>230</v>
       </c>
       <c r="E8" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="F8" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G8" t="s">
-        <v>454</v>
+        <v>484</v>
       </c>
       <c r="H8" t="s">
-        <v>455</v>
+        <v>485</v>
       </c>
       <c r="I8" t="s">
-        <v>207</v>
+        <v>234</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
+        <v>129</v>
+      </c>
+      <c r="C9" t="s">
         <v>130</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>456</v>
+        <v>486</v>
       </c>
       <c r="E9" t="s">
-        <v>457</v>
+        <v>487</v>
       </c>
       <c r="F9" t="s">
-        <v>458</v>
+        <v>488</v>
       </c>
       <c r="G9" t="s">
-        <v>459</v>
+        <v>489</v>
       </c>
       <c r="H9" t="s">
-        <v>460</v>
+        <v>490</v>
       </c>
       <c r="I9" t="s">
-        <v>211</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>60</v>
+        <v>97</v>
       </c>
       <c r="C10" t="s">
-        <v>61</v>
+        <v>98</v>
       </c>
       <c r="D10" t="s">
-        <v>423</v>
+        <v>453</v>
       </c>
       <c r="E10" t="s">
-        <v>222</v>
+        <v>250</v>
       </c>
       <c r="F10" t="s">
-        <v>280</v>
+        <v>308</v>
       </c>
       <c r="G10" t="s">
-        <v>461</v>
+        <v>491</v>
       </c>
       <c r="H10" t="s">
-        <v>462</v>
+        <v>492</v>
       </c>
       <c r="I10" t="s">
-        <v>217</v>
+        <v>245</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="C11" t="s">
-        <v>96</v>
+        <v>122</v>
       </c>
       <c r="D11" t="s">
-        <v>345</v>
+        <v>374</v>
       </c>
       <c r="E11" t="s">
-        <v>213</v>
+        <v>241</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I11" t="s">
-        <v>463</v>
+        <v>493</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="C12" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D12" t="s">
-        <v>247</v>
+        <v>275</v>
       </c>
       <c r="E12" t="s">
-        <v>298</v>
+        <v>326</v>
       </c>
       <c r="F12" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I12" t="s">
-        <v>463</v>
+        <v>493</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>8</v>
       </c>
       <c r="B13" t="s">
-        <v>152</v>
+        <v>192</v>
       </c>
       <c r="C13" t="s">
-        <v>108</v>
+        <v>151</v>
       </c>
       <c r="D13" t="s">
-        <v>388</v>
+        <v>418</v>
       </c>
       <c r="E13" t="s">
-        <v>426</v>
+        <v>456</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="H13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="I13" t="s">
-        <v>463</v>
+        <v>493</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">