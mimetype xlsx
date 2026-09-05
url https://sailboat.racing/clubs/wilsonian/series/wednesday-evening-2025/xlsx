--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -3163,52 +3163,52 @@
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
         <v>170</v>
       </c>
       <c r="E5" t="s">
         <v>192</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>310</v>
       </c>
       <c r="H5" t="s">
         <v>311</v>
       </c>
       <c r="I5" t="s">
         <v>149</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3437,52 +3437,52 @@
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" t="s">
         <v>182</v>
       </c>
       <c r="E10" t="s">
         <v>306</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>314</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3916,52 +3916,52 @@
       </c>
       <c r="C17" t="s">
         <v>21</v>
       </c>
       <c r="D17" t="s">
         <v>155</v>
       </c>
       <c r="E17" t="s">
         <v>173</v>
       </c>
       <c r="F17" t="s">
         <v>24</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17" t="s">
         <v>22</v>
       </c>
       <c r="I17" t="s">
         <v>157</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4250,52 +4250,52 @@
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>139</v>
       </c>
       <c r="E12" t="s">
         <v>167</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4526,52 +4526,52 @@
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
         <v>155</v>
       </c>
       <c r="E10" t="s">
         <v>156</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
         <v>216</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4918,52 +4918,52 @@
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
         <v>212</v>
       </c>
       <c r="E14" t="s">
         <v>213</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
         <v>240</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5369,52 +5369,52 @@
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16" t="s">
         <v>182</v>
       </c>
       <c r="E16" t="s">
         <v>268</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16" t="s">
         <v>22</v>
       </c>
       <c r="I16" t="s">
         <v>269</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5978,52 +5978,52 @@
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
         <v>182</v>
       </c>
       <c r="E7" t="s">
         <v>172</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
         <v>301</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>