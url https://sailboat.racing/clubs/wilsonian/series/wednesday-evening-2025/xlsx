--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -27,51 +27,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
     <sheet name="Race 1" r:id="rId4" sheetId="2"/>
     <sheet name="Race 2" r:id="rId5" sheetId="3"/>
     <sheet name="Race 3" r:id="rId6" sheetId="4"/>
     <sheet name="Race 4" r:id="rId7" sheetId="5"/>
     <sheet name="Race 5" r:id="rId8" sheetId="6"/>
     <sheet name="Race 6" r:id="rId9" sheetId="7"/>
     <sheet name="Race 7" r:id="rId10" sheetId="8"/>
     <sheet name="Race 8" r:id="rId11" sheetId="9"/>
     <sheet name="Race 9" r:id="rId12" sheetId="10"/>
     <sheet name="Race 10" r:id="rId13" sheetId="11"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1352" uniqueCount="315">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1352" uniqueCount="314">
   <si>
     <t xml:space="preserve">Wednesday Evening 2025 results (2025-05-28 - 2025-07-30)</t>
   </si>
   <si>
     <t xml:space="preserve">Overall</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
@@ -263,51 +263,51 @@
   <si>
     <t xml:space="preserve">790</t>
   </si>
   <si>
     <t xml:space="preserve">184834</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton (2)</t>
   </si>
   <si>
     <t xml:space="preserve">735</t>
   </si>
   <si>
     <t xml:space="preserve">B14</t>
   </si>
   <si>
     <t xml:space="preserve">Bobby Deards (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Frankie Lawrence (2)</t>
   </si>
   <si>
     <t xml:space="preserve">1439</t>
   </si>
   <si>
-    <t xml:space="preserve">Mike Carey (4)</t>
+    <t xml:space="preserve">Michael Carey (4)</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">10.0</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis (1)</t>
   </si>
   <si>
     <t xml:space="preserve">174368</t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong (2)</t>
   </si>
   <si>
     <t xml:space="preserve">3612</t>
   </si>
   <si>
     <t xml:space="preserve">BYTE CI</t>
   </si>
@@ -446,180 +446,177 @@
   <si>
     <t xml:space="preserve">Andrew Clarke (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Stephanie Clarke (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-05-28T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:05</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">858.0</t>
+    <t xml:space="preserve">858</t>
   </si>
   <si>
     <t xml:space="preserve">Bobby Deards</t>
   </si>
   <si>
     <t xml:space="preserve">Frankie Lawrence</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:00</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:26</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Stephanie Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">15.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Hassan Kamara</t>
   </si>
   <si>
     <t xml:space="preserve">15.0 DNF</t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">15.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">Lee Cass</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
-    <t xml:space="preserve">Mike Carey</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">Michael Carey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-06-04T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:20</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:45</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:01</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">00:47:52</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:29</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:11</t>
   </si>
@@ -665,51 +662,51 @@
   <si>
     <t xml:space="preserve">00:26:17</t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:49</t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
+    <t xml:space="preserve">1260</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:58</t>
   </si>
   <si>
     <t xml:space="preserve">16.0 DNC</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2025-06-18T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:27</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:27</t>
   </si>
@@ -743,51 +740,51 @@
   <si>
     <t xml:space="preserve">01:04:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:47</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:48</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:51</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1363.0</t>
+    <t xml:space="preserve">1363</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2025-06-25T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:22</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:28</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:39</t>
   </si>
@@ -800,192 +797,192 @@
   <si>
     <t xml:space="preserve">00:28:00</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:44</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:15</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:57</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:52</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:59</t>
   </si>
   <si>
-    <t xml:space="preserve">1440.0</t>
+    <t xml:space="preserve">1440</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:31</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:37</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:48</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
     <t xml:space="preserve">00:46:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:30</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Mark Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">Race 6 results (2025-07-02T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:47</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:14</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:55</t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">Graham Gibbs</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:28</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:56</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:23</t>
   </si>
   <si>
-    <t xml:space="preserve">1251.0</t>
+    <t xml:space="preserve">1251</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 7 results (2025-07-09T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:28</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:24</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:10</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:04</t>
   </si>
   <si>
-    <t xml:space="preserve">1217.0</t>
+    <t xml:space="preserve">1217</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Race 8 results (2025-07-16T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 DNF</t>
   </si>
   <si>
-    <t xml:space="preserve">1109.0</t>
+    <t xml:space="preserve">1109</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong</t>
   </si>
   <si>
     <t xml:space="preserve">Race 9 results (2025-07-23T18:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:13</t>
   </si>
   <si>
     <t xml:space="preserve">Race 10 results (2025-07-30T18:30)</t>
   </si>
@@ -3033,456 +3030,456 @@
       </c>
       <c r="L37" t="s">
         <v>29</v>
       </c>
       <c r="M37" t="s">
         <v>29</v>
       </c>
       <c r="N37" t="s">
         <v>29</v>
       </c>
       <c r="O37" t="s">
         <v>29</v>
       </c>
       <c r="P37" t="s">
         <v>29</v>
       </c>
       <c r="Q37" t="n">
         <v>95.0</v>
       </c>
       <c r="R37" t="n">
         <v>159.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
-    <mergeCell ref="A1:R1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>137</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>66</v>
       </c>
       <c r="C4" t="s">
         <v>57</v>
       </c>
       <c r="D4" t="s">
+        <v>159</v>
+      </c>
+      <c r="E4" t="s">
         <v>160</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
+        <v>307</v>
+      </c>
+      <c r="G4" t="s">
+        <v>235</v>
+      </c>
+      <c r="H4" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
       <c r="I4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
+        <v>309</v>
+      </c>
+      <c r="H5" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="I5" t="s">
         <v>149</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>137</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>92</v>
       </c>
       <c r="C4" t="s">
         <v>93</v>
       </c>
       <c r="D4" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="E4" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F4" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
       <c r="I4" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>98</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>139</v>
       </c>
       <c r="E5" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
       <c r="I5" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>61</v>
       </c>
       <c r="D6" t="s">
+        <v>211</v>
+      </c>
+      <c r="E6" t="s">
         <v>212</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
       <c r="I6" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7" t="s">
         <v>139</v>
       </c>
       <c r="E7" t="s">
         <v>140</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>102</v>
       </c>
       <c r="C8" t="s">
         <v>103</v>
       </c>
       <c r="D8" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E8" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
       <c r="I8" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E9" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9" t="s">
         <v>22</v>
       </c>
       <c r="I9" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>83</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E10" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3577,424 +3574,424 @@
       </c>
       <c r="F5" t="s">
         <v>146</v>
       </c>
       <c r="G5" t="s">
         <v>147</v>
       </c>
       <c r="H5" t="s">
         <v>148</v>
       </c>
       <c r="I5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>129</v>
       </c>
       <c r="C6" t="s">
         <v>130</v>
       </c>
       <c r="D6" t="s">
+        <v>133</v>
+      </c>
+      <c r="E6" t="s">
         <v>150</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
         <v>151</v>
       </c>
-      <c r="F6" t="s">
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" t="s">
         <v>152</v>
-      </c>
-[...7 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>98</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7" t="s">
         <v>139</v>
       </c>
       <c r="E7" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>60</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
+        <v>154</v>
+      </c>
+      <c r="E8" t="s">
         <v>155</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" t="s">
         <v>156</v>
-      </c>
-[...10 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>133</v>
       </c>
       <c r="C9" t="s">
         <v>103</v>
       </c>
       <c r="D9" t="s">
+        <v>157</v>
+      </c>
+      <c r="E9" t="s">
         <v>158</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9" t="s">
         <v>22</v>
       </c>
       <c r="I9" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>66</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10" t="s">
+        <v>159</v>
+      </c>
+      <c r="E10" t="s">
         <v>160</v>
       </c>
-      <c r="E10" t="s">
+      <c r="F10" t="s">
         <v>161</v>
       </c>
-      <c r="F10" t="s">
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" t="s">
         <v>162</v>
-      </c>
-[...7 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>111</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11" t="s">
         <v>139</v>
       </c>
       <c r="E11" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11" t="s">
         <v>22</v>
       </c>
       <c r="I11" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>123</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E12" t="s">
+        <v>164</v>
+      </c>
+      <c r="F12" t="s">
         <v>165</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>77</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>139</v>
       </c>
       <c r="E13" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13" t="s">
         <v>22</v>
       </c>
       <c r="I13" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
+        <v>167</v>
+      </c>
+      <c r="E14" t="s">
         <v>168</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
         <v>42</v>
       </c>
       <c r="D15" t="s">
+        <v>169</v>
+      </c>
+      <c r="E15" t="s">
         <v>170</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" t="s">
         <v>24</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15" t="s">
         <v>22</v>
       </c>
       <c r="I15" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>127</v>
       </c>
       <c r="C16" t="s">
         <v>50</v>
       </c>
       <c r="D16" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E16" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
       <c r="G16" t="s">
         <v>22</v>
       </c>
       <c r="H16" t="s">
         <v>22</v>
       </c>
       <c r="I16" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>3</v>
       </c>
       <c r="B17" t="s">
         <v>20</v>
       </c>
       <c r="C17" t="s">
         <v>21</v>
       </c>
       <c r="D17" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E17" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F17" t="s">
         <v>24</v>
       </c>
       <c r="G17" t="s">
         <v>22</v>
       </c>
       <c r="H17" t="s">
         <v>22</v>
       </c>
       <c r="I17" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
@@ -4007,2384 +4004,2384 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>45</v>
       </c>
       <c r="C4" t="s">
         <v>46</v>
       </c>
       <c r="D4" t="s">
         <v>139</v>
       </c>
       <c r="E4" t="s">
         <v>140</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
+        <v>174</v>
+      </c>
+      <c r="H4" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="I4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E5" t="s">
         <v>170</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
+        <v>176</v>
+      </c>
+      <c r="H5" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="I5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>20</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
+        <v>178</v>
+      </c>
+      <c r="H6" t="s">
         <v>179</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
+        <v>181</v>
+      </c>
+      <c r="E7" t="s">
+        <v>171</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" t="s">
         <v>182</v>
       </c>
-      <c r="E7" t="s">
-[...5 lines deleted...]
-      <c r="G7" t="s">
+      <c r="H7" t="s">
+        <v>176</v>
+      </c>
+      <c r="I7" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>71</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E8" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8" t="s">
+        <v>184</v>
+      </c>
+      <c r="H8" t="s">
         <v>185</v>
       </c>
-      <c r="H8" t="s">
+      <c r="I8" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" t="s">
         <v>46</v>
       </c>
       <c r="D9" t="s">
         <v>139</v>
       </c>
       <c r="E9" t="s">
+        <v>187</v>
+      </c>
+      <c r="F9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" t="s">
         <v>188</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" t="s">
+      <c r="H9" t="s">
         <v>189</v>
       </c>
-      <c r="H9" t="s">
+      <c r="I9" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>66</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10" t="s">
+        <v>159</v>
+      </c>
+      <c r="E10" t="s">
         <v>160</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
+        <v>191</v>
+      </c>
+      <c r="G10" t="s">
         <v>192</v>
       </c>
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>193</v>
       </c>
-      <c r="H10" t="s">
+      <c r="I10" t="s">
         <v>194</v>
-      </c>
-[...1 lines deleted...]
-        <v>195</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>73</v>
       </c>
       <c r="C11" t="s">
         <v>74</v>
       </c>
       <c r="D11" t="s">
         <v>144</v>
       </c>
       <c r="E11" t="s">
         <v>145</v>
       </c>
       <c r="F11" t="s">
         <v>146</v>
       </c>
       <c r="G11" t="s">
+        <v>195</v>
+      </c>
+      <c r="H11" t="s">
         <v>196</v>
       </c>
-      <c r="H11" t="s">
+      <c r="I11" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>77</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>139</v>
       </c>
       <c r="E12" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>137</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E4" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
+        <v>200</v>
+      </c>
+      <c r="H4" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="I4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>32</v>
       </c>
       <c r="C5" t="s">
         <v>33</v>
       </c>
       <c r="D5" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E5" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
+        <v>202</v>
+      </c>
+      <c r="H5" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
       <c r="I5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="F6" t="s">
+        <v>204</v>
+      </c>
+      <c r="G6" t="s">
         <v>205</v>
       </c>
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>206</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>71</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E7" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
+        <v>207</v>
+      </c>
+      <c r="H7" t="s">
         <v>208</v>
       </c>
-      <c r="H7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
         <v>139</v>
       </c>
       <c r="E8" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8" t="s">
+        <v>209</v>
+      </c>
+      <c r="H8" t="s">
         <v>210</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>60</v>
       </c>
       <c r="C9" t="s">
         <v>61</v>
       </c>
       <c r="D9" t="s">
+        <v>211</v>
+      </c>
+      <c r="E9" t="s">
         <v>212</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" t="s">
         <v>213</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" t="s">
+      <c r="H9" t="s">
         <v>214</v>
       </c>
-      <c r="H9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>60</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10" t="s">
+        <v>154</v>
+      </c>
+      <c r="E10" t="s">
         <v>155</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>137</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E4" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
+        <v>217</v>
+      </c>
+      <c r="H4" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="I4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
         <v>139</v>
       </c>
       <c r="E5" t="s">
         <v>140</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
+        <v>219</v>
+      </c>
+      <c r="H5" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="I5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>56</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E6" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G6" t="s">
+        <v>221</v>
+      </c>
+      <c r="H6" t="s">
         <v>222</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E7" t="s">
         <v>168</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
+        <v>223</v>
+      </c>
+      <c r="H7" t="s">
         <v>224</v>
       </c>
-      <c r="H7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>54</v>
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8" t="s">
         <v>139</v>
       </c>
       <c r="E8" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8" t="s">
+        <v>225</v>
+      </c>
+      <c r="H8" t="s">
         <v>226</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>42</v>
       </c>
       <c r="D9" t="s">
+        <v>169</v>
+      </c>
+      <c r="E9" t="s">
         <v>170</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" t="s">
+        <v>227</v>
+      </c>
+      <c r="H9" t="s">
         <v>228</v>
       </c>
-      <c r="H9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>32</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E10" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" t="s">
+        <v>229</v>
+      </c>
+      <c r="H10" t="s">
         <v>230</v>
       </c>
-      <c r="H10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>70</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E11" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" t="s">
+        <v>231</v>
+      </c>
+      <c r="H11" t="s">
         <v>232</v>
       </c>
-      <c r="H11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>109</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>139</v>
       </c>
       <c r="E12" t="s">
+        <v>233</v>
+      </c>
+      <c r="F12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" t="s">
         <v>234</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>235</v>
       </c>
-      <c r="H12" t="s">
+      <c r="I12" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>100</v>
       </c>
       <c r="C13" t="s">
         <v>101</v>
       </c>
       <c r="D13" t="s">
+        <v>237</v>
+      </c>
+      <c r="E13" t="s">
         <v>238</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" t="s">
         <v>239</v>
-      </c>
-[...10 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
+        <v>211</v>
+      </c>
+      <c r="E14" t="s">
         <v>212</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>137</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
+        <v>169</v>
+      </c>
+      <c r="E4" t="s">
         <v>170</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
+        <v>241</v>
+      </c>
+      <c r="H4" t="s">
         <v>242</v>
-      </c>
-[...1 lines deleted...]
-        <v>243</v>
       </c>
       <c r="I4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
+        <v>243</v>
+      </c>
+      <c r="H5" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="I5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>70</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E6" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
+        <v>245</v>
+      </c>
+      <c r="H6" t="s">
         <v>246</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7" t="s">
         <v>139</v>
       </c>
       <c r="E7" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
+        <v>247</v>
+      </c>
+      <c r="H7" t="s">
         <v>248</v>
       </c>
-      <c r="H7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8" t="s">
+        <v>249</v>
+      </c>
+      <c r="H8" t="s">
         <v>250</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
+        <v>167</v>
+      </c>
+      <c r="E9" t="s">
         <v>168</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" t="s">
+        <v>251</v>
+      </c>
+      <c r="H9" t="s">
         <v>252</v>
       </c>
-      <c r="H9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>56</v>
       </c>
       <c r="C10" t="s">
         <v>57</v>
       </c>
       <c r="D10" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E10" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F10" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G10" t="s">
+        <v>253</v>
+      </c>
+      <c r="H10" t="s">
         <v>254</v>
       </c>
-      <c r="H10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E11" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="H11" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c r="I11" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>105</v>
       </c>
       <c r="C12" t="s">
         <v>106</v>
       </c>
       <c r="D12" t="s">
+        <v>256</v>
+      </c>
+      <c r="E12" t="s">
+        <v>238</v>
+      </c>
+      <c r="F12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" t="s">
         <v>257</v>
       </c>
-      <c r="E12" t="s">
-[...5 lines deleted...]
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>258</v>
       </c>
-      <c r="H12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I12" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>77</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>139</v>
       </c>
       <c r="E13" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
       <c r="G13" t="s">
+        <v>259</v>
+      </c>
+      <c r="H13" t="s">
         <v>260</v>
       </c>
-      <c r="H13" t="s">
+      <c r="I13" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>61</v>
       </c>
       <c r="D14" t="s">
+        <v>211</v>
+      </c>
+      <c r="E14" t="s">
         <v>212</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
       <c r="G14" t="s">
+        <v>262</v>
+      </c>
+      <c r="H14" t="s">
         <v>263</v>
       </c>
-      <c r="H14" t="s">
+      <c r="I14" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>119</v>
       </c>
       <c r="C15" t="s">
         <v>120</v>
       </c>
       <c r="D15" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="E15" t="s">
         <v>146</v>
       </c>
       <c r="F15" t="s">
         <v>24</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15" t="s">
         <v>22</v>
       </c>
       <c r="I15" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>12</v>
       </c>
       <c r="B16" t="s">
         <v>116</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E16" t="s">
+        <v>267</v>
+      </c>
+      <c r="F16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" t="s">
+        <v>22</v>
+      </c>
+      <c r="I16" t="s">
         <v>268</v>
-      </c>
-[...10 lines deleted...]
-        <v>269</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>137</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E4" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
+        <v>270</v>
+      </c>
+      <c r="H4" t="s">
         <v>271</v>
-      </c>
-[...1 lines deleted...]
-        <v>272</v>
       </c>
       <c r="I4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5" t="s">
         <v>57</v>
       </c>
       <c r="D5" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E5" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F5" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G5" t="s">
+        <v>272</v>
+      </c>
+      <c r="H5" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="I5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>52</v>
       </c>
       <c r="C6" t="s">
         <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E6" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
+        <v>274</v>
+      </c>
+      <c r="H6" t="s">
         <v>275</v>
       </c>
-      <c r="H6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>49</v>
       </c>
       <c r="C7" t="s">
         <v>50</v>
       </c>
       <c r="D7" t="s">
+        <v>167</v>
+      </c>
+      <c r="E7" t="s">
         <v>168</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
+        <v>276</v>
+      </c>
+      <c r="H7" t="s">
         <v>277</v>
       </c>
-      <c r="H7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>88</v>
       </c>
       <c r="C8" t="s">
         <v>89</v>
       </c>
       <c r="D8" t="s">
+        <v>278</v>
+      </c>
+      <c r="E8" t="s">
         <v>279</v>
       </c>
-      <c r="E8" t="s">
+      <c r="F8" t="s">
         <v>280</v>
       </c>
-      <c r="F8" t="s">
+      <c r="G8" t="s">
         <v>281</v>
       </c>
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>282</v>
       </c>
-      <c r="H8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I8" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E9" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" t="s">
+        <v>283</v>
+      </c>
+      <c r="H9" t="s">
         <v>284</v>
       </c>
-      <c r="H9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>96</v>
       </c>
       <c r="C10" t="s">
         <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E10" t="s">
+        <v>285</v>
+      </c>
+      <c r="F10" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" t="s">
         <v>286</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>287</v>
       </c>
-      <c r="H10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I10" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>60</v>
       </c>
       <c r="C11" t="s">
         <v>61</v>
       </c>
       <c r="D11" t="s">
+        <v>211</v>
+      </c>
+      <c r="E11" t="s">
         <v>212</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" t="s">
+        <v>288</v>
+      </c>
+      <c r="H11" t="s">
         <v>289</v>
       </c>
-      <c r="H11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I11" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>92</v>
       </c>
       <c r="C12" t="s">
         <v>93</v>
       </c>
       <c r="D12" t="s">
+        <v>290</v>
+      </c>
+      <c r="E12" t="s">
+        <v>238</v>
+      </c>
+      <c r="F12" t="s">
         <v>291</v>
       </c>
-      <c r="E12" t="s">
-[...2 lines deleted...]
-      <c r="F12" t="s">
+      <c r="G12" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" t="s">
+        <v>22</v>
+      </c>
+      <c r="I12" t="s">
         <v>292</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>139</v>
       </c>
       <c r="E13" t="s">
         <v>140</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13" t="s">
         <v>22</v>
       </c>
       <c r="I13" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>9</v>
       </c>
       <c r="B14" t="s">
         <v>70</v>
       </c>
       <c r="C14" t="s">
         <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E14" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
       <c r="G14" t="s">
         <v>22</v>
       </c>
       <c r="H14" t="s">
         <v>22</v>
       </c>
       <c r="I14" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>9</v>
       </c>
       <c r="B15" t="s">
         <v>77</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>139</v>
       </c>
       <c r="E15" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="F15" t="s">
         <v>24</v>
       </c>
       <c r="G15" t="s">
         <v>22</v>
       </c>
       <c r="H15" t="s">
         <v>22</v>
       </c>
       <c r="I15" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>137</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>49</v>
       </c>
       <c r="C4" t="s">
         <v>50</v>
       </c>
       <c r="D4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E4" t="s">
         <v>168</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
+        <v>294</v>
+      </c>
+      <c r="H4" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="I4" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>41</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
+        <v>169</v>
+      </c>
+      <c r="E5" t="s">
         <v>170</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
+        <v>296</v>
+      </c>
+      <c r="H5" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="I5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>85</v>
       </c>
       <c r="C6" t="s">
         <v>86</v>
       </c>
       <c r="D6" t="s">
+        <v>298</v>
+      </c>
+      <c r="E6" t="s">
         <v>299</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" t="s">
         <v>300</v>
-      </c>
-[...10 lines deleted...]
-        <v>301</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>32</v>
       </c>
       <c r="C7" t="s">
         <v>33</v>
       </c>
       <c r="D7" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E7" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>136</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>137</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>100</v>
       </c>
       <c r="C4" t="s">
         <v>101</v>
       </c>
       <c r="D4" t="s">
+        <v>237</v>
+      </c>
+      <c r="E4" t="s">
         <v>238</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>22</v>
       </c>
       <c r="I4" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
         <v>42</v>
       </c>
       <c r="D5" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E5" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>22</v>
       </c>
       <c r="H5" t="s">
         <v>22</v>
       </c>
       <c r="I5" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>111</v>
       </c>
       <c r="C6" t="s">
         <v>46</v>
       </c>
       <c r="D6" t="s">
         <v>139</v>
       </c>
       <c r="E6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
         <v>22</v>
       </c>
       <c r="I6" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>113</v>
       </c>
       <c r="C7" t="s">
         <v>114</v>
       </c>
       <c r="D7" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="E7" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="F7" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="G7" t="s">
         <v>22</v>
       </c>
       <c r="H7" t="s">
         <v>22</v>
       </c>
       <c r="I7" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>1</v>
       </c>
       <c r="B8" t="s">
         <v>56</v>
       </c>
       <c r="C8" t="s">
         <v>57</v>
       </c>
       <c r="D8" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E8" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="F8" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="G8" t="s">
         <v>22</v>
       </c>
       <c r="H8" t="s">
         <v>22</v>
       </c>
       <c r="I8" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>1</v>
       </c>
       <c r="B9" t="s">
         <v>49</v>
       </c>
       <c r="C9" t="s">
         <v>50</v>
       </c>
       <c r="D9" t="s">
+        <v>167</v>
+      </c>
+      <c r="E9" t="s">
         <v>168</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
       <c r="G9" t="s">
         <v>22</v>
       </c>
       <c r="H9" t="s">
         <v>22</v>
       </c>
       <c r="I9" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>41</v>
       </c>
       <c r="C10" t="s">
         <v>42</v>
       </c>
       <c r="D10" t="s">
+        <v>169</v>
+      </c>
+      <c r="E10" t="s">
         <v>170</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" t="s">
         <v>22</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>32</v>
       </c>
       <c r="C11" t="s">
         <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E11" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" t="s">
         <v>22</v>
       </c>
       <c r="H11" t="s">
         <v>22</v>
       </c>
       <c r="I11" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>20</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E12" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>83</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E13" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13" t="s">
         <v>22</v>
       </c>
       <c r="I13" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>