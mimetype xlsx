--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -404,156 +404,156 @@
   <si>
     <t xml:space="preserve">Tyler Burgess (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1820</t>
   </si>
   <si>
     <t xml:space="preserve">Charis Ascott-Barber (1)</t>
   </si>
   <si>
     <t xml:space="preserve">14.0</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-02-22T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:02</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1122.0</t>
+    <t xml:space="preserve">1122</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:27</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:11</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:22</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:15</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1218.0</t>
+    <t xml:space="preserve">1218</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:28</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:08</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:29</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">Gareth Coomber</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:40</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1223.0</t>
+    <t xml:space="preserve">1223</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2026-02-22T12:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:17</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:14</t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t xml:space="preserve">00:13:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:35</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:40</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Irene O'Reilly</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:57</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:27</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
     <t xml:space="preserve">11.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2026-03-01T11:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:54</t>
   </si>
@@ -719,159 +719,159 @@
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
     <t xml:space="preserve">03:05:45</t>
   </si>
   <si>
     <t xml:space="preserve">17.0 DNC</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2026-03-08T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:28</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:33</t>
   </si>
   <si>
-    <t xml:space="preserve">910.0</t>
+    <t xml:space="preserve">910</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:47</t>
   </si>
   <si>
-    <t xml:space="preserve">1070.0</t>
+    <t xml:space="preserve">1070</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">Hannah Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:52</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:02</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:36</t>
   </si>
   <si>
-    <t xml:space="preserve">1103.0</t>
+    <t xml:space="preserve">1103</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:07</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:47</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:08</t>
   </si>
   <si>
-    <t xml:space="preserve">1156.0</t>
+    <t xml:space="preserve">1156</t>
   </si>
   <si>
     <t xml:space="preserve">Tyler Burgess</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:13</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:34</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:47</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">Wieslaw Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:01</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:05</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Lee Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:38</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Charis Ascott-Barber</t>
   </si>
@@ -1040,51 +1040,51 @@
   <si>
     <t xml:space="preserve">00:39:19</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:43</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:45</t>
   </si>
   <si>
     <t xml:space="preserve">Simon Warne</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
-    <t xml:space="preserve">797.0</t>
+    <t xml:space="preserve">797</t>
   </si>
   <si>
     <t xml:space="preserve">Race 10 results (2026-03-22T11:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:58</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:27</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:04</t>
   </si>
@@ -2807,52 +2807,52 @@
       </c>
       <c r="L31" t="s">
         <v>25</v>
       </c>
       <c r="M31" t="s">
         <v>25</v>
       </c>
       <c r="N31" t="s">
         <v>25</v>
       </c>
       <c r="O31" t="s">
         <v>25</v>
       </c>
       <c r="P31" t="s">
         <v>25</v>
       </c>
       <c r="Q31" t="n">
         <v>99.0</v>
       </c>
       <c r="R31" t="n">
         <v>167.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:R1"/>
     <mergeCell ref="A2:R2"/>
-    <mergeCell ref="A1:R1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3170,52 +3170,52 @@
       </c>
       <c r="C13" t="s">
         <v>111</v>
       </c>
       <c r="D13" t="s">
         <v>337</v>
       </c>
       <c r="E13" t="s">
         <v>179</v>
       </c>
       <c r="F13" t="s">
         <v>180</v>
       </c>
       <c r="G13" t="s">
         <v>22</v>
       </c>
       <c r="H13" t="s">
         <v>22</v>
       </c>
       <c r="I13" t="s">
         <v>202</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3867,52 +3867,52 @@
       </c>
       <c r="C12" t="s">
         <v>64</v>
       </c>
       <c r="D12" t="s">
         <v>136</v>
       </c>
       <c r="E12" t="s">
         <v>163</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
         <v>162</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4201,52 +4201,52 @@
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>130</v>
       </c>
       <c r="E12" t="s">
         <v>155</v>
       </c>
       <c r="F12" t="s">
         <v>156</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4927,52 +4927,52 @@
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>136</v>
       </c>
       <c r="E13" t="s">
         <v>137</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
       <c r="G13" t="s">
         <v>223</v>
       </c>
       <c r="H13" t="s">
         <v>22</v>
       </c>
       <c r="I13" t="s">
         <v>224</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6289,50 +6289,50 @@
       </c>
       <c r="C8" t="s">
         <v>57</v>
       </c>
       <c r="D8" t="s">
         <v>266</v>
       </c>
       <c r="E8" t="s">
         <v>142</v>
       </c>
       <c r="F8" t="s">
         <v>31</v>
       </c>
       <c r="G8" t="s">
         <v>324</v>
       </c>
       <c r="H8" t="s">
         <v>325</v>
       </c>
       <c r="I8" t="s">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>