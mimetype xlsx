--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -4201,52 +4201,52 @@
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>130</v>
       </c>
       <c r="E12" t="s">
         <v>155</v>
       </c>
       <c r="F12" t="s">
         <v>156</v>
       </c>
       <c r="G12" t="s">
         <v>22</v>
       </c>
       <c r="H12" t="s">
         <v>22</v>
       </c>
       <c r="I12" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4927,52 +4927,52 @@
       </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>136</v>
       </c>
       <c r="E13" t="s">
         <v>137</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
       <c r="G13" t="s">
         <v>223</v>
       </c>
       <c r="H13" t="s">
         <v>22</v>
       </c>
       <c r="I13" t="s">
         <v>224</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5434,52 +5434,52 @@
       </c>
       <c r="C18" t="s">
         <v>97</v>
       </c>
       <c r="D18" t="s">
         <v>160</v>
       </c>
       <c r="E18" t="s">
         <v>161</v>
       </c>
       <c r="F18" t="s">
         <v>31</v>
       </c>
       <c r="G18" t="s">
         <v>278</v>
       </c>
       <c r="H18" t="s">
         <v>279</v>
       </c>
       <c r="I18" t="s">
         <v>280</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>