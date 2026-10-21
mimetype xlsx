--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -248,168 +248,168 @@
   <si>
     <t xml:space="preserve">187</t>
   </si>
   <si>
     <t xml:space="preserve">HADRON H2</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall (1)</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 (DSQ)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-02-23T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:25</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:33</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:44</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:05</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:45</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1217.0</t>
+    <t xml:space="preserve">1217</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-02-23T11:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:49</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:28</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2025-03-09T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:59</t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:44</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:23</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:06</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:12</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:18</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:40</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
@@ -581,51 +581,51 @@
   <si>
     <t xml:space="preserve">00:53:49</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:37</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:08</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:37</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:07</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:39</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 RET</t>
   </si>
   <si>
-    <t xml:space="preserve">1045.0</t>
+    <t xml:space="preserve">1045</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:06</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:10</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 DSQ</t>
   </si>
   <si>
     <t xml:space="preserve">Race 8 results (2025-03-16T12:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:36</t>
   </si>
@@ -1429,52 +1429,52 @@
       </c>
       <c r="I17" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J17" t="s">
         <v>25</v>
       </c>
       <c r="K17" t="s">
         <v>25</v>
       </c>
       <c r="L17" t="s">
         <v>70</v>
       </c>
       <c r="M17" t="s">
         <v>25</v>
       </c>
       <c r="N17" t="n">
         <v>42.0</v>
       </c>
       <c r="O17" t="n">
         <v>75.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
-    <mergeCell ref="A1:O1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3237,50 +3237,50 @@
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>81</v>
       </c>
       <c r="E8" t="s">
         <v>82</v>
       </c>
       <c r="F8" t="s">
         <v>83</v>
       </c>
       <c r="G8" t="s">
         <v>200</v>
       </c>
       <c r="H8" t="s">
         <v>201</v>
       </c>
       <c r="I8" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>