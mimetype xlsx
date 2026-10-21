--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -11,127 +11,124 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
     <sheet name="Race 1" r:id="rId4" sheetId="2"/>
     <sheet name="Race 2" r:id="rId5" sheetId="3"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="91">
   <si>
     <t xml:space="preserve">Stage 3 &amp; 4 Junior week results (2026-08-28 - 2026-08-28)</t>
   </si>
   <si>
     <t xml:space="preserve">Overall</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1</t>
   </si>
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Nett</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">TOPPER</t>
   </si>
   <si>
     <t xml:space="preserve">n/a</t>
   </si>
   <si>
-    <t xml:space="preserve">Jacob Elias (2)</t>
+    <t xml:space="preserve">Jakub Elias (2)</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">2.0</t>
   </si>
   <si>
     <t xml:space="preserve">1.0</t>
   </si>
   <si>
     <t xml:space="preserve">46655</t>
   </si>
   <si>
     <t xml:space="preserve">Eric Leeming (2)</t>
   </si>
   <si>
-    <t xml:space="preserve">4.0</t>
+    <t xml:space="preserve">3.5</t>
   </si>
   <si>
     <t xml:space="preserve">44598</t>
   </si>
   <si>
     <t xml:space="preserve">Joseph Barrett (2)</t>
   </si>
   <si>
-    <t xml:space="preserve">3.0</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">Maddison Cox (2)</t>
   </si>
   <si>
     <t xml:space="preserve">8.0</t>
   </si>
   <si>
     <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">Amelia Perrin (2)</t>
   </si>
   <si>
     <t xml:space="preserve">5.0</t>
   </si>
   <si>
     <t xml:space="preserve">43977</t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken (2)</t>
   </si>
   <si>
     <t xml:space="preserve">16775</t>
@@ -145,111 +142,108 @@
   <si>
     <t xml:space="preserve">7.0</t>
   </si>
   <si>
     <t xml:space="preserve">6.0</t>
   </si>
   <si>
     <t xml:space="preserve">45223</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-08-28T00:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1369.0</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Jacob Elias</t>
+    <t xml:space="preserve">1369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jakub Elias</t>
   </si>
   <si>
     <t xml:space="preserve">00:06:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:04:51</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Maddison Cox</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:44</t>
   </si>
   <si>
     <t xml:space="preserve">00:05:39</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Joseph Barrett</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:05:48</t>
   </si>
   <si>
-    <t xml:space="preserve">3.0 </t>
+    <t xml:space="preserve">3.5 </t>
   </si>
   <si>
     <t xml:space="preserve">Eric Leeming</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:57</t>
   </si>
   <si>
-    <t xml:space="preserve">4.0 </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Amelia Perrin</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:05:58</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1450.0</t>
+    <t xml:space="preserve">1450</t>
   </si>
   <si>
     <t xml:space="preserve">Beth Ashwell</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:05:59</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:06:14</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
@@ -460,856 +454,856 @@
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>18</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
       <c r="I5" t="n">
-        <v>5.0</v>
+        <v>4.5</v>
       </c>
       <c r="J5" t="n">
-        <v>5.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I6" t="n">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="J6" t="n">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>14</v>
       </c>
       <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>17</v>
       </c>
       <c r="I7" t="n">
         <v>10.0</v>
       </c>
       <c r="J7" t="n">
         <v>10.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
         <v>14</v>
       </c>
       <c r="E8" t="s">
+        <v>28</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
         <v>29</v>
       </c>
-      <c r="F8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I8" t="n">
         <v>10.0</v>
       </c>
       <c r="J8" t="n">
         <v>10.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>13</v>
       </c>
       <c r="D9" t="s">
         <v>14</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>21</v>
       </c>
       <c r="H9" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="I9" t="n">
-        <v>12.0</v>
+        <v>11.5</v>
       </c>
       <c r="J9" t="n">
-        <v>12.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="D10" t="s">
         <v>14</v>
       </c>
       <c r="E10" t="s">
+        <v>34</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" t="s">
         <v>35</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="I10" t="n">
         <v>13.0</v>
       </c>
       <c r="J10" t="n">
         <v>13.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
         <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H11" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="I11" t="n">
         <v>13.0</v>
       </c>
       <c r="J11" t="n">
         <v>13.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
-    <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="I3" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" t="s">
         <v>44</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" t="s">
         <v>45</v>
       </c>
-      <c r="F4" t="s">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>46</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E5" t="s">
+        <v>48</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
         <v>49</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>50</v>
       </c>
-      <c r="H5" t="s">
+      <c r="I5" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
         <v>53</v>
       </c>
-      <c r="F6" t="s">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="H6" t="s">
         <v>54</v>
       </c>
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s">
+        <v>56</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
         <v>57</v>
       </c>
-      <c r="F7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
+        <v>58</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>59</v>
+      </c>
+      <c r="H8" t="s">
         <v>60</v>
       </c>
-      <c r="F8" t="s">
-[...2 lines deleted...]
-      <c r="G8" t="s">
+      <c r="I8" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" t="s">
+        <v>63</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
         <v>64</v>
       </c>
-      <c r="E9" t="s">
+      <c r="H9" t="s">
         <v>65</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" t="s">
+      <c r="I9" t="s">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
+        <v>67</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" t="s">
+        <v>68</v>
+      </c>
+      <c r="H10" t="s">
         <v>69</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="I10" t="s">
         <v>70</v>
-      </c>
-[...4 lines deleted...]
-        <v>72</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>72</v>
+      </c>
+      <c r="H11" t="s">
         <v>73</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="I11" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>41</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="I3" s="2" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E4" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="H4" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="I4" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" t="s">
         <v>44</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="H5" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="I5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="H6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="I6" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E7" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
       <c r="G7" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="H7" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="I7" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E8" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="F8" t="s">
         <v>16</v>
       </c>
       <c r="G8" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="H8" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="I8" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D9" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E9" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="H9" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="I9" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
+        <v>32</v>
+      </c>
+      <c r="C10" t="s">
         <v>33</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="E10" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
       <c r="G10" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="H10" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="I10" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C11" t="s">
         <v>13</v>
       </c>
       <c r="D11" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
       <c r="G11" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="H11" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="I11" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>