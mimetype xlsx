--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -237,168 +237,168 @@
   <si>
     <t xml:space="preserve">Teodor Gunia (1)</t>
   </si>
   <si>
     <t xml:space="preserve">2340</t>
   </si>
   <si>
     <t xml:space="preserve">RS TERA SPORT</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-08-02T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:05</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:32</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Tristen Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:38</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:58</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:14</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1363.0</t>
+    <t xml:space="preserve">1363</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:32</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:33</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1370.0</t>
+    <t xml:space="preserve">1370</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:15</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">James Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">Koby Packman</t>
   </si>
   <si>
     <t xml:space="preserve">34</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass</t>
   </si>
   <si>
-    <t xml:space="preserve">1445.0</t>
+    <t xml:space="preserve">1445</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-08-02T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:43</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:31</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:57</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:39</t>
   </si>
@@ -483,99 +483,99 @@
   <si>
     <t xml:space="preserve">00:24:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:14</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
     <t xml:space="preserve">11.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2025-08-16T10:30)</t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:44</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:24</t>
   </si>
   <si>
     <t xml:space="preserve">Amelia Perrin</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:09</t>
   </si>
   <si>
-    <t xml:space="preserve">1251.0</t>
+    <t xml:space="preserve">1251</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2025-08-16T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:19</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:57</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:57</t>
   </si>
@@ -3241,52 +3241,52 @@
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>90</v>
       </c>
       <c r="E11" t="s">
         <v>105</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
         <v>186</v>
       </c>
       <c r="H11" t="s">
         <v>127</v>
       </c>
       <c r="I11" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>