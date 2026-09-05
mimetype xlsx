--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -434,65 +434,65 @@
   <si>
     <t xml:space="preserve">00:13:48</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">1103.0</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:14</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">1369.0</t>
   </si>
   <si>
+    <t xml:space="preserve">Kate Leeming</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:21:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:15:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.5 </t>
+  </si>
+  <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
-    <t xml:space="preserve">00:21:16</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">1452.0</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:03</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:52</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:58</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
@@ -887,50 +887,53 @@
   <si>
     <t xml:space="preserve">00:21:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:22</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:20</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:28</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:51</t>
   </si>
   <si>
+    <t xml:space="preserve">21.0 DNF</t>
+  </si>
+  <si>
     <t xml:space="preserve">23.0 DNC</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2026-05-02T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:20</t>
   </si>
   <si>
     <t xml:space="preserve">10433</t>
   </si>
   <si>
     <t xml:space="preserve">20.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">26610</t>
   </si>
   <si>
     <t xml:space="preserve">43977</t>
   </si>
   <si>
     <t xml:space="preserve">Jake Beard</t>
@@ -1128,53 +1131,50 @@
     <t xml:space="preserve">00:18:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:06</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:54</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">21.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">21.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">11:13:31</t>
   </si>
   <si>
     <t xml:space="preserve">07:43:51</t>
   </si>
   <si>
     <t xml:space="preserve">Race 7 results (2026-05-09T12:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:10</t>
   </si>
@@ -2229,69 +2229,69 @@
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
         <v>87</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>88</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>83</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>89</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>36</v>
       </c>
       <c r="K22" t="s">
         <v>48</v>
       </c>
       <c r="L22" t="s">
         <v>48</v>
       </c>
       <c r="M22" t="s">
         <v>62</v>
       </c>
       <c r="N22" t="n">
         <v>59.0</v>
       </c>
       <c r="O22" t="n">
-        <v>123.0</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
         <v>90</v>
       </c>
       <c r="C23" t="s">
         <v>31</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>91</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>92</v>
       </c>
       <c r="H23" t="s">
@@ -2816,52 +2816,52 @@
       </c>
       <c r="I34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J34" t="s">
         <v>71</v>
       </c>
       <c r="K34" t="s">
         <v>23</v>
       </c>
       <c r="L34" t="s">
         <v>23</v>
       </c>
       <c r="M34" t="s">
         <v>23</v>
       </c>
       <c r="N34" t="n">
         <v>89.0</v>
       </c>
       <c r="O34" t="n">
         <v>158.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:O2"/>
     <mergeCell ref="A1:O1"/>
-    <mergeCell ref="A2:O2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3006,80 +3006,80 @@
       </c>
       <c r="D7" t="s">
         <v>131</v>
       </c>
       <c r="E7" t="s">
         <v>132</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>133</v>
       </c>
       <c r="H7" t="s">
         <v>134</v>
       </c>
       <c r="I7" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>65</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>136</v>
       </c>
       <c r="E8" t="s">
         <v>137</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>138</v>
       </c>
       <c r="H8" t="s">
         <v>139</v>
       </c>
       <c r="I8" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>5</v>
       </c>
       <c r="B9" t="s">
-        <v>65</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>136</v>
       </c>
       <c r="E9" t="s">
         <v>141</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>138</v>
       </c>
       <c r="H9" t="s">
         <v>139</v>
       </c>
       <c r="I9" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
@@ -3696,51 +3696,51 @@
       </c>
       <c r="G7" t="s">
         <v>218</v>
       </c>
       <c r="H7" t="s">
         <v>219</v>
       </c>
       <c r="I7" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>65</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>136</v>
       </c>
       <c r="E8" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>220</v>
       </c>
       <c r="H8" t="s">
         <v>221</v>
       </c>
       <c r="I8" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
@@ -3754,51 +3754,51 @@
       </c>
       <c r="G9" t="s">
         <v>223</v>
       </c>
       <c r="H9" t="s">
         <v>224</v>
       </c>
       <c r="I9" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>136</v>
       </c>
       <c r="E10" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>226</v>
       </c>
       <c r="H10" t="s">
         <v>227</v>
       </c>
       <c r="I10" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
@@ -4177,52 +4177,52 @@
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
         <v>136</v>
       </c>
       <c r="E24" t="s">
         <v>193</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24" t="s">
         <v>19</v>
       </c>
       <c r="I24" t="s">
         <v>251</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4406,51 +4406,51 @@
       </c>
       <c r="G8" t="s">
         <v>261</v>
       </c>
       <c r="H8" t="s">
         <v>262</v>
       </c>
       <c r="I8" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>136</v>
       </c>
       <c r="E9" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>263</v>
       </c>
       <c r="H9" t="s">
         <v>264</v>
       </c>
       <c r="I9" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
@@ -4464,51 +4464,51 @@
       </c>
       <c r="G10" t="s">
         <v>265</v>
       </c>
       <c r="H10" t="s">
         <v>266</v>
       </c>
       <c r="I10" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>65</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>136</v>
       </c>
       <c r="E11" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>267</v>
       </c>
       <c r="H11" t="s">
         <v>268</v>
       </c>
       <c r="I11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>81</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
@@ -4824,118 +4824,118 @@
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
         <v>192</v>
       </c>
       <c r="C23" t="s">
         <v>31</v>
       </c>
       <c r="D23" t="s">
         <v>136</v>
       </c>
       <c r="E23" t="s">
         <v>193</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>19</v>
       </c>
       <c r="I23" t="s">
-        <v>251</v>
+        <v>288</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>93</v>
       </c>
       <c r="C24" t="s">
         <v>60</v>
       </c>
       <c r="D24" t="s">
         <v>142</v>
       </c>
       <c r="E24" t="s">
         <v>159</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24" t="s">
         <v>19</v>
       </c>
       <c r="I24" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
@@ -4948,65 +4948,65 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>131</v>
       </c>
       <c r="E4" t="s">
         <v>132</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="H4" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="I4" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C5" t="s">
         <v>31</v>
       </c>
       <c r="D5" t="s">
         <v>136</v>
       </c>
       <c r="E5" t="s">
         <v>193</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>19</v>
       </c>
       <c r="I5" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
@@ -5041,213 +5041,213 @@
       <c r="A7" t="n">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>136</v>
       </c>
       <c r="E7" t="s">
         <v>179</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>19</v>
       </c>
       <c r="H7" t="s">
         <v>19</v>
       </c>
       <c r="I7" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2</v>
       </c>
       <c r="B8" t="s">
         <v>197</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>136</v>
       </c>
       <c r="E8" t="s">
         <v>203</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>19</v>
       </c>
       <c r="H8" t="s">
         <v>19</v>
       </c>
       <c r="I8" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>136</v>
       </c>
       <c r="E9" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>19</v>
       </c>
       <c r="H9" t="s">
         <v>19</v>
       </c>
       <c r="I9" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="s">
         <v>101</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
         <v>136</v>
       </c>
       <c r="E10" t="s">
         <v>159</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>19</v>
       </c>
       <c r="H10" t="s">
         <v>19</v>
       </c>
       <c r="I10" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>75</v>
       </c>
       <c r="D11" t="s">
         <v>169</v>
       </c>
       <c r="E11" t="s">
         <v>151</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>19</v>
       </c>
       <c r="H11" t="s">
         <v>19</v>
       </c>
       <c r="I11" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>164</v>
       </c>
       <c r="E12" t="s">
         <v>188</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>19</v>
       </c>
       <c r="H12" t="s">
         <v>19</v>
       </c>
       <c r="I12" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
         <v>136</v>
       </c>
       <c r="E13" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>19</v>
       </c>
       <c r="H13" t="s">
         <v>19</v>
       </c>
       <c r="I13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>79</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
@@ -5273,184 +5273,184 @@
       <c r="A15" t="n">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>174</v>
       </c>
       <c r="E15" t="s">
         <v>207</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>19</v>
       </c>
       <c r="H15" t="s">
         <v>19</v>
       </c>
       <c r="I15" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2</v>
       </c>
       <c r="B16" t="s">
         <v>112</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>136</v>
       </c>
       <c r="E16" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>19</v>
       </c>
       <c r="H16" t="s">
         <v>19</v>
       </c>
       <c r="I16" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
         <v>118</v>
       </c>
       <c r="E17" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>19</v>
       </c>
       <c r="H17" t="s">
         <v>19</v>
       </c>
       <c r="I17" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2</v>
       </c>
       <c r="B18" t="s">
         <v>108</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>164</v>
       </c>
       <c r="E18" t="s">
         <v>165</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>19</v>
       </c>
       <c r="H18" t="s">
         <v>19</v>
       </c>
       <c r="I18" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>118</v>
       </c>
       <c r="E19" t="s">
         <v>127</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>19</v>
       </c>
       <c r="H19" t="s">
         <v>19</v>
       </c>
       <c r="I19" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2</v>
       </c>
       <c r="B20" t="s">
         <v>103</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>142</v>
       </c>
       <c r="E20" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>19</v>
       </c>
       <c r="H20" t="s">
         <v>19</v>
       </c>
       <c r="I20" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>37</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
@@ -5464,101 +5464,101 @@
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2</v>
       </c>
       <c r="B22" t="s">
         <v>97</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
         <v>118</v>
       </c>
       <c r="E22" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
@@ -5571,646 +5571,646 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>118</v>
       </c>
       <c r="E4" t="s">
         <v>119</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="H4" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="I4" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>131</v>
       </c>
       <c r="E5" t="s">
         <v>132</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="H5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="I5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>136</v>
       </c>
       <c r="E6" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="H6" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>136</v>
       </c>
       <c r="E7" t="s">
         <v>183</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="H7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="I7" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" t="s">
         <v>51</v>
       </c>
       <c r="D8" t="s">
         <v>164</v>
       </c>
       <c r="E8" t="s">
         <v>179</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H8" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="I8" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>118</v>
       </c>
       <c r="E9" t="s">
         <v>127</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H9" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="I9" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>63</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>118</v>
       </c>
       <c r="E10" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="H10" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="I10" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11" t="s">
         <v>174</v>
       </c>
       <c r="E11" t="s">
         <v>175</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H11" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="I11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
         <v>118</v>
       </c>
       <c r="E12" t="s">
         <v>123</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="H12" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="I12" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>67</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>174</v>
       </c>
       <c r="E13" t="s">
         <v>207</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="H13" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="I13" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>142</v>
       </c>
       <c r="E14" t="s">
         <v>151</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="H14" t="s">
         <v>195</v>
       </c>
       <c r="I14" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>72</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
         <v>118</v>
       </c>
       <c r="E15" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="H15" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="I15" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="C16" t="s">
         <v>75</v>
       </c>
       <c r="D16" t="s">
         <v>169</v>
       </c>
       <c r="E16" t="s">
         <v>170</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="H16" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="I16" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>197</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>136</v>
       </c>
       <c r="E17" t="s">
         <v>193</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="H17" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="I17" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>97</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
         <v>118</v>
       </c>
       <c r="E18" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="H18" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="I18" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>187</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
         <v>164</v>
       </c>
       <c r="E19" t="s">
         <v>188</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="H19" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="I19" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
         <v>101</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>136</v>
       </c>
       <c r="E20" t="s">
         <v>159</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="H20" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="I20" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
         <v>136</v>
       </c>
       <c r="E21" t="s">
         <v>165</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="H21" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="I21" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>136</v>
       </c>
       <c r="E22" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>19</v>
       </c>
       <c r="B23" t="s">
         <v>103</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23" t="s">
         <v>142</v>
       </c>
       <c r="E23" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>19</v>
       </c>
       <c r="I23" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
@@ -6223,596 +6223,596 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>118</v>
       </c>
       <c r="E4" t="s">
         <v>119</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="H4" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="I4" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
         <v>131</v>
       </c>
       <c r="E5" t="s">
         <v>132</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="H5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="I5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>136</v>
       </c>
       <c r="E6" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="H6" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="I6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7" t="s">
         <v>174</v>
       </c>
       <c r="E7" t="s">
         <v>175</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>247</v>
       </c>
       <c r="H7" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="I7" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>118</v>
       </c>
       <c r="E8" t="s">
         <v>127</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="H8" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="I8" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>63</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
         <v>118</v>
       </c>
       <c r="E9" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="H9" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="I9" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
         <v>118</v>
       </c>
       <c r="E10" t="s">
         <v>123</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="H10" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="I10" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
         <v>142</v>
       </c>
       <c r="E11" t="s">
         <v>151</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="H11" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="I11" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>72</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
         <v>118</v>
       </c>
       <c r="E12" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="H12" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="I12" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>164</v>
       </c>
       <c r="E13" t="s">
         <v>179</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="H13" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="I13" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>136</v>
       </c>
       <c r="E14" t="s">
         <v>183</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="H14" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="I14" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>174</v>
       </c>
       <c r="E15" t="s">
         <v>207</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="H15" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="I15" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>74</v>
       </c>
       <c r="C16" t="s">
         <v>75</v>
       </c>
       <c r="D16" t="s">
         <v>169</v>
       </c>
       <c r="E16" t="s">
         <v>170</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="H16" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="I16" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>197</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17" t="s">
         <v>136</v>
       </c>
       <c r="E17" t="s">
         <v>193</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="H17" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="I17" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>187</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>164</v>
       </c>
       <c r="E18" t="s">
         <v>188</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="H18" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="I18" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>97</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
         <v>118</v>
       </c>
       <c r="E19" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="H19" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="I19" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
         <v>101</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>136</v>
       </c>
       <c r="E20" t="s">
         <v>159</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>19</v>
       </c>
       <c r="H20" t="s">
         <v>19</v>
       </c>
       <c r="I20" t="s">
-        <v>369</v>
+        <v>288</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>17</v>
       </c>
       <c r="B21" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
         <v>136</v>
       </c>
       <c r="E21" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>17</v>
       </c>
       <c r="B22" t="s">
         <v>163</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>164</v>
       </c>
       <c r="E22" t="s">
         <v>165</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>369</v>
+        <v>288</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>17</v>
       </c>
       <c r="B23" t="s">
         <v>103</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23" t="s">
         <v>142</v>
       </c>
       <c r="E23" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>371</v>
       </c>
       <c r="H23" t="s">
         <v>372</v>
       </c>
       <c r="I23" t="s">
         <v>370</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
@@ -6927,109 +6927,109 @@
       </c>
       <c r="G5" t="s">
         <v>376</v>
       </c>
       <c r="H5" t="s">
         <v>377</v>
       </c>
       <c r="I5" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>63</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>118</v>
       </c>
       <c r="E6" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>378</v>
       </c>
       <c r="H6" t="s">
         <v>379</v>
       </c>
       <c r="I6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>136</v>
       </c>
       <c r="E7" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>380</v>
       </c>
       <c r="H7" t="s">
         <v>381</v>
       </c>
       <c r="I7" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>72</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>118</v>
       </c>
       <c r="E8" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>382</v>
       </c>
       <c r="H8" t="s">
         <v>383</v>
       </c>
       <c r="I8" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
@@ -7194,51 +7194,51 @@
       </c>
       <c r="I14" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>187</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>164</v>
       </c>
       <c r="E15" t="s">
         <v>188</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H15" t="s">
         <v>395</v>
       </c>
       <c r="I15" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>197</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
         <v>136</v>
       </c>
       <c r="E16" t="s">
         <v>193</v>
       </c>
       <c r="F16" t="s">
@@ -7324,60 +7324,60 @@
       </c>
       <c r="D19" t="s">
         <v>174</v>
       </c>
       <c r="E19" t="s">
         <v>175</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>19</v>
       </c>
       <c r="H19" t="s">
         <v>19</v>
       </c>
       <c r="I19" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>14</v>
       </c>
       <c r="B20" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="s">
         <v>136</v>
       </c>
       <c r="E20" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>19</v>
       </c>
       <c r="H20" t="s">
         <v>19</v>
       </c>
       <c r="I20" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>14</v>
       </c>
       <c r="B21" t="s">
         <v>108</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
@@ -7391,80 +7391,80 @@
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>14</v>
       </c>
       <c r="B22" t="s">
         <v>103</v>
       </c>
       <c r="C22" t="s">
         <v>60</v>
       </c>
       <c r="D22" t="s">
         <v>142</v>
       </c>
       <c r="E22" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>14</v>
       </c>
       <c r="B23" t="s">
         <v>97</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
         <v>118</v>
       </c>
       <c r="E23" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>19</v>
       </c>
       <c r="I23" t="s">
         <v>370</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>