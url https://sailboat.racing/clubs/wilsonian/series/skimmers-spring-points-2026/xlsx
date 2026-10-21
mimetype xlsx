--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -21,51 +21,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
     <sheet name="Race 1" r:id="rId4" sheetId="2"/>
     <sheet name="Race 2" r:id="rId5" sheetId="3"/>
     <sheet name="Race 3" r:id="rId6" sheetId="4"/>
     <sheet name="Race 4" r:id="rId7" sheetId="5"/>
     <sheet name="Race 5" r:id="rId8" sheetId="6"/>
     <sheet name="Race 6" r:id="rId9" sheetId="7"/>
     <sheet name="Race 7" r:id="rId10" sheetId="8"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1602" uniqueCount="398">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1602" uniqueCount="400">
   <si>
     <t xml:space="preserve">Skimmers Spring Points 2026 results (2026-04-18 - 2026-05-02)</t>
   </si>
   <si>
     <t xml:space="preserve">Overall</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
@@ -209,122 +209,125 @@
   <si>
     <t xml:space="preserve">46655</t>
   </si>
   <si>
     <t xml:space="preserve">Eric Leeming (6)</t>
   </si>
   <si>
     <t xml:space="preserve">16.0</t>
   </si>
   <si>
     <t xml:space="preserve">12.0</t>
   </si>
   <si>
     <t xml:space="preserve">11.0</t>
   </si>
   <si>
     <t xml:space="preserve">3748</t>
   </si>
   <si>
     <t xml:space="preserve">RS TERA SPORT</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson (6)</t>
   </si>
   <si>
+    <t xml:space="preserve">179226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ryan Carey (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49094</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kate Leeming (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">202153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koby Packman (7)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.0 (RET)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jed Cunningham (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RS TERA PRO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">James Jackson (6)</t>
+  </si>
+  <si>
     <t xml:space="preserve">13.0</t>
   </si>
   <si>
-    <t xml:space="preserve">179226</t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">26610 / 9610</t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken (7)</t>
   </si>
   <si>
     <t xml:space="preserve">29696</t>
   </si>
   <si>
     <t xml:space="preserve">Kian Herrero Iunas (4)</t>
   </si>
   <si>
     <t xml:space="preserve">2340</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia (3)</t>
   </si>
   <si>
     <t xml:space="preserve">18.0</t>
   </si>
   <si>
     <t xml:space="preserve">31 / 32865</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass (5)</t>
   </si>
   <si>
+    <t xml:space="preserve">10.5</t>
+  </si>
+  <si>
     <t xml:space="preserve">21.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">10433 / 34 / 35</t>
   </si>
   <si>
     <t xml:space="preserve">Alfie Martin (7)</t>
   </si>
   <si>
     <t xml:space="preserve">22.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">34 / 35</t>
   </si>
   <si>
     <t xml:space="preserve">Amelia Perrin (4)</t>
   </si>
   <si>
     <t xml:space="preserve">19.0</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
     <t xml:space="preserve">Edgar Buehrlen (3)</t>
@@ -377,123 +380,123 @@
   <si>
     <t xml:space="preserve">Izzy Jackson (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose (1)</t>
   </si>
   <si>
     <t xml:space="preserve">46154</t>
   </si>
   <si>
     <t xml:space="preserve">Maddison Cox (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-04-18T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1156.0</t>
+    <t xml:space="preserve">1156</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:16</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Tristen Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:40</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:48</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1103.0</t>
+    <t xml:space="preserve">1103</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:14</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1369.0</t>
+    <t xml:space="preserve">1369</t>
   </si>
   <si>
     <t xml:space="preserve">Kate Leeming</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:32</t>
   </si>
   <si>
     <t xml:space="preserve">5.5 </t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
-    <t xml:space="preserve">1452.0</t>
+    <t xml:space="preserve">1452</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:03</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:52</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:58</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
@@ -515,81 +518,81 @@
   <si>
     <t xml:space="preserve">00:23:01</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:49</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Edgar Buehrlen</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:52</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
-    <t xml:space="preserve">1450.0</t>
+    <t xml:space="preserve">1450</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:01</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1368.0</t>
+    <t xml:space="preserve">1368</t>
   </si>
   <si>
     <t xml:space="preserve">James Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:06</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1218.0</t>
+    <t xml:space="preserve">1218</t>
   </si>
   <si>
     <t xml:space="preserve">Hetty Heap</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:52</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:08</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:14</t>
   </si>
   <si>
     <t xml:space="preserve">15.0 </t>
   </si>
@@ -840,50 +843,53 @@
     <t xml:space="preserve">00:14:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.5 </t>
   </si>
   <si>
     <t xml:space="preserve">00:20:27</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:06</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:30</t>
   </si>
@@ -1759,398 +1765,398 @@
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>61</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>39</v>
       </c>
       <c r="H12" t="s">
         <v>39</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>23</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>58</v>
       </c>
       <c r="L12" t="s">
         <v>44</v>
       </c>
       <c r="M12" t="s">
         <v>34</v>
       </c>
       <c r="N12" t="n">
         <v>33.0</v>
       </c>
       <c r="O12" t="n">
-        <v>80.0</v>
+        <v>81.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
         <v>19</v>
       </c>
       <c r="E13" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J13" t="s">
         <v>36</v>
       </c>
       <c r="K13" t="s">
         <v>34</v>
       </c>
       <c r="L13" t="s">
         <v>35</v>
       </c>
       <c r="M13" t="s">
         <v>28</v>
       </c>
       <c r="N13" t="n">
         <v>36.0</v>
       </c>
       <c r="O13" t="n">
         <v>105.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
         <v>19</v>
       </c>
       <c r="E14" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>33</v>
       </c>
       <c r="H14" t="s">
         <v>43</v>
       </c>
       <c r="I14" t="s">
         <v>44</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>23</v>
       </c>
       <c r="M14" t="s">
         <v>23</v>
       </c>
       <c r="N14" t="n">
         <v>41.5</v>
       </c>
       <c r="O14" t="n">
         <v>110.5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
         <v>19</v>
       </c>
       <c r="E15" t="s">
+        <v>67</v>
+      </c>
+      <c r="F15" t="s">
+        <v>21</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>69</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="I15" t="s">
+        <v>69</v>
+      </c>
+      <c r="J15" s="3" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="K15" t="s">
         <v>40</v>
       </c>
       <c r="L15" t="s">
         <v>57</v>
       </c>
       <c r="M15" t="s">
         <v>39</v>
       </c>
       <c r="N15" t="n">
         <v>48.0</v>
       </c>
       <c r="O15" t="n">
         <v>109.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C16" t="s">
         <v>18</v>
       </c>
       <c r="D16" t="s">
         <v>19</v>
       </c>
       <c r="E16" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J16" t="s">
         <v>23</v>
       </c>
       <c r="K16" t="s">
         <v>57</v>
       </c>
       <c r="L16" t="s">
         <v>39</v>
       </c>
       <c r="M16" t="s">
         <v>43</v>
       </c>
       <c r="N16" t="n">
         <v>49.0</v>
       </c>
       <c r="O16" t="n">
         <v>118.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" t="s">
         <v>74</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>19</v>
+      </c>
+      <c r="E17" t="s">
         <v>75</v>
       </c>
-      <c r="D17" t="s">
-[...2 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>21</v>
+      </c>
+      <c r="G17" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>48</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>48</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="K17" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="L17" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="M17" t="s">
         <v>58</v>
       </c>
       <c r="N17" t="n">
         <v>50.0</v>
       </c>
       <c r="O17" t="n">
         <v>101.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>78</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="H18" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="I18" t="s">
         <v>57</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>36</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>56</v>
       </c>
       <c r="L18" t="s">
         <v>53</v>
       </c>
       <c r="M18" t="s">
         <v>57</v>
       </c>
       <c r="N18" t="n">
         <v>52.0</v>
       </c>
       <c r="O18" t="n">
         <v>105.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>79</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="s">
         <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>80</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>40</v>
       </c>
       <c r="H19" t="s">
         <v>58</v>
       </c>
       <c r="I19" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="J19" t="s">
         <v>36</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="M19" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N19" t="n">
-        <v>56.0</v>
+        <v>55.0</v>
       </c>
       <c r="O19" t="n">
-        <v>125.0</v>
+        <v>124.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
         <v>81</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>82</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>34</v>
       </c>
       <c r="H20" t="s">
@@ -2182,665 +2188,665 @@
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>84</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>85</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>57</v>
       </c>
       <c r="H21" t="s">
         <v>53</v>
       </c>
       <c r="I21" t="s">
-        <v>40</v>
+        <v>86</v>
       </c>
       <c r="J21" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="L21" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N21" t="n">
-        <v>57.0</v>
+        <v>57.5</v>
       </c>
       <c r="O21" t="n">
-        <v>124.0</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>19</v>
       </c>
       <c r="E22" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>83</v>
       </c>
       <c r="H22" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="I22" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>36</v>
       </c>
       <c r="K22" t="s">
         <v>48</v>
       </c>
       <c r="L22" t="s">
         <v>48</v>
       </c>
       <c r="M22" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="N22" t="n">
         <v>59.0</v>
       </c>
       <c r="O22" t="n">
         <v>122.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C23" t="s">
         <v>31</v>
       </c>
       <c r="D23" t="s">
         <v>19</v>
       </c>
       <c r="E23" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="H23" t="s">
         <v>56</v>
       </c>
       <c r="I23" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="J23" t="s">
         <v>36</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="M23" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N23" t="n">
-        <v>66.0</v>
+        <v>65.5</v>
       </c>
       <c r="O23" t="n">
-        <v>135.0</v>
+        <v>134.5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>60</v>
       </c>
       <c r="D24" t="s">
         <v>19</v>
       </c>
       <c r="E24" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>58</v>
       </c>
       <c r="H24" t="s">
         <v>40</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>23</v>
       </c>
       <c r="L24" t="s">
         <v>23</v>
       </c>
       <c r="M24" t="s">
         <v>23</v>
       </c>
       <c r="N24" t="n">
         <v>67.0</v>
       </c>
       <c r="O24" t="n">
         <v>136.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C25" t="s">
         <v>60</v>
       </c>
       <c r="D25" t="s">
         <v>19</v>
       </c>
       <c r="E25" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" t="s">
         <v>44</v>
       </c>
       <c r="H25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="I25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>23</v>
       </c>
       <c r="M25" t="s">
         <v>23</v>
       </c>
       <c r="N25" t="n">
         <v>69.0</v>
       </c>
       <c r="O25" t="n">
         <v>138.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C26" t="s">
         <v>18</v>
       </c>
       <c r="D26" t="s">
         <v>19</v>
       </c>
       <c r="E26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J26" t="s">
         <v>36</v>
       </c>
       <c r="K26" t="s">
         <v>53</v>
       </c>
       <c r="L26" t="s">
         <v>56</v>
       </c>
       <c r="M26" t="s">
         <v>49</v>
       </c>
       <c r="N26" t="n">
         <v>72.0</v>
       </c>
       <c r="O26" t="n">
         <v>141.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
         <v>31</v>
       </c>
       <c r="D27" t="s">
         <v>19</v>
       </c>
       <c r="E27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
       <c r="G27" t="s">
         <v>36</v>
       </c>
       <c r="H27" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="I27" t="s">
         <v>83</v>
       </c>
       <c r="J27" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="M27" s="3" t="s">
         <v>23</v>
       </c>
       <c r="N27" t="n">
         <v>75.0</v>
       </c>
       <c r="O27" t="n">
         <v>144.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>31</v>
       </c>
       <c r="D28" t="s">
         <v>19</v>
       </c>
       <c r="E28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J28" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K28" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="L28" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="M28" t="s">
         <v>49</v>
       </c>
       <c r="N28" t="n">
         <v>79.0</v>
       </c>
       <c r="O28" t="n">
         <v>148.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>26</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29" t="s">
         <v>19</v>
       </c>
       <c r="E29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F29" t="s">
         <v>21</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J29" t="s">
         <v>36</v>
       </c>
       <c r="K29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L29" t="s">
         <v>49</v>
       </c>
       <c r="M29" t="s">
         <v>49</v>
       </c>
       <c r="N29" t="n">
         <v>83.0</v>
       </c>
       <c r="O29" t="n">
         <v>152.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>26</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="C30" t="s">
         <v>31</v>
       </c>
       <c r="D30" t="s">
         <v>19</v>
       </c>
       <c r="E30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="F30" t="s">
         <v>21</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J30" t="s">
         <v>36</v>
       </c>
       <c r="K30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="L30" t="s">
         <v>49</v>
       </c>
       <c r="M30" t="s">
         <v>49</v>
       </c>
       <c r="N30" t="n">
         <v>83.0</v>
       </c>
       <c r="O30" t="n">
         <v>152.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>28</v>
       </c>
       <c r="B31" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C31" t="s">
         <v>31</v>
       </c>
       <c r="D31" t="s">
         <v>19</v>
       </c>
       <c r="E31" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J31" t="s">
         <v>23</v>
       </c>
       <c r="K31" t="s">
         <v>83</v>
       </c>
       <c r="L31" t="s">
         <v>23</v>
       </c>
       <c r="M31" t="s">
         <v>49</v>
       </c>
       <c r="N31" t="n">
         <v>85.0</v>
       </c>
       <c r="O31" t="n">
         <v>154.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>29</v>
       </c>
       <c r="B32" t="s">
         <v>59</v>
       </c>
       <c r="C32" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D32" t="s">
         <v>19</v>
       </c>
       <c r="E32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F32" t="s">
         <v>21</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J32" t="s">
         <v>36</v>
       </c>
       <c r="K32" t="s">
         <v>23</v>
       </c>
       <c r="L32" t="s">
         <v>23</v>
       </c>
       <c r="M32" t="s">
         <v>23</v>
       </c>
       <c r="N32" t="n">
         <v>89.0</v>
       </c>
       <c r="O32" t="n">
         <v>158.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>29</v>
       </c>
       <c r="B33" t="s">
         <v>50</v>
       </c>
       <c r="C33" t="s">
         <v>31</v>
       </c>
       <c r="D33" t="s">
         <v>19</v>
       </c>
       <c r="E33" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J33" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K33" t="s">
         <v>23</v>
       </c>
       <c r="L33" t="s">
         <v>23</v>
       </c>
       <c r="M33" t="s">
         <v>23</v>
       </c>
       <c r="N33" t="n">
         <v>89.0</v>
       </c>
       <c r="O33" t="n">
         <v>158.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>29</v>
       </c>
       <c r="B34" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C34" t="s">
         <v>31</v>
       </c>
       <c r="D34" t="s">
         <v>19</v>
       </c>
       <c r="E34" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="H34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>23</v>
       </c>
       <c r="J34" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="K34" t="s">
         <v>23</v>
       </c>
       <c r="L34" t="s">
         <v>23</v>
       </c>
       <c r="M34" t="s">
         <v>23</v>
       </c>
       <c r="N34" t="n">
         <v>89.0</v>
       </c>
       <c r="O34" t="n">
         <v>158.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A1:O1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
@@ -2848,4639 +2854,4639 @@
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="H4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="I4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="H5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="I5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>41</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="I6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>24</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E7" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="H8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I8" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>5</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E9" t="s">
+        <v>142</v>
+      </c>
+      <c r="F9" t="s">
+        <v>21</v>
+      </c>
+      <c r="G9" t="s">
+        <v>139</v>
+      </c>
+      <c r="H9" t="s">
+        <v>140</v>
+      </c>
+      <c r="I9" t="s">
         <v>141</v>
-      </c>
-[...10 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>81</v>
       </c>
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E10" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="H10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="I10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E11" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="I11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="H12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="I12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>79</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="I13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="H14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="I15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" t="s">
         <v>74</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="H16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="I16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>46</v>
       </c>
       <c r="D17" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="H17" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="I17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>50</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="H18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="I18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H19" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="I19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E20" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="H20" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="I20" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E21" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="H21" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I21" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="H22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="I22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C23" t="s">
         <v>31</v>
       </c>
       <c r="D23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="H23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="I23" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E24" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="I24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="H4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="I4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>45</v>
       </c>
       <c r="C5" t="s">
         <v>46</v>
       </c>
       <c r="D5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E5" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="I5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
+        <v>132</v>
+      </c>
+      <c r="E6" t="s">
+        <v>133</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
+        <v>217</v>
+      </c>
+      <c r="H6" t="s">
+        <v>218</v>
+      </c>
+      <c r="I6" t="s">
         <v>131</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>41</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="H7" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="I7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="I8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="H9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="I9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E10" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="H10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>50</v>
       </c>
       <c r="C11" t="s">
         <v>51</v>
       </c>
       <c r="D11" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E11" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="H11" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="I11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>59</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="H12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="I12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C13" t="s">
         <v>60</v>
       </c>
       <c r="D13" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E13" t="s">
+        <v>160</v>
+      </c>
+      <c r="F13" t="s">
+        <v>21</v>
+      </c>
+      <c r="G13" t="s">
+        <v>232</v>
+      </c>
+      <c r="H13" t="s">
+        <v>233</v>
+      </c>
+      <c r="I13" t="s">
         <v>159</v>
-      </c>
-[...10 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>79</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="I14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="H15" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="I15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H16" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" t="s">
         <v>74</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="H17" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="I17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="H18" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="I18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E19" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="H19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="H20" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="I20" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>81</v>
       </c>
       <c r="C21" t="s">
         <v>60</v>
       </c>
       <c r="D21" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E21" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H21" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="I21" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C22" t="s">
         <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H22" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="I22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E23" t="s">
+        <v>208</v>
+      </c>
+      <c r="F23" t="s">
+        <v>21</v>
+      </c>
+      <c r="G23" t="s">
+        <v>250</v>
+      </c>
+      <c r="H23" t="s">
+        <v>251</v>
+      </c>
+      <c r="I23" t="s">
         <v>207</v>
-      </c>
-[...10 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C24" t="s">
         <v>31</v>
       </c>
       <c r="D24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24" t="s">
         <v>19</v>
       </c>
       <c r="I24" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="H4" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="I4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>37</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="H5" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="I5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
+        <v>132</v>
+      </c>
+      <c r="E6" t="s">
+        <v>133</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6" t="s">
+        <v>258</v>
+      </c>
+      <c r="H6" t="s">
+        <v>259</v>
+      </c>
+      <c r="I6" t="s">
         <v>131</v>
-      </c>
-[...13 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="H7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="I7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H8" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="I8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="H9" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="I9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>50</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="H10" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="I10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="H11" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="I11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>81</v>
       </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E12" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="H12" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="I12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E13" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="H13" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="I13" t="s">
-        <v>158</v>
+        <v>274</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
+        <v>275</v>
+      </c>
+      <c r="H14" t="s">
         <v>273</v>
       </c>
-      <c r="H14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I14" t="s">
-        <v>162</v>
+        <v>274</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="H15" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="I15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="H16" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="I16" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B17" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" t="s">
         <v>74</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E17" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="H17" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="I17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B18" t="s">
         <v>79</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E18" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
+        <v>281</v>
+      </c>
+      <c r="H18" t="s">
         <v>279</v>
       </c>
-      <c r="H18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
         <v>54</v>
       </c>
       <c r="C19" t="s">
         <v>31</v>
       </c>
       <c r="D19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E19" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H19" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="I19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H20" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="I20" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E21" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="H21" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="I21" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C22" t="s">
         <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E22" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="H22" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="I22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C23" t="s">
         <v>31</v>
       </c>
       <c r="D23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>19</v>
       </c>
       <c r="I23" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>60</v>
       </c>
       <c r="D24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E24" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F24" t="s">
         <v>21</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24" t="s">
         <v>19</v>
       </c>
       <c r="I24" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>24</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E4" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="H4" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="I4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C5" t="s">
         <v>31</v>
       </c>
       <c r="D5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
         <v>19</v>
       </c>
       <c r="I5" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
         <v>19</v>
       </c>
       <c r="H6" t="s">
         <v>19</v>
       </c>
       <c r="I6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
         <v>19</v>
       </c>
       <c r="H7" t="s">
         <v>19</v>
       </c>
       <c r="I7" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>2</v>
       </c>
       <c r="B8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
         <v>19</v>
       </c>
       <c r="H8" t="s">
         <v>19</v>
       </c>
       <c r="I8" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>2</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
         <v>19</v>
       </c>
       <c r="H9" t="s">
         <v>19</v>
       </c>
       <c r="I9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>2</v>
       </c>
       <c r="B10" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C10" t="s">
         <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
         <v>19</v>
       </c>
       <c r="H10" t="s">
         <v>19</v>
       </c>
       <c r="I10" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>2</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>19</v>
       </c>
       <c r="H11" t="s">
         <v>19</v>
       </c>
       <c r="I11" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
         <v>19</v>
       </c>
       <c r="H12" t="s">
         <v>19</v>
       </c>
       <c r="I12" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>2</v>
       </c>
       <c r="B13" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E13" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
         <v>19</v>
       </c>
       <c r="H13" t="s">
         <v>19</v>
       </c>
       <c r="I13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2</v>
       </c>
       <c r="B14" t="s">
         <v>79</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E14" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
         <v>19</v>
       </c>
       <c r="H14" t="s">
         <v>19</v>
       </c>
       <c r="I14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
         <v>19</v>
       </c>
       <c r="H15" t="s">
         <v>19</v>
       </c>
       <c r="I15" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>2</v>
       </c>
       <c r="B16" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E16" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
         <v>19</v>
       </c>
       <c r="H16" t="s">
         <v>19</v>
       </c>
       <c r="I16" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>18</v>
       </c>
       <c r="D17" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E17" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>19</v>
       </c>
       <c r="H17" t="s">
         <v>19</v>
       </c>
       <c r="I17" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>19</v>
       </c>
       <c r="H18" t="s">
         <v>19</v>
       </c>
       <c r="I18" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>2</v>
       </c>
       <c r="B19" t="s">
         <v>41</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>19</v>
       </c>
       <c r="H19" t="s">
         <v>19</v>
       </c>
       <c r="I19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C20" t="s">
         <v>60</v>
       </c>
       <c r="D20" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E20" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>19</v>
       </c>
       <c r="H20" t="s">
         <v>19</v>
       </c>
       <c r="I20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>37</v>
       </c>
       <c r="C21" t="s">
         <v>18</v>
       </c>
       <c r="D21" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C22" t="s">
         <v>18</v>
       </c>
       <c r="D22" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E22" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H4" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="I4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="H5" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="I5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H6" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="I6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>54</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E7" t="s">
+        <v>184</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>311</v>
+      </c>
+      <c r="H7" t="s">
+        <v>312</v>
+      </c>
+      <c r="I7" t="s">
         <v>136</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>50</v>
       </c>
       <c r="C8" t="s">
         <v>51</v>
       </c>
       <c r="D8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="H8" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="I8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>41</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="H9" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="I9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E10" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="H10" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="I10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>45</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="H11" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="I11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>37</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="H12" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="I12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E13" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="H13" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="I13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>59</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E14" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="H14" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="I14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C15" t="s">
         <v>18</v>
       </c>
       <c r="D15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E15" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H15" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="I15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" t="s">
         <v>74</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="H16" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="I16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="H17" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="I17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C18" t="s">
         <v>18</v>
       </c>
       <c r="D18" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E18" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H18" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="I18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="H19" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="I19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="H20" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
       <c r="I20" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="H21" t="s">
-        <v>338</v>
+        <v>340</v>
       </c>
       <c r="I21" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E22" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>19</v>
       </c>
       <c r="B23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E23" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>19</v>
       </c>
       <c r="I23" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>340</v>
+        <v>342</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>341</v>
+        <v>343</v>
       </c>
       <c r="H4" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="I4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="H5" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="I5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="H6" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="I6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>45</v>
       </c>
       <c r="C7" t="s">
         <v>46</v>
       </c>
       <c r="D7" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="H7" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="I7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>41</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="H8" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="I8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E9" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="H9" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="I9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="H10" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="I10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>59</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E11" t="s">
+        <v>152</v>
+      </c>
+      <c r="F11" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s">
+        <v>355</v>
+      </c>
+      <c r="H11" t="s">
+        <v>310</v>
+      </c>
+      <c r="I11" t="s">
         <v>151</v>
-      </c>
-[...10 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C12" t="s">
         <v>18</v>
       </c>
       <c r="D12" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E12" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="H12" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="I12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E13" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="H13" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="I13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="H14" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="I14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C15" t="s">
         <v>46</v>
       </c>
       <c r="D15" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E15" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="H15" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="I15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" t="s">
         <v>74</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E16" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="H16" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="I16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C17" t="s">
         <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E17" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="H17" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="I17" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C18" t="s">
         <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="H18" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="I18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C19" t="s">
         <v>18</v>
       </c>
       <c r="D19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E19" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="H19" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="I19" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>19</v>
       </c>
       <c r="H20" t="s">
         <v>19</v>
       </c>
       <c r="I20" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>17</v>
       </c>
       <c r="B21" t="s">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E21" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>17</v>
       </c>
       <c r="B22" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>17</v>
       </c>
       <c r="B23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E23" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="H23" t="s">
+        <v>374</v>
+      </c>
+      <c r="I23" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E4" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="H4" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="I4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>25</v>
       </c>
       <c r="D5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="H5" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="I5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E6" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="H6" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="I6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
+        <v>137</v>
+      </c>
+      <c r="E7" t="s">
+        <v>142</v>
+      </c>
+      <c r="F7" t="s">
+        <v>21</v>
+      </c>
+      <c r="G7" t="s">
+        <v>382</v>
+      </c>
+      <c r="H7" t="s">
+        <v>383</v>
+      </c>
+      <c r="I7" t="s">
         <v>136</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E8" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="H8" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="I8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>54</v>
       </c>
       <c r="C9" t="s">
         <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E9" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
       <c r="G9" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="H9" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="I9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>59</v>
       </c>
       <c r="C10" t="s">
         <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E10" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F10" t="s">
         <v>21</v>
       </c>
       <c r="G10" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="H10" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="I10" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E11" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="H11" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="I11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="H12" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="I12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>18</v>
       </c>
       <c r="D13" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E13" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="H13" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="I13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" t="s">
         <v>74</v>
       </c>
-      <c r="C14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F14" t="s">
         <v>21</v>
       </c>
       <c r="G14" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="H14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="I14" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F15" t="s">
         <v>21</v>
       </c>
       <c r="G15" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="H15" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="I15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="H16" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="I16" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>50</v>
       </c>
       <c r="C17" t="s">
         <v>51</v>
       </c>
       <c r="D17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E17" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" t="s">
         <v>19</v>
       </c>
       <c r="H17" t="s">
         <v>19</v>
       </c>
       <c r="I17" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E18" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" t="s">
         <v>19</v>
       </c>
       <c r="H18" t="s">
         <v>19</v>
       </c>
       <c r="I18" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>14</v>
       </c>
       <c r="B19" t="s">
         <v>45</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" t="s">
         <v>19</v>
       </c>
       <c r="H19" t="s">
         <v>19</v>
       </c>
       <c r="I19" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>14</v>
       </c>
       <c r="B20" t="s">
-        <v>296</v>
+        <v>298</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E20" t="s">
-        <v>297</v>
+        <v>299</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" t="s">
         <v>19</v>
       </c>
       <c r="H20" t="s">
         <v>19</v>
       </c>
       <c r="I20" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>14</v>
       </c>
       <c r="B21" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C21" t="s">
         <v>31</v>
       </c>
       <c r="D21" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>14</v>
       </c>
       <c r="B22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C22" t="s">
         <v>60</v>
       </c>
       <c r="D22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E22" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="F22" t="s">
         <v>21</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22" t="s">
         <v>19</v>
       </c>
       <c r="I22" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>14</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C23" t="s">
         <v>18</v>
       </c>
       <c r="D23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E23" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="F23" t="s">
         <v>21</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>19</v>
       </c>
       <c r="I23" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>