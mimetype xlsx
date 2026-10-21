--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -235,162 +235,162 @@
   <si>
     <t xml:space="preserve">Bella Rose (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass (2)</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-05-03T00:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:31</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:27</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:56</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1370.0</t>
+    <t xml:space="preserve">1370</t>
   </si>
   <si>
     <t xml:space="preserve">James Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:57</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:04</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">178633</t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Tristen Cass</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:36</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:42</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1363.0</t>
+    <t xml:space="preserve">1363</t>
   </si>
   <si>
     <t xml:space="preserve">Koby Packman</t>
   </si>
   <si>
     <t xml:space="preserve">01:29:58</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:00</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
+    <t xml:space="preserve">1260</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 DNF</t>
   </si>
   <si>
-    <t xml:space="preserve">1251.0</t>
+    <t xml:space="preserve">1251</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken</t>
   </si>
   <si>
-    <t xml:space="preserve">1445.0</t>
+    <t xml:space="preserve">1445</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">3622</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-05-03T12:15)</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:32</t>
   </si>
@@ -1251,52 +1251,52 @@
       </c>
       <c r="G16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>50</v>
       </c>
       <c r="I16" t="s">
         <v>53</v>
       </c>
       <c r="J16" t="s">
         <v>53</v>
       </c>
       <c r="K16" t="s">
         <v>54</v>
       </c>
       <c r="L16" t="n">
         <v>33.0</v>
       </c>
       <c r="M16" t="n">
         <v>61.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2759,52 +2759,52 @@
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>109</v>
       </c>
       <c r="E13" t="s">
         <v>113</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="H13" t="s">
         <v>17</v>
       </c>
       <c r="I13" t="s">
         <v>173</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>