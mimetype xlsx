--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -143,50 +143,50 @@
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
-    <mergeCell ref="A1:H1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>