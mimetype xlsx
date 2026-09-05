--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -1,86 +1,312 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
+    <sheet name="Race 1" r:id="rId4" sheetId="2"/>
+    <sheet name="Race 2" r:id="rId5" sheetId="3"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="84">
   <si>
     <t xml:space="preserve">Skimmers Late Summer Points 2026 results (2026-07-18 - 2026-08-22)</t>
   </si>
   <si>
     <t xml:space="preserve">Overall</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
+    <t xml:space="preserve">Race 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 2</t>
+  </si>
+  <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Nett</t>
+  </si>
+  <si>
+    <t xml:space="preserve">211097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ILCA 6 / Laser Radial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">n/a</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sophie Wantling (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ILCA 7 / Laser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jed Cunningham (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">178635</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tristen Cass (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">216513</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanley Armstrong (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">202153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ILCA 4 / Laser 4.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koby Packman (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0 (DNS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0 (DNC)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOPPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jakub Elias (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOPPER 4.2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bella Rose (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9610</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jade Hawken (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sophie Cass (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 1 results (2026-08-01T10:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elapsed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corrected</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Points</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1156.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sophie Wantling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tristen Cass</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1103.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jed Cunningham</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1450.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bella Rose</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jade Hawken</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1369.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jakub Elias</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1218.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koby Packman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0 DNS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sophie Cass</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stanley Armstrong</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 2 results (2026-08-01T11:00)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:25:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:36:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:33:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:40:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:35:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:37:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0 DNC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -88,105 +314,1069 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
+    <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
+      <c r="I3" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
+        <v>15</v>
+      </c>
+      <c r="F4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" t="s">
+        <v>17</v>
+      </c>
+      <c r="I4" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="J4" t="n">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="J5" t="n">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I6" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="J6" t="n">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" t="s">
+        <v>21</v>
+      </c>
+      <c r="I7" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="J7" t="n">
+        <v>13.0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
+        <v>33</v>
+      </c>
+      <c r="I8" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="J8" t="n">
+        <v>21.0</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" t="s">
+        <v>36</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>28</v>
+      </c>
+      <c r="H9" t="s">
+        <v>33</v>
+      </c>
+      <c r="I9" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="J9" t="n">
+        <v>21.0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>5</v>
+      </c>
+      <c r="B10" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" t="s">
+        <v>28</v>
+      </c>
+      <c r="H10" t="s">
+        <v>33</v>
+      </c>
+      <c r="I10" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="J10" t="n">
+        <v>21.0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>5</v>
+      </c>
+      <c r="B11" t="s">
+        <v>40</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>28</v>
+      </c>
+      <c r="H11" t="s">
+        <v>33</v>
+      </c>
+      <c r="I11" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="J11" t="n">
+        <v>21.0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" t="s">
+        <v>28</v>
+      </c>
+      <c r="H12" t="s">
+        <v>33</v>
+      </c>
+      <c r="I12" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="J12" t="n">
+        <v>21.0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="A1:J1"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" t="s">
+        <v>50</v>
+      </c>
+      <c r="H4" t="s">
+        <v>51</v>
+      </c>
+      <c r="I4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" t="s">
+        <v>53</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>54</v>
+      </c>
+      <c r="H5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>59</v>
+      </c>
+      <c r="H6" t="s">
+        <v>60</v>
+      </c>
+      <c r="I6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D7" t="s">
+        <v>62</v>
+      </c>
+      <c r="E7" t="s">
+        <v>63</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>14</v>
+      </c>
+      <c r="H7" t="s">
+        <v>14</v>
+      </c>
+      <c r="I7" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>4</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" t="s">
+        <v>66</v>
+      </c>
+      <c r="E9" t="s">
+        <v>67</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>4</v>
+      </c>
+      <c r="B10" t="s">
+        <v>29</v>
+      </c>
+      <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>68</v>
+      </c>
+      <c r="E10" t="s">
+        <v>69</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>4</v>
+      </c>
+      <c r="B11" t="s">
+        <v>42</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
+        <v>62</v>
+      </c>
+      <c r="E11" t="s">
+        <v>71</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>13</v>
+      </c>
+      <c r="D12" t="s">
+        <v>48</v>
+      </c>
+      <c r="E12" t="s">
+        <v>72</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" t="s">
+        <v>64</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" t="s">
+        <v>74</v>
+      </c>
+      <c r="H4" t="s">
+        <v>75</v>
+      </c>
+      <c r="I4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" t="s">
+        <v>76</v>
+      </c>
+      <c r="H5" t="s">
+        <v>77</v>
+      </c>
+      <c r="I5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D6" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H6" t="s">
+        <v>79</v>
+      </c>
+      <c r="I6" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G7" t="s">
+        <v>80</v>
+      </c>
+      <c r="H7" t="s">
+        <v>81</v>
+      </c>
+      <c r="I7" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>62</v>
+      </c>
+      <c r="E8" t="s">
+        <v>63</v>
+      </c>
+      <c r="F8" t="s">
+        <v>16</v>
+      </c>
+      <c r="G8" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" t="s">
+        <v>14</v>
+      </c>
+      <c r="I8" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>5</v>
+      </c>
+      <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
+        <v>38</v>
+      </c>
+      <c r="D9" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" t="s">
+        <v>65</v>
+      </c>
+      <c r="F9" t="s">
+        <v>16</v>
+      </c>
+      <c r="G9" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" t="s">
+        <v>14</v>
+      </c>
+      <c r="I9" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>5</v>
+      </c>
+      <c r="B10" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" t="s">
+        <v>66</v>
+      </c>
+      <c r="E10" t="s">
+        <v>67</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="G10" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" t="s">
+        <v>14</v>
+      </c>
+      <c r="I10" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>5</v>
+      </c>
+      <c r="B11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C11" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" t="s">
+        <v>68</v>
+      </c>
+      <c r="E11" t="s">
+        <v>69</v>
+      </c>
+      <c r="F11" t="s">
+        <v>16</v>
+      </c>
+      <c r="G11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" t="s">
+        <v>14</v>
+      </c>
+      <c r="I11" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>5</v>
+      </c>
+      <c r="B12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" t="s">
+        <v>38</v>
+      </c>
+      <c r="D12" t="s">
+        <v>62</v>
+      </c>
+      <c r="E12" t="s">
+        <v>71</v>
+      </c>
+      <c r="F12" t="s">
+        <v>16</v>
+      </c>
+      <c r="G12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" t="s">
+        <v>14</v>
+      </c>
+      <c r="I12" t="s">
+        <v>83</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>