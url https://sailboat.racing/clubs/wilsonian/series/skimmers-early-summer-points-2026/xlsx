--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -252,102 +252,102 @@
   <si>
     <t xml:space="preserve">Eric Leeming (3)</t>
   </si>
   <si>
     <t xml:space="preserve">11.0</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-06-20T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1122.0</t>
+    <t xml:space="preserve">1122</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">Beth Ashwell</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:54</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1254.0</t>
+    <t xml:space="preserve">1254</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
     <t xml:space="preserve">Koby Packman</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:36</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Tristen Cass</t>
   </si>
   <si>
     <t xml:space="preserve">Jack Dunne</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:31</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:39</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1248.0</t>
+    <t xml:space="preserve">1248</t>
   </si>
   <si>
     <t xml:space="preserve">Kate Leeming</t>
   </si>
   <si>
     <t xml:space="preserve">Hetty Heap</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:55</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:18</t>
   </si>
@@ -366,99 +366,99 @@
   <si>
     <t xml:space="preserve">00:41:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:22</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">William Fry</t>
   </si>
   <si>
     <t xml:space="preserve">Jake Beard</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:48</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1009.0</t>
+    <t xml:space="preserve">1009</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">Maddison Cox</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:27</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:07</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:19</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">Kian Herrero Iunas</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:06</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
+    <t xml:space="preserve">1260</t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken</t>
   </si>
   <si>
     <t xml:space="preserve">Eric Leeming</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:07</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2026-06-20T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:19</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:52</t>
   </si>
@@ -594,51 +594,51 @@
   <si>
     <t xml:space="preserve">James Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:19</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:14</t>
   </si>
   <si>
     <t xml:space="preserve">Alfie Martin</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:30</t>
   </si>
   <si>
-    <t xml:space="preserve">1053.0</t>
+    <t xml:space="preserve">1053</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:01</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:39</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:11</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2026-07-18T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:51</t>
   </si>
@@ -1442,52 +1442,52 @@
       </c>
       <c r="H17" t="s">
         <v>66</v>
       </c>
       <c r="I17" t="s">
         <v>66</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="L17" t="s">
         <v>36</v>
       </c>
       <c r="M17" t="n">
         <v>42.0</v>
       </c>
       <c r="N17" t="n">
         <v>68.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
-    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -1834,52 +1834,52 @@
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14" t="s">
         <v>131</v>
       </c>
       <c r="E14" t="s">
         <v>132</v>
       </c>
       <c r="F14" t="s">
         <v>133</v>
       </c>
       <c r="G14" t="s">
         <v>134</v>
       </c>
       <c r="H14" t="s">
         <v>135</v>
       </c>
       <c r="I14" t="s">
         <v>136</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2197,52 +2197,52 @@
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>121</v>
       </c>
       <c r="F13" t="s">
         <v>122</v>
       </c>
       <c r="G13" t="s">
         <v>156</v>
       </c>
       <c r="H13" t="s">
         <v>157</v>
       </c>
       <c r="I13" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2560,52 +2560,52 @@
       </c>
       <c r="C13" t="s">
         <v>17</v>
       </c>
       <c r="D13" t="s">
         <v>77</v>
       </c>
       <c r="E13" t="s">
         <v>121</v>
       </c>
       <c r="F13" t="s">
         <v>122</v>
       </c>
       <c r="G13" t="s">
         <v>177</v>
       </c>
       <c r="H13" t="s">
         <v>178</v>
       </c>
       <c r="I13" t="s">
         <v>130</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2836,52 +2836,52 @@
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>115</v>
       </c>
       <c r="E10" t="s">
         <v>116</v>
       </c>
       <c r="F10" t="s">
         <v>194</v>
       </c>
       <c r="G10" t="s">
         <v>195</v>
       </c>
       <c r="H10" t="s">
         <v>196</v>
       </c>
       <c r="I10" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3112,52 +3112,52 @@
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>115</v>
       </c>
       <c r="E10" t="s">
         <v>116</v>
       </c>
       <c r="F10" t="s">
         <v>194</v>
       </c>
       <c r="G10" t="s">
         <v>18</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
         <v>209</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>