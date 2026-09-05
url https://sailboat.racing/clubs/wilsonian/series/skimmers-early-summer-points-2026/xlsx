--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -1442,52 +1442,52 @@
       </c>
       <c r="H17" t="s">
         <v>66</v>
       </c>
       <c r="I17" t="s">
         <v>66</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="L17" t="s">
         <v>36</v>
       </c>
       <c r="M17" t="n">
         <v>42.0</v>
       </c>
       <c r="N17" t="n">
         <v>68.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:N2"/>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A2:N2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -1834,52 +1834,52 @@
       </c>
       <c r="C14" t="s">
         <v>68</v>
       </c>
       <c r="D14" t="s">
         <v>131</v>
       </c>
       <c r="E14" t="s">
         <v>132</v>
       </c>
       <c r="F14" t="s">
         <v>133</v>
       </c>
       <c r="G14" t="s">
         <v>134</v>
       </c>
       <c r="H14" t="s">
         <v>135</v>
       </c>
       <c r="I14" t="s">
         <v>136</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3388,50 +3388,50 @@
       </c>
       <c r="C10" t="s">
         <v>53</v>
       </c>
       <c r="D10" t="s">
         <v>115</v>
       </c>
       <c r="E10" t="s">
         <v>116</v>
       </c>
       <c r="F10" t="s">
         <v>194</v>
       </c>
       <c r="G10" t="s">
         <v>18</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
         <v>221</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>