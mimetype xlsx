--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -180,132 +180,132 @@
   <si>
     <t xml:space="preserve">2081</t>
   </si>
   <si>
     <t xml:space="preserve">RS FEVA XL</t>
   </si>
   <si>
     <t xml:space="preserve">George Meshkov (3)</t>
   </si>
   <si>
     <t xml:space="preserve">James Jackson (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-06-21T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:46</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1006.0</t>
+    <t xml:space="preserve">1006</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">Tristen Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:40</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1251.0</t>
+    <t xml:space="preserve">1251</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:03</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:21</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">Amelia Perrin</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:37</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1244.0</t>
+    <t xml:space="preserve">1244</t>
   </si>
   <si>
     <t xml:space="preserve">George Meshkov</t>
   </si>
   <si>
     <t xml:space="preserve">James Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:52</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">Koby Packman</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:17</t>
   </si>
@@ -1114,52 +1114,52 @@
       </c>
       <c r="C11" t="s">
         <v>14</v>
       </c>
       <c r="D11" t="s">
         <v>55</v>
       </c>
       <c r="E11" t="s">
         <v>93</v>
       </c>
       <c r="F11" t="s">
         <v>94</v>
       </c>
       <c r="G11" t="s">
         <v>95</v>
       </c>
       <c r="H11" t="s">
         <v>96</v>
       </c>
       <c r="I11" t="s">
         <v>97</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>