--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -1822,52 +1822,52 @@
       </c>
       <c r="H23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>42</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>24</v>
       </c>
       <c r="M23" t="n">
         <v>65.0</v>
       </c>
       <c r="N23" t="n">
         <v>99.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:N2"/>
     <mergeCell ref="A1:N1"/>
-    <mergeCell ref="A2:N2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2835,52 +2835,52 @@
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18" t="s">
         <v>94</v>
       </c>
       <c r="E18" t="s">
         <v>95</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
         <v>18</v>
       </c>
       <c r="H18" t="s">
         <v>18</v>
       </c>
       <c r="I18" t="s">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3342,52 +3342,52 @@
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>139</v>
       </c>
       <c r="E18" t="s">
         <v>140</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
         <v>18</v>
       </c>
       <c r="H18" t="s">
         <v>18</v>
       </c>
       <c r="I18" t="s">
         <v>185</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3675,52 +3675,52 @@
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>94</v>
       </c>
       <c r="E12" t="s">
         <v>122</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
         <v>18</v>
       </c>
       <c r="H12" t="s">
         <v>18</v>
       </c>
       <c r="I12" t="s">
         <v>226</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4124,52 +4124,52 @@
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" t="s">
         <v>112</v>
       </c>
       <c r="E16" t="s">
         <v>148</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
         <v>18</v>
       </c>
       <c r="H16" t="s">
         <v>18</v>
       </c>
       <c r="I16" t="s">
         <v>247</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>