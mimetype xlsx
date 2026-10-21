--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
     <sheet name="Race 1" r:id="rId4" sheetId="2"/>
     <sheet name="Race 2" r:id="rId5" sheetId="3"/>
     <sheet name="Race 3" r:id="rId6" sheetId="4"/>
     <sheet name="Race 5" r:id="rId7" sheetId="5"/>
     <sheet name="Race 4" r:id="rId8" sheetId="6"/>
     <sheet name="Race 6" r:id="rId9" sheetId="7"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="878" uniqueCount="261">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="878" uniqueCount="265">
   <si>
     <t xml:space="preserve">Skimmers Autumn Points 2025 results (2025-08-30 - 2025-10-11)</t>
   </si>
   <si>
     <t xml:space="preserve">Overall</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
@@ -159,56 +159,62 @@
   <si>
     <t xml:space="preserve">RS TERA SPORT</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia (6)</t>
   </si>
   <si>
     <t xml:space="preserve">14.0</t>
   </si>
   <si>
     <t xml:space="preserve">12.0</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">1097</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 7 / Laser</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton (3)</t>
   </si>
   <si>
+    <t xml:space="preserve">2.5</t>
+  </si>
+  <si>
     <t xml:space="preserve">178635</t>
   </si>
   <si>
     <t xml:space="preserve">Tristen Cass (3)</t>
   </si>
   <si>
+    <t xml:space="preserve">3.5</t>
+  </si>
+  <si>
     <t xml:space="preserve">3748</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson (3)</t>
   </si>
   <si>
     <t xml:space="preserve">32652 / 36552</t>
   </si>
   <si>
     <t xml:space="preserve">Koby Packman (5)</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">35</t>
   </si>
   <si>
     <t xml:space="preserve">Amelia Perrin (3)</t>
   </si>
   <si>
     <t xml:space="preserve">7.0</t>
   </si>
   <si>
     <t xml:space="preserve">3399</t>
@@ -288,120 +294,120 @@
   <si>
     <t xml:space="preserve">Sophie Cass (3)</t>
   </si>
   <si>
     <t xml:space="preserve">n/a 3</t>
   </si>
   <si>
     <t xml:space="preserve">OPTIMIST</t>
   </si>
   <si>
     <t xml:space="preserve">Pippa Ashwell (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-08-30T10:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:18</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:10</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1363.0</t>
+    <t xml:space="preserve">1363</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:17</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:49</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1370.0</t>
+    <t xml:space="preserve">1370</t>
   </si>
   <si>
     <t xml:space="preserve">James Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:09</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Tristen Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:51</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1445.0</t>
+    <t xml:space="preserve">1445</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:06</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Amelia Perrin</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:12</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
@@ -438,51 +444,51 @@
   <si>
     <t xml:space="preserve">Beth Ashwell</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:17</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:01</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:05</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1440.0</t>
+    <t xml:space="preserve">1440</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:19</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:44</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 </t>
   </si>
@@ -600,50 +606,53 @@
   <si>
     <t xml:space="preserve">16.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Race 3 results (2025-08-30T12:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:01</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:49</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:10</t>
   </si>
   <si>
+    <t xml:space="preserve">3.5 </t>
+  </si>
+  <si>
     <t xml:space="preserve">00:18:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:12:05</t>
@@ -660,156 +669,159 @@
   <si>
     <t xml:space="preserve">00:12:28</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:39</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2025-10-25T11:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:09</t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:43</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:58</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:34</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">32652</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2025-10-25T11:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:58</t>
   </si>
   <si>
+    <t xml:space="preserve">2.5 </t>
+  </si>
+  <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:06</t>
   </si>
   <si>
     <t xml:space="preserve">n/a 4</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 RET</t>
   </si>
   <si>
-    <t xml:space="preserve">1631.0</t>
+    <t xml:space="preserve">1631</t>
   </si>
   <si>
     <t xml:space="preserve">Pippa Ashwell</t>
   </si>
   <si>
     <t xml:space="preserve">Race 6 results (2025-10-25T11:50)</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:01</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:57</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:36</t>
   </si>
@@ -1189,3201 +1201,3201 @@
       <c r="B9" t="s">
         <v>43</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9" t="s">
         <v>18</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I9" t="s">
         <v>24</v>
       </c>
       <c r="J9" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="K9" t="s">
         <v>22</v>
       </c>
       <c r="L9" t="s">
         <v>23</v>
       </c>
       <c r="M9" t="n">
-        <v>24.0</v>
+        <v>24.5</v>
       </c>
       <c r="N9" t="n">
-        <v>58.0</v>
+        <v>58.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C10" t="s">
         <v>17</v>
       </c>
       <c r="D10" t="s">
         <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
         <v>28</v>
       </c>
       <c r="H10" t="s">
         <v>22</v>
       </c>
       <c r="I10" t="s">
-        <v>29</v>
+        <v>49</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L10" t="s">
         <v>24</v>
       </c>
       <c r="M10" t="n">
-        <v>28.0</v>
+        <v>27.5</v>
       </c>
       <c r="N10" t="n">
-        <v>62.0</v>
+        <v>61.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
         <v>33</v>
       </c>
       <c r="H11" t="s">
         <v>29</v>
       </c>
       <c r="I11" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L11" t="s">
         <v>24</v>
       </c>
       <c r="M11" t="n">
-        <v>30.0</v>
+        <v>30.5</v>
       </c>
       <c r="N11" t="n">
-        <v>64.0</v>
+        <v>64.5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
         <v>27</v>
       </c>
       <c r="H12" t="s">
         <v>32</v>
       </c>
       <c r="I12" t="s">
         <v>32</v>
       </c>
       <c r="J12" t="s">
         <v>27</v>
       </c>
       <c r="K12" s="3" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="M12" t="n">
         <v>34.0</v>
       </c>
       <c r="N12" t="n">
         <v>61.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="H13" t="s">
         <v>27</v>
       </c>
       <c r="I13" t="s">
         <v>33</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L13" t="s">
         <v>24</v>
       </c>
       <c r="M13" t="n">
         <v>38.0</v>
       </c>
       <c r="N13" t="n">
         <v>72.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C14" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
         <v>29</v>
       </c>
       <c r="H14" t="s">
         <v>33</v>
       </c>
       <c r="I14" t="s">
         <v>41</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L14" t="s">
         <v>24</v>
       </c>
       <c r="M14" t="n">
         <v>39.0</v>
       </c>
       <c r="N14" t="n">
         <v>73.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="H15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I15" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="J15" t="s">
         <v>42</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>24</v>
       </c>
       <c r="M15" t="n">
         <v>42.0</v>
       </c>
       <c r="N15" t="n">
         <v>76.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="H16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J16" t="s">
         <v>32</v>
       </c>
       <c r="K16" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>24</v>
       </c>
       <c r="M16" t="n">
         <v>45.0</v>
       </c>
       <c r="N16" t="n">
         <v>78.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17" t="s">
         <v>18</v>
       </c>
       <c r="E17" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H17" t="s">
         <v>40</v>
       </c>
       <c r="I17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="J17" t="s">
         <v>42</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>24</v>
       </c>
       <c r="M17" t="n">
         <v>49.0</v>
       </c>
       <c r="N17" t="n">
         <v>83.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="H18" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="I18" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L18" t="s">
         <v>24</v>
       </c>
       <c r="M18" t="n">
         <v>50.0</v>
       </c>
       <c r="N18" t="n">
         <v>84.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F19" t="s">
         <v>20</v>
       </c>
       <c r="G19" t="s">
         <v>22</v>
       </c>
       <c r="H19" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="I19" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L19" t="s">
         <v>24</v>
       </c>
       <c r="M19" t="n">
         <v>51.0</v>
       </c>
       <c r="N19" t="n">
         <v>85.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>18</v>
       </c>
       <c r="E20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I20" t="s">
         <v>24</v>
       </c>
       <c r="J20" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="K20" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="L20" t="s">
         <v>24</v>
       </c>
       <c r="M20" t="n">
         <v>51.0</v>
       </c>
       <c r="N20" t="n">
         <v>85.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C21" t="s">
         <v>17</v>
       </c>
       <c r="D21" t="s">
         <v>18</v>
       </c>
       <c r="E21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="F21" t="s">
         <v>20</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I21" t="s">
         <v>24</v>
       </c>
       <c r="J21" t="s">
-        <v>23</v>
+        <v>46</v>
       </c>
       <c r="K21" t="s">
         <v>24</v>
       </c>
       <c r="L21" t="s">
         <v>24</v>
       </c>
       <c r="M21" t="n">
-        <v>54.0</v>
+        <v>53.5</v>
       </c>
       <c r="N21" t="n">
-        <v>88.0</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
       <c r="G22" t="s">
         <v>41</v>
       </c>
       <c r="H22" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="I22" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>24</v>
       </c>
       <c r="L22" t="s">
         <v>24</v>
       </c>
       <c r="M22" t="n">
         <v>55.0</v>
       </c>
       <c r="N22" t="n">
         <v>89.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I23" t="s">
         <v>24</v>
       </c>
       <c r="J23" t="s">
         <v>42</v>
       </c>
       <c r="K23" t="s">
         <v>24</v>
       </c>
       <c r="L23" t="s">
         <v>24</v>
       </c>
       <c r="M23" t="n">
         <v>65.0</v>
       </c>
       <c r="N23" t="n">
         <v>99.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
-    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H4" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="I4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
       <c r="D5" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E5" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="H5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="I6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C7" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D7" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H7" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="I7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E8" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="H8" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="I8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E9" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="I9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H10" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="I10" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H11" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="I11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>30</v>
       </c>
       <c r="C12" t="s">
         <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E12" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="H12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="I12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="H13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="H14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="I14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C15" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D15" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="H15" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="I15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="H16" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="I16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
         <v>37</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="H17" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="I17" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E18" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="H18" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="I18" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="H4" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="I4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E5" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="H5" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="I5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="H6" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="I6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E7" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="H7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="I7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="H8" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="I8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C9" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="H9" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="I9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="H10" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="I10" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E11" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="H11" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="I11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E12" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="H12" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="I12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C13" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E13" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="H13" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="I13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E14" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H14" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E15" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="H15" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="I15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H16" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="I16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H17" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="I17" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E18" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
         <v>18</v>
       </c>
       <c r="H18" t="s">
         <v>18</v>
       </c>
       <c r="I18" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="H4" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="I4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="H5" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="I5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C6" t="s">
         <v>38</v>
       </c>
       <c r="D6" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E6" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="H6" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I6" t="s">
-        <v>102</v>
+        <v>195</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E7" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="H7" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="I7" t="s">
-        <v>107</v>
+        <v>195</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="H8" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="I8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="H9" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="I9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C10" t="s">
         <v>35</v>
       </c>
       <c r="D10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E10" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="H10" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="I10" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>17</v>
       </c>
       <c r="D11" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E11" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="H11" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="I11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E12" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="H12" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="I12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E13" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="H13" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="I13" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E14" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="H14" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="I14" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D15" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="E15" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="H15" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="I15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E16" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
         <v>18</v>
       </c>
       <c r="H16" t="s">
         <v>18</v>
       </c>
       <c r="I16" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>13</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E17" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
       <c r="G17" t="s">
         <v>18</v>
       </c>
       <c r="H17" t="s">
         <v>18</v>
       </c>
       <c r="I17" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>13</v>
       </c>
       <c r="B18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="E18" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F18" t="s">
         <v>20</v>
       </c>
       <c r="G18" t="s">
         <v>18</v>
       </c>
       <c r="H18" t="s">
         <v>18</v>
       </c>
       <c r="I18" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="H4" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="I4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="s">
         <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E5" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="H5" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="I5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="H6" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="I6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H7" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="I7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E8" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="H8" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="I8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>38</v>
       </c>
       <c r="D9" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E9" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="H9" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="I9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
         <v>18</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E11" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
         <v>18</v>
       </c>
       <c r="H11" t="s">
         <v>18</v>
       </c>
       <c r="I11" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>7</v>
       </c>
       <c r="B12" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C12" t="s">
         <v>35</v>
       </c>
       <c r="D12" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E12" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
         <v>18</v>
       </c>
       <c r="H12" t="s">
         <v>18</v>
       </c>
       <c r="I12" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
       <c r="H4" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="I4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="s">
         <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E5" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I5" t="s">
-        <v>98</v>
+        <v>235</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E6" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="H6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="I6" t="s">
-        <v>102</v>
+        <v>235</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>34</v>
       </c>
       <c r="C7" t="s">
         <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E7" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="H7" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="I7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="H8" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="I8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>30</v>
       </c>
       <c r="C9" t="s">
         <v>17</v>
       </c>
       <c r="D9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
       <c r="G9" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="H9" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="I9" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C10" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D10" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="E10" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
       <c r="G10" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="H10" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="I10" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C11" t="s">
         <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E11" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F11" t="s">
         <v>20</v>
       </c>
       <c r="G11" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="H11" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="I11" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
         <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E12" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="F12" t="s">
         <v>20</v>
       </c>
       <c r="G12" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H12" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="I12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F13" t="s">
         <v>20</v>
       </c>
       <c r="G13" t="s">
         <v>18</v>
       </c>
       <c r="H13" t="s">
         <v>18</v>
       </c>
       <c r="I13" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E14" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="F14" t="s">
         <v>20</v>
       </c>
       <c r="G14" t="s">
         <v>18</v>
       </c>
       <c r="H14" t="s">
         <v>18</v>
       </c>
       <c r="I14" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>10</v>
       </c>
       <c r="B15" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C15" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="D15" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="E15" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="F15" t="s">
         <v>20</v>
       </c>
       <c r="G15" t="s">
         <v>18</v>
       </c>
       <c r="H15" t="s">
         <v>18</v>
       </c>
       <c r="I15" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>37</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E16" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
         <v>18</v>
       </c>
       <c r="H16" t="s">
         <v>18</v>
       </c>
       <c r="I16" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E4" t="s">
-        <v>210</v>
+        <v>213</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
       <c r="G4" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="H4" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="I4" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>30</v>
       </c>
       <c r="C5" t="s">
         <v>17</v>
       </c>
       <c r="D5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E5" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="F5" t="s">
         <v>20</v>
       </c>
       <c r="G5" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="H5" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="I5" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>43</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
       <c r="E6" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
       <c r="G6" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="H6" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="I6" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E7" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
-        <v>257</v>
+        <v>261</v>
       </c>
       <c r="H7" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="I7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>37</v>
       </c>
       <c r="C8" t="s">
         <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E8" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8" t="s">
-        <v>259</v>
+        <v>263</v>
       </c>
       <c r="H8" t="s">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="I8" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>