--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -190,186 +190,186 @@
   <si>
     <t xml:space="preserve">187</t>
   </si>
   <si>
     <t xml:space="preserve">HADRON H2</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall (1)</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2025-10-12T00:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">799.0</t>
+    <t xml:space="preserve">799</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:27</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:08</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 6 results (2025-10-26T00:00)</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:20</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:22</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:47</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:14</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:17</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:51</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:43</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill</t>
   </si>
   <si>
     <t xml:space="preserve">Lee Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:10</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Christopher Hyde</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:54</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:07</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1045.0</t>
+    <t xml:space="preserve">1045</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 DNF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -737,52 +737,52 @@
       </c>
       <c r="D12" t="s">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>53</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="H12" t="s">
         <v>54</v>
       </c>
       <c r="I12" t="n">
         <v>19.0</v>
       </c>
       <c r="J12" t="n">
         <v>19.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
-    <mergeCell ref="A1:J1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -837,52 +837,52 @@
       </c>
       <c r="C4" t="s">
         <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>59</v>
       </c>
       <c r="E4" t="s">
         <v>60</v>
       </c>
       <c r="F4" t="s">
         <v>61</v>
       </c>
       <c r="G4" t="s">
         <v>62</v>
       </c>
       <c r="H4" t="s">
         <v>63</v>
       </c>
       <c r="I4" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>