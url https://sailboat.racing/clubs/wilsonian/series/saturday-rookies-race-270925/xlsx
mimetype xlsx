--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -110,66 +110,66 @@
   <si>
     <t xml:space="preserve">James Wilkinson (1)</t>
   </si>
   <si>
     <t xml:space="preserve">4.0</t>
   </si>
   <si>
     <t xml:space="preserve">209998</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 7 / Laser</t>
   </si>
   <si>
     <t xml:space="preserve">Paul Sanders (1)</t>
   </si>
   <si>
     <t xml:space="preserve">5.0</t>
   </si>
   <si>
     <t xml:space="preserve">n/a 2</t>
   </si>
   <si>
     <t xml:space="preserve">2000</t>
   </si>
   <si>
-    <t xml:space="preserve">Charis A-Barber (1)</t>
+    <t xml:space="preserve">Charis Ascott-Barber (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Stacey Williams (1)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">n/a 1</t>
   </si>
   <si>
-    <t xml:space="preserve">Irene O’Reilly (1)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Liz (1)</t>
+    <t xml:space="preserve">Irene O'Reilly (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liz Gale (1)</t>
   </si>
   <si>
     <t xml:space="preserve">2826</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Wieslaw Kaleta (1)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">3314</t>
   </si>
   <si>
     <t xml:space="preserve">MIRACLE</t>
   </si>
   <si>
     <t xml:space="preserve">Ian (1)</t>
   </si>
   <si>
     <t xml:space="preserve">7833</t>
   </si>
@@ -182,147 +182,147 @@
   <si>
     <t xml:space="preserve">Sam Odell (1)</t>
   </si>
   <si>
     <t xml:space="preserve">11215</t>
   </si>
   <si>
     <t xml:space="preserve">John (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Paul (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-09-27T14:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:02</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:47</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:45</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:42</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Paul Sanders</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:00</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Charis A-Barber</t>
+    <t xml:space="preserve">1121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charis Ascott-Barber</t>
   </si>
   <si>
     <t xml:space="preserve">Stacey Williams</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 DNF</t>
   </si>
   <si>
-    <t xml:space="preserve">1109.0</t>
+    <t xml:space="preserve">1109</t>
   </si>
   <si>
     <t xml:space="preserve">Gary Odell</t>
   </si>
   <si>
     <t xml:space="preserve">Sam Odell</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Ian</t>
   </si>
   <si>
-    <t xml:space="preserve">Irene O’Reilly</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Liz</t>
+    <t xml:space="preserve">Irene O'Reilly</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liz Gale</t>
   </si>
   <si>
     <t xml:space="preserve">John</t>
   </si>
   <si>
     <t xml:space="preserve">Paul</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">Wieslaw Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 RET</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
@@ -361,51 +361,51 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="5" max="5" width="20.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="20.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
@@ -726,76 +726,76 @@
       </c>
       <c r="C14" t="s">
         <v>47</v>
       </c>
       <c r="D14" t="s">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
       <c r="G14" t="s">
         <v>35</v>
       </c>
       <c r="H14" t="n">
         <v>12.0</v>
       </c>
       <c r="I14" t="n">
         <v>12.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
@@ -1118,50 +1118,50 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14" t="s">
         <v>79</v>
       </c>
       <c r="E14" t="s">
         <v>92</v>
       </c>
       <c r="F14" t="s">
         <v>93</v>
       </c>
       <c r="G14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
         <v>13</v>
       </c>
       <c r="I14" t="s">
         <v>94</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>