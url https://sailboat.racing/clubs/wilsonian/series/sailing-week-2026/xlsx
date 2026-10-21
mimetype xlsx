--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -118,93 +118,93 @@
   <si>
     <t xml:space="preserve">Darren Horton (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes (4) / Lee Cass (1)</t>
   </si>
   <si>
     <t xml:space="preserve">5.0</t>
   </si>
   <si>
     <t xml:space="preserve">4.0</t>
   </si>
   <si>
     <t xml:space="preserve">144</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver (5)</t>
   </si>
   <si>
     <t xml:space="preserve">179726</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 6 / Laser Radial</t>
   </si>
   <si>
-    <t xml:space="preserve">Mike Carey (4)</t>
+    <t xml:space="preserve">Michael Carey (4)</t>
   </si>
   <si>
     <t xml:space="preserve">16.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">7.0</t>
   </si>
   <si>
     <t xml:space="preserve">342</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta (4)</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">10590</t>
   </si>
   <si>
     <t xml:space="preserve">WAYFARER</t>
   </si>
   <si>
     <t xml:space="preserve">Richard Turner (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis (1)</t>
   </si>
   <si>
     <t xml:space="preserve">6.0</t>
   </si>
   <si>
     <t xml:space="preserve">6.5</t>
   </si>
   <si>
     <t xml:space="preserve">6675</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer (5)</t>
   </si>
   <si>
-    <t xml:space="preserve">Dan Packman (5)</t>
+    <t xml:space="preserve">Daniel Packman (5)</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">8.0</t>
   </si>
   <si>
     <t xml:space="preserve">9.0</t>
   </si>
   <si>
     <t xml:space="preserve">1698</t>
   </si>
   <si>
     <t xml:space="preserve">STREAKER</t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia (5)</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">10.0</t>
   </si>
@@ -253,207 +253,207 @@
   <si>
     <t xml:space="preserve">0</t>
   </si>
   <si>
     <t xml:space="preserve">RS FEVA XL</t>
   </si>
   <si>
     <t xml:space="preserve">Liz Gale (1)</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 4 / Laser 4.7</t>
   </si>
   <si>
     <t xml:space="preserve">Susan Heap (2)</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">14.0</t>
   </si>
   <si>
     <t xml:space="preserve">4043</t>
   </si>
   <si>
-    <t xml:space="preserve">Gerrit (1)</t>
+    <t xml:space="preserve">Gerrit Brasil (1)</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-07-08T00:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:10</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Jenny</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:58</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">945.0</t>
+    <t xml:space="preserve">945</t>
   </si>
   <si>
     <t xml:space="preserve">Darren Horton</t>
   </si>
   <si>
     <t xml:space="preserve">Lee Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:47</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:27</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1107.0</t>
+    <t xml:space="preserve">1107</t>
   </si>
   <si>
     <t xml:space="preserve">Richard Turner</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:49</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:02</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:20</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">3697</t>
   </si>
   <si>
-    <t xml:space="preserve">1156.0</t>
+    <t xml:space="preserve">1156</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer</t>
   </si>
   <si>
-    <t xml:space="preserve">Dan Packman</t>
+    <t xml:space="preserve">Daniel Packman</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 RET</t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
+    <t xml:space="preserve">1260</t>
   </si>
   <si>
     <t xml:space="preserve">Liz Gale</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2026-07-09T00:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:58</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:17</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:19</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:36</t>
   </si>
   <si>
-    <t xml:space="preserve">Mike Carey</t>
+    <t xml:space="preserve">Michael Carey</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:20</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:04</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:43</t>
   </si>
@@ -505,96 +505,96 @@
   <si>
     <t xml:space="preserve">00:08:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:12:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:52</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1208.0</t>
+    <t xml:space="preserve">1208</t>
   </si>
   <si>
     <t xml:space="preserve">Steve James</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:12:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:24</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
     <t xml:space="preserve">00:16:01</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:17</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
     <t xml:space="preserve">99</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:14:50</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1218.0</t>
+    <t xml:space="preserve">1218</t>
   </si>
   <si>
     <t xml:space="preserve">Susan Heap</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2026-07-09T00:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:06:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:41</t>
   </si>
@@ -670,51 +670,51 @@
   <si>
     <t xml:space="preserve">00:11:43</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:31</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:01</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:27</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:37</t>
   </si>
   <si>
-    <t xml:space="preserve">Gerrit</t>
+    <t xml:space="preserve">Gerrit Brasil</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
@@ -1432,77 +1432,77 @@
       </c>
       <c r="G18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H18" t="s">
         <v>34</v>
       </c>
       <c r="I18" t="s">
         <v>34</v>
       </c>
       <c r="J18" t="s">
         <v>79</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
       <c r="L18" t="n">
         <v>62.0</v>
       </c>
       <c r="M18" t="n">
         <v>78.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:M2"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
@@ -1792,51 +1792,51 @@
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
@@ -2126,51 +2126,51 @@
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
@@ -2547,51 +2547,51 @@
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
@@ -2910,51 +2910,51 @@
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
@@ -3334,50 +3334,50 @@
       </c>
       <c r="C16" t="s">
         <v>73</v>
       </c>
       <c r="D16" t="s">
         <v>177</v>
       </c>
       <c r="E16" t="s">
         <v>178</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="H16" t="s">
         <v>17</v>
       </c>
       <c r="I16" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>