--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -46,191 +46,191 @@
   <si>
     <t xml:space="preserve">Overall</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1</t>
   </si>
   <si>
+    <t xml:space="preserve">Race 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 2</t>
+  </si>
+  <si>
     <t xml:space="preserve">Race 5</t>
   </si>
   <si>
-    <t xml:space="preserve">Race 2</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Nett</t>
   </si>
   <si>
     <t xml:space="preserve">658</t>
   </si>
   <si>
     <t xml:space="preserve">RS VAREO</t>
   </si>
   <si>
     <t xml:space="preserve">n/a</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson (5)</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">1.0</t>
   </si>
   <si>
+    <t xml:space="preserve">3.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">2.0</t>
   </si>
   <si>
-    <t xml:space="preserve">3.0</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">923</t>
   </si>
   <si>
     <t xml:space="preserve">RS400</t>
   </si>
   <si>
     <t xml:space="preserve">Darren Horton (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes (4) / Lee Cass (1)</t>
   </si>
   <si>
+    <t xml:space="preserve">5.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">4.0</t>
   </si>
   <si>
-    <t xml:space="preserve">5.0</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">144</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver (5)</t>
   </si>
   <si>
     <t xml:space="preserve">179726</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 6 / Laser Radial</t>
   </si>
   <si>
     <t xml:space="preserve">Mike Carey (4)</t>
   </si>
   <si>
     <t xml:space="preserve">16.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">7.0</t>
   </si>
   <si>
     <t xml:space="preserve">342</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta (4)</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">10590</t>
   </si>
   <si>
     <t xml:space="preserve">WAYFARER</t>
   </si>
   <si>
     <t xml:space="preserve">Richard Turner (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis (1)</t>
   </si>
   <si>
+    <t xml:space="preserve">6.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">6.5</t>
   </si>
   <si>
-    <t xml:space="preserve">6.0</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">6675</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer (5)</t>
   </si>
   <si>
     <t xml:space="preserve">Dan Packman (5)</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 (RET)</t>
   </si>
   <si>
+    <t xml:space="preserve">8.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">9.0</t>
   </si>
   <si>
-    <t xml:space="preserve">8.0</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">1698</t>
   </si>
   <si>
     <t xml:space="preserve">STREAKER</t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia (5)</t>
   </si>
   <si>
+    <t xml:space="preserve">11.0 (RET)</t>
+  </si>
+  <si>
     <t xml:space="preserve">10.0</t>
   </si>
   <si>
-    <t xml:space="preserve">11.0 (RET)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">268</t>
   </si>
   <si>
     <t xml:space="preserve">COMET</t>
   </si>
   <si>
     <t xml:space="preserve">Steve James (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon (3)</t>
   </si>
   <si>
     <t xml:space="preserve">496</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden (2)</t>
   </si>
   <si>
     <t xml:space="preserve">1 / 3697 / 99</t>
   </si>
   <si>
     <t xml:space="preserve">ZUMA</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour (5)</t>
@@ -244,54 +244,54 @@
   <si>
     <t xml:space="preserve">3461</t>
   </si>
   <si>
     <t xml:space="preserve">MIRACLE</t>
   </si>
   <si>
     <t xml:space="preserve">Jenny (1)</t>
   </si>
   <si>
     <t xml:space="preserve">0</t>
   </si>
   <si>
     <t xml:space="preserve">RS FEVA XL</t>
   </si>
   <si>
     <t xml:space="preserve">Liz Gale (1)</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 4 / Laser 4.7</t>
   </si>
   <si>
     <t xml:space="preserve">Susan Heap (2)</t>
   </si>
   <si>
+    <t xml:space="preserve">13.0 (DNS)</t>
+  </si>
+  <si>
     <t xml:space="preserve">14.0</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">13.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">4043</t>
   </si>
   <si>
     <t xml:space="preserve">Gerrit (1)</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-07-08T00:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
     <t xml:space="preserve">1095.0</t>
   </si>
@@ -837,500 +837,500 @@
         <v>14</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="H4" t="s">
+      <c r="H4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="I4" t="s">
         <v>20</v>
       </c>
       <c r="J4" t="s">
         <v>20</v>
       </c>
-      <c r="K4" s="3" t="s">
+      <c r="K4" t="s">
         <v>22</v>
       </c>
       <c r="L4" t="n">
         <v>5.0</v>
       </c>
       <c r="M4" t="n">
         <v>8.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H5" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>21</v>
       </c>
       <c r="J5" t="s">
         <v>22</v>
       </c>
-      <c r="K5" s="3" t="s">
+      <c r="K5" t="s">
         <v>28</v>
       </c>
       <c r="L5" t="n">
         <v>12.0</v>
       </c>
       <c r="M5" t="n">
         <v>17.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I6" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="H6" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="K6" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="L6" t="n">
         <v>16.0</v>
       </c>
       <c r="M6" t="n">
         <v>21.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H7" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="I7" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="J7" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="K7" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="L7" t="n">
         <v>17.0</v>
       </c>
       <c r="M7" t="n">
         <v>33.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>36</v>
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8" t="s">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H8" t="s">
         <v>20</v>
       </c>
       <c r="I8" t="s">
+        <v>22</v>
+      </c>
+      <c r="J8" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="K8" t="s">
         <v>20</v>
       </c>
       <c r="L8" t="n">
         <v>18.0</v>
       </c>
       <c r="M8" t="n">
         <v>34.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>41</v>
       </c>
       <c r="F9" t="s">
         <v>42</v>
       </c>
       <c r="G9" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="H9" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="H9" t="s">
         <v>43</v>
       </c>
       <c r="I9" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="J9" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="K9" t="s">
+        <v>43</v>
+      </c>
+      <c r="K9" s="3" t="s">
         <v>44</v>
       </c>
       <c r="L9" t="n">
         <v>23.0</v>
       </c>
       <c r="M9" t="n">
         <v>29.5</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>47</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="I10" t="s">
+        <v>50</v>
+      </c>
+      <c r="J10" t="s">
         <v>35</v>
       </c>
-      <c r="J10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K10" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="L10" t="n">
         <v>30.5</v>
       </c>
       <c r="M10" t="n">
         <v>40.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>51</v>
       </c>
       <c r="C11" t="s">
         <v>52</v>
       </c>
       <c r="D11" t="s">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>53</v>
       </c>
       <c r="F11" t="s">
         <v>19</v>
       </c>
       <c r="G11" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>43</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>54</v>
       </c>
       <c r="I11" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="J11" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="K11" s="3" t="s">
         <v>55</v>
+      </c>
+      <c r="K11" t="s">
+        <v>49</v>
       </c>
       <c r="L11" t="n">
         <v>34.0</v>
       </c>
       <c r="M11" t="n">
         <v>45.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>58</v>
       </c>
       <c r="F12" t="s">
         <v>59</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H12" t="s">
+        <v>35</v>
+      </c>
+      <c r="I12" t="s">
+        <v>49</v>
+      </c>
+      <c r="J12" t="s">
+        <v>49</v>
+      </c>
+      <c r="K12" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="L12" t="n">
         <v>39.0</v>
       </c>
       <c r="M12" t="n">
         <v>55.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>60</v>
       </c>
       <c r="C13" t="s">
         <v>16</v>
       </c>
       <c r="D13" t="s">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>61</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H13" t="s">
         <v>34</v>
       </c>
       <c r="I13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="J13" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="K13" t="s">
         <v>34</v>
       </c>
       <c r="L13" t="n">
         <v>40.0</v>
       </c>
       <c r="M13" t="n">
         <v>56.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14" t="s">
         <v>63</v>
       </c>
       <c r="D14" t="s">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>64</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
       <c r="G14" t="s">
         <v>65</v>
       </c>
-      <c r="H14" s="3" t="s">
+      <c r="H14" t="s">
+        <v>54</v>
+      </c>
+      <c r="I14" t="s">
+        <v>66</v>
+      </c>
+      <c r="J14" t="s">
+        <v>50</v>
+      </c>
+      <c r="K14" s="3" t="s">
         <v>34</v>
-      </c>
-[...7 lines deleted...]
-        <v>55</v>
       </c>
       <c r="L14" t="n">
         <v>41.0</v>
       </c>
       <c r="M14" t="n">
         <v>57.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>67</v>
       </c>
       <c r="C15" t="s">
         <v>68</v>
       </c>
       <c r="D15" t="s">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>69</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>34</v>
       </c>
       <c r="I15" t="s">
         <v>34</v>
       </c>
       <c r="J15" t="s">
         <v>34</v>
       </c>
       <c r="K15" t="s">
         <v>34</v>
       </c>
       <c r="L15" t="n">
         <v>50.0</v>
       </c>
       <c r="M15" t="n">
         <v>66.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
@@ -1415,69 +1415,69 @@
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
         <v>77</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>78</v>
       </c>
       <c r="F18" t="s">
         <v>19</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H18" t="s">
         <v>34</v>
       </c>
       <c r="I18" t="s">
+        <v>34</v>
+      </c>
+      <c r="J18" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="K18" t="s">
         <v>34</v>
       </c>
       <c r="L18" t="n">
         <v>62.0</v>
       </c>
       <c r="M18" t="n">
         <v>78.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -1766,52 +1766,52 @@
       </c>
       <c r="C12" t="s">
         <v>71</v>
       </c>
       <c r="D12" t="s">
         <v>122</v>
       </c>
       <c r="E12" t="s">
         <v>123</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
       <c r="G12" t="s">
         <v>17</v>
       </c>
       <c r="H12" t="s">
         <v>17</v>
       </c>
       <c r="I12" t="s">
         <v>121</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2521,52 +2521,52 @@
       </c>
       <c r="C15" t="s">
         <v>73</v>
       </c>
       <c r="D15" t="s">
         <v>177</v>
       </c>
       <c r="E15" t="s">
         <v>178</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15" t="s">
         <v>17</v>
       </c>
       <c r="I15" t="s">
         <v>179</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2884,52 +2884,52 @@
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>110</v>
       </c>
       <c r="E13" t="s">
         <v>111</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
       <c r="G13" t="s">
         <v>196</v>
       </c>
       <c r="H13" t="s">
         <v>197</v>
       </c>
       <c r="I13" t="s">
         <v>195</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3334,50 +3334,50 @@
       </c>
       <c r="C16" t="s">
         <v>73</v>
       </c>
       <c r="D16" t="s">
         <v>177</v>
       </c>
       <c r="E16" t="s">
         <v>178</v>
       </c>
       <c r="F16" t="s">
         <v>19</v>
       </c>
       <c r="G16" t="s">
         <v>17</v>
       </c>
       <c r="H16" t="s">
         <v>17</v>
       </c>
       <c r="I16" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>