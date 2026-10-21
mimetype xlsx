--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -212,51 +212,51 @@
   <si>
     <t xml:space="preserve">Short Course</t>
   </si>
   <si>
     <t xml:space="preserve">211097</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 4 / Laser 4.7</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling (5)</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">12345</t>
   </si>
   <si>
     <t xml:space="preserve">GP14</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison (4)</t>
   </si>
   <si>
-    <t xml:space="preserve">Jed Palmer (1) / Phil Westell (3)</t>
+    <t xml:space="preserve">Jed Palmer (1) / Phil Wastell (3)</t>
   </si>
   <si>
     <t xml:space="preserve">7.0</t>
   </si>
   <si>
     <t xml:space="preserve">1838</t>
   </si>
   <si>
     <t xml:space="preserve">STREAKER</t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane (3)</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 (OCS)</t>
   </si>
   <si>
     <t xml:space="preserve">n/a 1</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson (2)</t>
   </si>
   <si>
     <t xml:space="preserve">3461</t>
   </si>
@@ -341,252 +341,252 @@
   <si>
     <t xml:space="preserve">Steve James (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Slow Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-08-10T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:43</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:11</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">01:18:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:36</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">01:33:45</t>
   </si>
   <si>
     <t xml:space="preserve">01:31:01</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jessop</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:03</t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
-    <t xml:space="preserve">Phil Westell</t>
+    <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:12</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:37</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:43</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:55</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1165.0</t>
+    <t xml:space="preserve">1165</t>
   </si>
   <si>
     <t xml:space="preserve">Steve James</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:28</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:30</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-08-17T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:59</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:49</t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">01:23:17</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:03</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:47:05</t>
   </si>
   <si>
     <t xml:space="preserve">01:37:48</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:20:26</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:09</t>
   </si>
   <si>
     <t xml:space="preserve">01:18:20</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:41</t>
   </si>
   <si>
     <t xml:space="preserve">01:23:47</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:32</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer</t>
   </si>
   <si>
     <t xml:space="preserve">01:28:04</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:11</t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">01:30:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:18:43</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Shailer-Smith</t>
   </si>
   <si>
     <t xml:space="preserve">01:34:20</t>
   </si>
   <si>
     <t xml:space="preserve">01:18:52</t>
   </si>
   <si>
     <t xml:space="preserve">Race 3 results (2025-08-31T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:19</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:15</t>
   </si>
@@ -686,51 +686,51 @@
   <si>
     <t xml:space="preserve">John Goudie</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:18</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:38</t>
   </si>
   <si>
     <t xml:space="preserve">Peter Horner</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:03</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:33</t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:04</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:34</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:21</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:18:36</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:38</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:51</t>
   </si>
@@ -740,60 +740,60 @@
   <si>
     <t xml:space="preserve">01:23:37</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:17</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 6 results (2025-10-05T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:44</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:09</t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
+    <t xml:space="preserve">1260</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:40</t>
   </si>
   <si>
-    <t xml:space="preserve">1251.0</t>
+    <t xml:space="preserve">1251</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:00</t>
   </si>
   <si>
     <t xml:space="preserve">Race 7 results (2025-10-19T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:43</t>
   </si>
   <si>
     <t xml:space="preserve">01:20:02</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:34</t>
   </si>
@@ -3425,56 +3425,56 @@
       </c>
       <c r="I61" s="3" t="s">
         <v>101</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>101</v>
       </c>
       <c r="K61" t="s">
         <v>101</v>
       </c>
       <c r="L61" t="s">
         <v>101</v>
       </c>
       <c r="M61" t="s">
         <v>101</v>
       </c>
       <c r="N61" t="n">
         <v>29.0</v>
       </c>
       <c r="O61" t="n">
         <v>53.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A10:O10"/>
     <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A6:N6"/>
     <mergeCell ref="A19:O19"/>
     <mergeCell ref="A45:O45"/>
     <mergeCell ref="A2:K2"/>
-    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A10:O10"/>
     <mergeCell ref="A26:O26"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4136,55 +4136,55 @@
       </c>
       <c r="C29" t="s">
         <v>97</v>
       </c>
       <c r="D29" t="s">
         <v>140</v>
       </c>
       <c r="E29" t="s">
         <v>141</v>
       </c>
       <c r="F29" t="s">
         <v>142</v>
       </c>
       <c r="G29" t="s">
         <v>143</v>
       </c>
       <c r="H29" t="s">
         <v>144</v>
       </c>
       <c r="I29" t="s">
         <v>139</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A23:I23"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A12:I12"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A8:I8"/>
-    <mergeCell ref="A23:I23"/>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A15:I15"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4871,56 +4871,56 @@
       </c>
       <c r="C29" t="s">
         <v>72</v>
       </c>
       <c r="D29" t="s">
         <v>173</v>
       </c>
       <c r="E29" t="s">
         <v>174</v>
       </c>
       <c r="F29" t="s">
         <v>175</v>
       </c>
       <c r="G29" t="s">
         <v>176</v>
       </c>
       <c r="H29" t="s">
         <v>177</v>
       </c>
       <c r="I29" t="s">
         <v>145</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A14:I14"/>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A22:I22"/>
-    <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A10:I10"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5489,56 +5489,56 @@
       </c>
       <c r="C25" t="s">
         <v>61</v>
       </c>
       <c r="D25" t="s">
         <v>126</v>
       </c>
       <c r="E25" t="s">
         <v>127</v>
       </c>
       <c r="F25" t="s">
         <v>128</v>
       </c>
       <c r="G25" t="s">
         <v>191</v>
       </c>
       <c r="H25" t="s">
         <v>192</v>
       </c>
       <c r="I25" t="s">
         <v>131</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A21:I21"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A11:I11"/>
     <mergeCell ref="A16:I16"/>
-    <mergeCell ref="A2:I2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:I21"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6083,57 +6083,57 @@
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25" t="s">
         <v>158</v>
       </c>
       <c r="E25" t="s">
         <v>159</v>
       </c>
       <c r="F25" t="s">
         <v>38</v>
       </c>
       <c r="G25" t="s">
         <v>206</v>
       </c>
       <c r="H25" t="s">
         <v>207</v>
       </c>
       <c r="I25" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A23:I23"/>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A23:I23"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A19:I19"/>
-    <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6910,57 +6910,57 @@
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33" t="s">
         <v>126</v>
       </c>
       <c r="E33" t="s">
         <v>127</v>
       </c>
       <c r="F33" t="s">
         <v>128</v>
       </c>
       <c r="G33" t="s">
         <v>231</v>
       </c>
       <c r="H33" t="s">
         <v>232</v>
       </c>
       <c r="I33" t="s">
         <v>145</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A17:I17"/>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A26:I26"/>
-    <mergeCell ref="A17:I17"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A26:I26"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A13:I13"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7997,53 +7997,53 @@
       <c r="C27" t="s">
         <v>66</v>
       </c>
       <c r="D27" t="s">
         <v>122</v>
       </c>
       <c r="E27" t="s">
         <v>136</v>
       </c>
       <c r="F27" t="s">
         <v>38</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>14</v>
       </c>
       <c r="I27" t="s">
         <v>262</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A18:I18"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A23:I23"/>
     <mergeCell ref="A12:I12"/>
+    <mergeCell ref="A18:I18"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>