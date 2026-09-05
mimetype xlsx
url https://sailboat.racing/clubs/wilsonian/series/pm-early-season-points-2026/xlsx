--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -2148,52 +2148,52 @@
       <c r="C8" t="s">
         <v>83</v>
       </c>
       <c r="D8" t="s">
         <v>116</v>
       </c>
       <c r="E8" t="s">
         <v>117</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8" t="s">
         <v>118</v>
       </c>
       <c r="H8" t="s">
         <v>119</v>
       </c>
       <c r="I8" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2515,53 +2515,53 @@
       </c>
       <c r="C14" t="s">
         <v>71</v>
       </c>
       <c r="D14" t="s">
         <v>144</v>
       </c>
       <c r="E14" t="s">
         <v>152</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
       <c r="G14" t="s">
         <v>153</v>
       </c>
       <c r="H14" t="s">
         <v>154</v>
       </c>
       <c r="I14" t="s">
         <v>136</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A9:I9"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2883,53 +2883,53 @@
       </c>
       <c r="C14" t="s">
         <v>98</v>
       </c>
       <c r="D14" t="s">
         <v>182</v>
       </c>
       <c r="E14" t="s">
         <v>183</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
       <c r="G14" t="s">
         <v>18</v>
       </c>
       <c r="H14" t="s">
         <v>18</v>
       </c>
       <c r="I14" t="s">
         <v>184</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3294,53 +3294,53 @@
       </c>
       <c r="C10" t="s">
         <v>63</v>
       </c>
       <c r="D10" t="s">
         <v>111</v>
       </c>
       <c r="E10" t="s">
         <v>167</v>
       </c>
       <c r="F10" t="s">
         <v>168</v>
       </c>
       <c r="G10" t="s">
         <v>18</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3662,51 +3662,51 @@
       </c>
       <c r="C14" t="s">
         <v>86</v>
       </c>
       <c r="D14" t="s">
         <v>223</v>
       </c>
       <c r="E14" t="s">
         <v>224</v>
       </c>
       <c r="F14" t="s">
         <v>225</v>
       </c>
       <c r="G14" t="s">
         <v>226</v>
       </c>
       <c r="H14" t="s">
         <v>227</v>
       </c>
       <c r="I14" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A10:I10"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>