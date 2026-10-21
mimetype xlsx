--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -336,180 +336,180 @@
   <si>
     <t xml:space="preserve">7588</t>
   </si>
   <si>
     <t xml:space="preserve">HERON S/H</t>
   </si>
   <si>
     <t xml:space="preserve">Gary Odell (1)</t>
   </si>
   <si>
     <t xml:space="preserve">6.0</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2026-04-12T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1070.0</t>
+    <t xml:space="preserve">1070</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">Hannah Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:15</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1122.0</t>
+    <t xml:space="preserve">1122</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:35</t>
   </si>
   <si>
-    <t xml:space="preserve">1103.0</t>
+    <t xml:space="preserve">1103</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:58</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 3 results (2026-04-26T13:30)</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:13</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:07</t>
   </si>
   <si>
-    <t xml:space="preserve">910.0</t>
+    <t xml:space="preserve">910</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:58</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:18</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:45</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:44</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">01:13:54</t>
   </si>
   <si>
     <t xml:space="preserve">01:21:13</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:01</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:28</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:18</t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:07</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:05</t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:23</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:15</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2026-05-24T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
@@ -534,84 +534,84 @@
   <si>
     <t xml:space="preserve">01:13:57</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">01:19:13</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:55</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:28</t>
   </si>
   <si>
-    <t xml:space="preserve">1110.0</t>
+    <t xml:space="preserve">1110</t>
   </si>
   <si>
     <t xml:space="preserve">Alex LeGassick</t>
   </si>
   <si>
     <t xml:space="preserve">Ed LeGassick</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:52</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:29</t>
   </si>
   <si>
-    <t xml:space="preserve">1165.0</t>
+    <t xml:space="preserve">1165</t>
   </si>
   <si>
     <t xml:space="preserve">Steve James</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:17</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:03</t>
   </si>
   <si>
-    <t xml:space="preserve">1325.0</t>
+    <t xml:space="preserve">1325</t>
   </si>
   <si>
     <t xml:space="preserve">Gary Odell</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 6 results (2026-05-31T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">01:59:21</t>
   </si>
   <si>
     <t xml:space="preserve">01:51:33</t>
   </si>
   <si>
     <t xml:space="preserve">01:43:53</t>
   </si>
   <si>
     <t xml:space="preserve">01:54:09</t>
   </si>
   <si>
     <t xml:space="preserve">01:48:49</t>
   </si>
@@ -621,120 +621,120 @@
   <si>
     <t xml:space="preserve">Race 7 results (2026-06-14T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">01:27:16</t>
   </si>
   <si>
     <t xml:space="preserve">01:21:33</t>
   </si>
   <si>
     <t xml:space="preserve">01:20:36</t>
   </si>
   <si>
     <t xml:space="preserve">01:28:34</t>
   </si>
   <si>
     <t xml:space="preserve">02:07:25</t>
   </si>
   <si>
     <t xml:space="preserve">02:20:01</t>
   </si>
   <si>
     <t xml:space="preserve">Race 8 results (2026-06-21T13:30)</t>
   </si>
   <si>
-    <t xml:space="preserve">1009.0</t>
+    <t xml:space="preserve">1009</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:17</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:05</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:06</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:20</t>
   </si>
   <si>
-    <t xml:space="preserve">1045.0</t>
+    <t xml:space="preserve">1045</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:11</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:27</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
     <t xml:space="preserve">00:57:19</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:34</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:37</t>
   </si>
   <si>
-    <t xml:space="preserve">1145.0</t>
+    <t xml:space="preserve">1145</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:39</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1954,52 +1954,52 @@
       <c r="G30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>66</v>
       </c>
       <c r="I30" t="s">
         <v>100</v>
       </c>
       <c r="J30" t="s">
         <v>66</v>
       </c>
       <c r="K30" t="s">
         <v>66</v>
       </c>
       <c r="L30" t="n">
         <v>20.0</v>
       </c>
       <c r="M30" t="n">
         <v>34.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>
-    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2147,53 +2147,53 @@
       </c>
       <c r="C8" t="s">
         <v>83</v>
       </c>
       <c r="D8" t="s">
         <v>116</v>
       </c>
       <c r="E8" t="s">
         <v>117</v>
       </c>
       <c r="F8" t="s">
         <v>32</v>
       </c>
       <c r="G8" t="s">
         <v>118</v>
       </c>
       <c r="H8" t="s">
         <v>119</v>
       </c>
       <c r="I8" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A5:I5"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A5:I5"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2515,52 +2515,52 @@
       </c>
       <c r="C14" t="s">
         <v>71</v>
       </c>
       <c r="D14" t="s">
         <v>144</v>
       </c>
       <c r="E14" t="s">
         <v>152</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
       <c r="G14" t="s">
         <v>153</v>
       </c>
       <c r="H14" t="s">
         <v>154</v>
       </c>
       <c r="I14" t="s">
         <v>136</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3043,52 +3043,52 @@
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>126</v>
       </c>
       <c r="E6" t="s">
         <v>127</v>
       </c>
       <c r="F6" t="s">
         <v>172</v>
       </c>
       <c r="G6" t="s">
         <v>190</v>
       </c>
       <c r="H6" t="s">
         <v>191</v>
       </c>
       <c r="I6" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3295,52 +3295,52 @@
       <c r="C10" t="s">
         <v>63</v>
       </c>
       <c r="D10" t="s">
         <v>111</v>
       </c>
       <c r="E10" t="s">
         <v>167</v>
       </c>
       <c r="F10" t="s">
         <v>168</v>
       </c>
       <c r="G10" t="s">
         <v>18</v>
       </c>
       <c r="H10" t="s">
         <v>18</v>
       </c>
       <c r="I10" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A7:I7"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3663,50 +3663,50 @@
       <c r="C14" t="s">
         <v>86</v>
       </c>
       <c r="D14" t="s">
         <v>223</v>
       </c>
       <c r="E14" t="s">
         <v>224</v>
       </c>
       <c r="F14" t="s">
         <v>225</v>
       </c>
       <c r="G14" t="s">
         <v>226</v>
       </c>
       <c r="H14" t="s">
         <v>227</v>
       </c>
       <c r="I14" t="s">
         <v>133</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>