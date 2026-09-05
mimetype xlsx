--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -4363,57 +4363,57 @@
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
         <v>24</v>
       </c>
       <c r="M69" t="s">
         <v>24</v>
       </c>
       <c r="N69" t="s">
         <v>116</v>
       </c>
       <c r="O69" t="s">
         <v>24</v>
       </c>
       <c r="P69" t="n">
         <v>24.0</v>
       </c>
       <c r="Q69" t="n">
         <v>44.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:P2"/>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A26:Q26"/>
+    <mergeCell ref="A11:P11"/>
+    <mergeCell ref="A33:R33"/>
     <mergeCell ref="A55:Q55"/>
-    <mergeCell ref="A2:P2"/>
-[...4 lines deleted...]
-    <mergeCell ref="A26:Q26"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5074,57 +5074,57 @@
       </c>
       <c r="C29" t="s">
         <v>108</v>
       </c>
       <c r="D29" t="s">
         <v>281</v>
       </c>
       <c r="E29" t="s">
         <v>282</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
       <c r="G29" t="s">
         <v>19</v>
       </c>
       <c r="H29" t="s">
         <v>19</v>
       </c>
       <c r="I29" t="s">
         <v>283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A25:I25"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A14:I14"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A6:I6"/>
-[...4 lines deleted...]
-    <mergeCell ref="A14:I14"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5635,56 +5635,56 @@
       </c>
       <c r="C23" t="s">
         <v>88</v>
       </c>
       <c r="D23" t="s">
         <v>296</v>
       </c>
       <c r="E23" t="s">
         <v>188</v>
       </c>
       <c r="F23" t="s">
         <v>63</v>
       </c>
       <c r="G23" t="s">
         <v>297</v>
       </c>
       <c r="H23" t="s">
         <v>298</v>
       </c>
       <c r="I23" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A16:I16"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A20:I20"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A11:I11"/>
-    <mergeCell ref="A20:I20"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5802,52 +5802,52 @@
       </c>
       <c r="C7" t="s">
         <v>1</v>
       </c>
       <c r="D7" t="s">
         <v>121</v>
       </c>
       <c r="E7" t="s">
         <v>122</v>
       </c>
       <c r="F7" t="s">
         <v>123</v>
       </c>
       <c r="G7" t="s">
         <v>124</v>
       </c>
       <c r="H7" t="s">
         <v>125</v>
       </c>
       <c r="I7" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6185,56 +6185,56 @@
       </c>
       <c r="C17" t="s">
         <v>78</v>
       </c>
       <c r="D17" t="s">
         <v>138</v>
       </c>
       <c r="E17" t="s">
         <v>139</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
       <c r="G17" t="s">
         <v>140</v>
       </c>
       <c r="H17" t="s">
         <v>141</v>
       </c>
       <c r="I17" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A5:I5"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A15:I15"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A12:I12"/>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A5:I5"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6780,57 +6780,57 @@
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>160</v>
       </c>
       <c r="E25" t="s">
         <v>161</v>
       </c>
       <c r="F25" t="s">
         <v>63</v>
       </c>
       <c r="G25" t="s">
         <v>162</v>
       </c>
       <c r="H25" t="s">
         <v>163</v>
       </c>
       <c r="I25" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A14:I14"/>
     <mergeCell ref="A22:I22"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A14:I14"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7551,55 +7551,55 @@
         <v>78</v>
       </c>
       <c r="D31" t="s">
         <v>138</v>
       </c>
       <c r="E31" t="s">
         <v>188</v>
       </c>
       <c r="F31" t="s">
         <v>63</v>
       </c>
       <c r="G31" t="s">
         <v>189</v>
       </c>
       <c r="H31" t="s">
         <v>190</v>
       </c>
       <c r="I31" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A21:I21"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A28:I28"/>
     <mergeCell ref="A16:I16"/>
-    <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A28:I28"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8144,57 +8144,57 @@
       </c>
       <c r="C25" t="s">
         <v>102</v>
       </c>
       <c r="D25" t="s">
         <v>205</v>
       </c>
       <c r="E25" t="s">
         <v>206</v>
       </c>
       <c r="F25" t="s">
         <v>207</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
       <c r="H25" t="s">
         <v>19</v>
       </c>
       <c r="I25" t="s">
         <v>209</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A6:I6"/>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A13:I13"/>
-    <mergeCell ref="A9:I9"/>
     <mergeCell ref="A22:I22"/>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8797,57 +8797,57 @@
       </c>
       <c r="C27" t="s">
         <v>74</v>
       </c>
       <c r="D27" t="s">
         <v>224</v>
       </c>
       <c r="E27" t="s">
         <v>225</v>
       </c>
       <c r="F27" t="s">
         <v>63</v>
       </c>
       <c r="G27" t="s">
         <v>226</v>
       </c>
       <c r="H27" t="s">
         <v>227</v>
       </c>
       <c r="I27" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A24:I24"/>
     <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A6:I6"/>
     <mergeCell ref="A18:I18"/>
-    <mergeCell ref="A6:I6"/>
     <mergeCell ref="A9:I9"/>
-    <mergeCell ref="A24:I24"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -9300,52 +9300,52 @@
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>138</v>
       </c>
       <c r="E21" t="s">
         <v>139</v>
       </c>
       <c r="F21" t="s">
         <v>63</v>
       </c>
       <c r="G21" t="s">
         <v>239</v>
       </c>
       <c r="H21" t="s">
         <v>240</v>
       </c>
       <c r="I21" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A19:I19"/>
     <mergeCell ref="A13:I13"/>
-    <mergeCell ref="A19:I19"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
@@ -10010,55 +10010,55 @@
       </c>
       <c r="C29" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>251</v>
       </c>
       <c r="E29" t="s">
         <v>256</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
       <c r="G29" t="s">
         <v>257</v>
       </c>
       <c r="H29" t="s">
         <v>258</v>
       </c>
       <c r="I29" t="s">
         <v>157</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A6:I6"/>
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A18:I18"/>
-    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A25:I25"/>
-    <mergeCell ref="A14:I14"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>