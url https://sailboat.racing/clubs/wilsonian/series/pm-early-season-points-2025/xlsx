--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -392,168 +392,168 @@
   <si>
     <t xml:space="preserve">Caitlin Middleton (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Slow Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-04-06T14:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:22</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-04-20T14:00)</t>
   </si>
   <si>
-    <t xml:space="preserve">858.0</t>
+    <t xml:space="preserve">858</t>
   </si>
   <si>
     <t xml:space="preserve">Bobby Deards</t>
   </si>
   <si>
     <t xml:space="preserve">Frankie Lawrence</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:57</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:23</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:29</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:36</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:12</t>
   </si>
   <si>
     <t xml:space="preserve">Race 3 results (2025-05-04T14:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:53</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:27</t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:16</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:57</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:27</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:19</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:25</t>
   </si>
   <si>
     <t xml:space="preserve">01:22:56</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">01:07:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:19</t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:49</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2025-05-11T14:00)</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:18</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis</t>
   </si>
@@ -644,51 +644,51 @@
   <si>
     <t xml:space="preserve">01:36:36</t>
   </si>
   <si>
     <t xml:space="preserve">01:26:10</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:28</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:26</t>
   </si>
   <si>
     <t xml:space="preserve">01:35:10</t>
   </si>
   <si>
     <t xml:space="preserve">01:32:24</t>
   </si>
   <si>
     <t xml:space="preserve">01:36:41</t>
   </si>
   <si>
     <t xml:space="preserve">01:19:31</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Stephanie Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">Race 6 results (2025-06-01T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:20</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:41</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
@@ -701,51 +701,51 @@
   <si>
     <t xml:space="preserve">00:49:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:47</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:04</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:18</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:02</t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:44</t>
   </si>
   <si>
     <t xml:space="preserve">Race 7 results (2025-06-08T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:49</t>
   </si>
   <si>
     <t xml:space="preserve">Ed Snoeren</t>
   </si>
@@ -782,51 +782,51 @@
   <si>
     <t xml:space="preserve">00:35:23</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:52</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:06</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:48</t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:20</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:53</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:46</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 DNF</t>
   </si>
@@ -836,132 +836,132 @@
   <si>
     <t xml:space="preserve">01:16:22</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:07</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:18:25</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:57</t>
   </si>
   <si>
     <t xml:space="preserve">01:35:36</t>
   </si>
   <si>
     <t xml:space="preserve">01:43:48</t>
   </si>
   <si>
-    <t xml:space="preserve">1001.0</t>
+    <t xml:space="preserve">1001</t>
   </si>
   <si>
     <t xml:space="preserve">01:49:48</t>
   </si>
   <si>
     <t xml:space="preserve">01:49:41</t>
   </si>
   <si>
     <t xml:space="preserve">01:58:06</t>
   </si>
   <si>
     <t xml:space="preserve">01:54:40</t>
   </si>
   <si>
-    <t xml:space="preserve">1139.0</t>
+    <t xml:space="preserve">1139</t>
   </si>
   <si>
     <t xml:space="preserve">Doug MacKinnon</t>
   </si>
   <si>
     <t xml:space="preserve">01:30:18</t>
   </si>
   <si>
     <t xml:space="preserve">01:19:17</t>
   </si>
   <si>
-    <t xml:space="preserve">1251.0</t>
+    <t xml:space="preserve">1251</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 10 results (2025-07-20T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:31</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:58</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:11</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:58</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:48</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:43</t>
   </si>
   <si>
     <t xml:space="preserve">01:43:14</t>
   </si>
   <si>
     <t xml:space="preserve">01:34:17</t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:35</t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
+    <t xml:space="preserve">1260</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -4363,57 +4363,57 @@
       </c>
       <c r="K69" t="s">
         <v>24</v>
       </c>
       <c r="L69" t="s">
         <v>24</v>
       </c>
       <c r="M69" t="s">
         <v>24</v>
       </c>
       <c r="N69" t="s">
         <v>116</v>
       </c>
       <c r="O69" t="s">
         <v>24</v>
       </c>
       <c r="P69" t="n">
         <v>24.0</v>
       </c>
       <c r="Q69" t="n">
         <v>44.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A16:Q16"/>
+    <mergeCell ref="A55:Q55"/>
+    <mergeCell ref="A26:Q26"/>
+    <mergeCell ref="A33:R33"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A11:P11"/>
     <mergeCell ref="A2:P2"/>
-    <mergeCell ref="A16:Q16"/>
-[...4 lines deleted...]
-    <mergeCell ref="A55:Q55"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5074,57 +5074,57 @@
       </c>
       <c r="C29" t="s">
         <v>108</v>
       </c>
       <c r="D29" t="s">
         <v>281</v>
       </c>
       <c r="E29" t="s">
         <v>282</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
       <c r="G29" t="s">
         <v>19</v>
       </c>
       <c r="H29" t="s">
         <v>19</v>
       </c>
       <c r="I29" t="s">
         <v>283</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A25:I25"/>
     <mergeCell ref="A18:I18"/>
-    <mergeCell ref="A25:I25"/>
     <mergeCell ref="A6:I6"/>
-    <mergeCell ref="A2:I2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5635,56 +5635,56 @@
       </c>
       <c r="C23" t="s">
         <v>88</v>
       </c>
       <c r="D23" t="s">
         <v>296</v>
       </c>
       <c r="E23" t="s">
         <v>188</v>
       </c>
       <c r="F23" t="s">
         <v>63</v>
       </c>
       <c r="G23" t="s">
         <v>297</v>
       </c>
       <c r="H23" t="s">
         <v>298</v>
       </c>
       <c r="I23" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A20:I20"/>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A16:I16"/>
-[...3 lines deleted...]
-    <mergeCell ref="A11:I11"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6185,56 +6185,56 @@
       </c>
       <c r="C17" t="s">
         <v>78</v>
       </c>
       <c r="D17" t="s">
         <v>138</v>
       </c>
       <c r="E17" t="s">
         <v>139</v>
       </c>
       <c r="F17" t="s">
         <v>63</v>
       </c>
       <c r="G17" t="s">
         <v>140</v>
       </c>
       <c r="H17" t="s">
         <v>141</v>
       </c>
       <c r="I17" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A12:I12"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A15:I15"/>
-    <mergeCell ref="A9:I9"/>
-[...2 lines deleted...]
-    <mergeCell ref="A5:I5"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6780,56 +6780,56 @@
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>160</v>
       </c>
       <c r="E25" t="s">
         <v>161</v>
       </c>
       <c r="F25" t="s">
         <v>63</v>
       </c>
       <c r="G25" t="s">
         <v>162</v>
       </c>
       <c r="H25" t="s">
         <v>163</v>
       </c>
       <c r="I25" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A14:I14"/>
     <mergeCell ref="A22:I22"/>
-    <mergeCell ref="A2:I2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:I5"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7549,57 +7549,57 @@
       </c>
       <c r="C31" t="s">
         <v>78</v>
       </c>
       <c r="D31" t="s">
         <v>138</v>
       </c>
       <c r="E31" t="s">
         <v>188</v>
       </c>
       <c r="F31" t="s">
         <v>63</v>
       </c>
       <c r="G31" t="s">
         <v>189</v>
       </c>
       <c r="H31" t="s">
         <v>190</v>
       </c>
       <c r="I31" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A28:I28"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="A10:I10"/>
     <mergeCell ref="A7:I7"/>
-    <mergeCell ref="A21:I21"/>
-[...4 lines deleted...]
-    <mergeCell ref="A16:I16"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8145,56 +8145,56 @@
       <c r="C25" t="s">
         <v>102</v>
       </c>
       <c r="D25" t="s">
         <v>205</v>
       </c>
       <c r="E25" t="s">
         <v>206</v>
       </c>
       <c r="F25" t="s">
         <v>207</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
       <c r="H25" t="s">
         <v>19</v>
       </c>
       <c r="I25" t="s">
         <v>209</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A13:I13"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A9:I9"/>
     <mergeCell ref="A22:I22"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8797,57 +8797,57 @@
       </c>
       <c r="C27" t="s">
         <v>74</v>
       </c>
       <c r="D27" t="s">
         <v>224</v>
       </c>
       <c r="E27" t="s">
         <v>225</v>
       </c>
       <c r="F27" t="s">
         <v>63</v>
       </c>
       <c r="G27" t="s">
         <v>226</v>
       </c>
       <c r="H27" t="s">
         <v>227</v>
       </c>
       <c r="I27" t="s">
         <v>137</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A9:I9"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A24:I24"/>
-    <mergeCell ref="A14:I14"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A6:I6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -9300,56 +9300,56 @@
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>138</v>
       </c>
       <c r="E21" t="s">
         <v>139</v>
       </c>
       <c r="F21" t="s">
         <v>63</v>
       </c>
       <c r="G21" t="s">
         <v>239</v>
       </c>
       <c r="H21" t="s">
         <v>240</v>
       </c>
       <c r="I21" t="s">
         <v>126</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A19:I19"/>
-[...2 lines deleted...]
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A13:I13"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A19:I19"/>
+    <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -10010,55 +10010,55 @@
       </c>
       <c r="C29" t="s">
         <v>83</v>
       </c>
       <c r="D29" t="s">
         <v>251</v>
       </c>
       <c r="E29" t="s">
         <v>256</v>
       </c>
       <c r="F29" t="s">
         <v>63</v>
       </c>
       <c r="G29" t="s">
         <v>257</v>
       </c>
       <c r="H29" t="s">
         <v>258</v>
       </c>
       <c r="I29" t="s">
         <v>157</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:I6"/>
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A25:I25"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A25:I25"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>