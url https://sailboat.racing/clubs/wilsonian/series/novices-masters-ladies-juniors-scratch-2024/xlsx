--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
     <sheet name="Race 1" r:id="rId4" sheetId="2"/>
     <sheet name="Race 2" r:id="rId5" sheetId="3"/>
     <sheet name="Race 4" r:id="rId6" sheetId="4"/>
     <sheet name="Race 5" r:id="rId7" sheetId="5"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="962" uniqueCount="190">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="962" uniqueCount="194">
   <si>
     <t xml:space="preserve">Novices, Masters, Ladies, Juniors &amp; Scratch 2024 results (2024-04-28 - 2024-10-20)</t>
   </si>
   <si>
     <t xml:space="preserve">Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
@@ -221,131 +221,131 @@
   <si>
     <t xml:space="preserve">11.0</t>
   </si>
   <si>
     <t xml:space="preserve">18.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">2305</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Gareth Coomber (2) / Stuart Bailey (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1820</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon (3)</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 (DNF)</t>
   </si>
   <si>
+    <t xml:space="preserve">12345</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Harrison (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Wastell (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pat Gray (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tim Gray (1)</t>
+  </si>
+  <si>
     <t xml:space="preserve">3738</t>
   </si>
   <si>
     <t xml:space="preserve">Keith Jeremiah (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Christina Jeremiah (2)</t>
   </si>
   <si>
     <t xml:space="preserve">2695</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">22258</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">1918</t>
   </si>
   <si>
     <t xml:space="preserve">Peter Horner (1)</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">21792</t>
   </si>
   <si>
     <t xml:space="preserve">David Brooker (1)</t>
   </si>
   <si>
     <t xml:space="preserve">118</t>
   </si>
   <si>
     <t xml:space="preserve">ALTO</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift (1)</t>
   </si>
   <si>
     <t xml:space="preserve">122</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris (1)</t>
   </si>
   <si>
     <t xml:space="preserve">648</t>
   </si>
   <si>
     <t xml:space="preserve">BLAZE</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">12345</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">187</t>
   </si>
   <si>
     <t xml:space="preserve">HADRON H2</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall (1)</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">Scratch</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey (1)</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">783</t>
@@ -353,120 +353,120 @@
   <si>
     <t xml:space="preserve">B14 Tin Rig</t>
   </si>
   <si>
     <t xml:space="preserve">Bobby Deards (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Frankie Lawrence (1)</t>
   </si>
   <si>
     <t xml:space="preserve">614</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2024-04-28T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1213.0</t>
+    <t xml:space="preserve">1213</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:47</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:43</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1369.0</t>
+    <t xml:space="preserve">1369</t>
   </si>
   <si>
     <t xml:space="preserve">C Myles</t>
   </si>
   <si>
     <t xml:space="preserve">23:17:15</t>
   </si>
   <si>
     <t xml:space="preserve">17:00:38</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1200.0</t>
+    <t xml:space="preserve">1200</t>
   </si>
   <si>
     <t xml:space="preserve">Mathew Suranyi</t>
   </si>
   <si>
     <t xml:space="preserve">Jess Cole</t>
   </si>
   <si>
     <t xml:space="preserve">21:58:41</t>
   </si>
   <si>
     <t xml:space="preserve">18:18:54</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 DNF</t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:56</t>
   </si>
   <si>
-    <t xml:space="preserve">1118.0</t>
+    <t xml:space="preserve">1118</t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:19</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:25</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
@@ -488,141 +488,153 @@
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:42</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:21</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Peter Horner</t>
   </si>
   <si>
     <t xml:space="preserve">David Brooker</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon</t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2024-05-26T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Maddison Cox</t>
   </si>
   <si>
+    <t xml:space="preserve">Pat Gray</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tim Gray</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:35</t>
+  </si>
+  <si>
     <t xml:space="preserve">Keith Jeremiah</t>
   </si>
   <si>
     <t xml:space="preserve">Christina Jeremiah</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
-    <t xml:space="preserve">Pat Gray</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">8.0 DNF</t>
   </si>
   <si>
-    <t xml:space="preserve">890.0</t>
+    <t xml:space="preserve">890</t>
   </si>
   <si>
     <t xml:space="preserve">Bobby Deards</t>
   </si>
   <si>
     <t xml:space="preserve">Frankie Lawrence</t>
   </si>
   <si>
-    <t xml:space="preserve">1033.0</t>
+    <t xml:space="preserve">1033</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
-    <t xml:space="preserve">1045.0</t>
+    <t xml:space="preserve">1045</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2024-07-21T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Georgina Smith</t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">Amanda Randall</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
+    <t xml:space="preserve">1138</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Harrison</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Wastell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:31:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:20:02</t>
+  </si>
+  <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2024-10-20T11:00)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -1513,468 +1525,468 @@
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="G26" t="s">
         <v>67</v>
       </c>
       <c r="H26" t="s">
         <v>59</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>60</v>
       </c>
       <c r="J26" t="n">
         <v>17.0</v>
       </c>
       <c r="K26" t="n">
         <v>28.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>5</v>
       </c>
       <c r="B27" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="C27" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="D27" t="s">
         <v>16</v>
       </c>
       <c r="E27" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="F27" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G27" t="s">
+        <v>71</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="H27" t="s">
+        <v>61</v>
+      </c>
+      <c r="I27" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
       <c r="J27" t="n">
         <v>19.0</v>
       </c>
       <c r="K27" t="n">
         <v>37.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>6</v>
       </c>
       <c r="B28" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C28" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D28" t="s">
         <v>16</v>
       </c>
       <c r="E28" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="F28" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H28" t="s">
-        <v>59</v>
+        <v>19</v>
       </c>
       <c r="I28" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="J28" t="n">
         <v>19.0</v>
       </c>
       <c r="K28" t="n">
         <v>37.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>7</v>
       </c>
       <c r="B29" t="s">
-        <v>71</v>
+        <v>50</v>
       </c>
       <c r="C29" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D29" t="s">
         <v>16</v>
       </c>
       <c r="E29" t="s">
-        <v>72</v>
+        <v>52</v>
       </c>
       <c r="F29" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G29" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I29" t="s">
         <v>61</v>
       </c>
       <c r="J29" t="n">
-        <v>23.0</v>
+        <v>19.0</v>
       </c>
       <c r="K29" t="n">
-        <v>41.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>8</v>
       </c>
       <c r="B30" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C30" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D30" t="s">
         <v>16</v>
       </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="F30" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H30" t="s">
         <v>59</v>
       </c>
       <c r="I30" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="J30" t="n">
-        <v>26.0</v>
+        <v>19.0</v>
       </c>
       <c r="K30" t="n">
-        <v>44.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B31" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C31" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D31" t="s">
         <v>16</v>
       </c>
       <c r="E31" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="G31" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G31" t="s">
+        <v>20</v>
+      </c>
+      <c r="H31" s="3" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I31" t="s">
         <v>61</v>
       </c>
       <c r="J31" t="n">
-        <v>26.0</v>
+        <v>23.0</v>
       </c>
       <c r="K31" t="n">
-        <v>44.0</v>
+        <v>41.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>10</v>
       </c>
       <c r="B32" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C32" t="s">
-        <v>44</v>
+        <v>51</v>
       </c>
       <c r="D32" t="s">
         <v>16</v>
       </c>
       <c r="E32" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="F32" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      <c r="H32" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G32" s="3" t="s">
         <v>61</v>
+      </c>
+      <c r="H32" t="s">
+        <v>83</v>
       </c>
       <c r="I32" t="s">
         <v>61</v>
       </c>
       <c r="J32" t="n">
-        <v>27.0</v>
+        <v>26.0</v>
       </c>
       <c r="K32" t="n">
-        <v>45.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B33" t="s">
+        <v>84</v>
+      </c>
+      <c r="C33" t="s">
+        <v>44</v>
+      </c>
+      <c r="D33" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" t="s">
         <v>82</v>
       </c>
-      <c r="C33" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>57</v>
+        <v>85</v>
       </c>
       <c r="G33" t="s">
         <v>67</v>
       </c>
       <c r="H33" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I33" t="s">
         <v>61</v>
       </c>
       <c r="J33" t="n">
         <v>27.0</v>
       </c>
       <c r="K33" t="n">
         <v>45.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B34" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C34" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D34" t="s">
         <v>16</v>
       </c>
       <c r="E34" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="F34" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="G34" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="G34" t="s">
+        <v>67</v>
+      </c>
+      <c r="H34" s="3" t="s">
         <v>61</v>
       </c>
-      <c r="H34" t="s">
+      <c r="I34" t="s">
         <v>61</v>
       </c>
-      <c r="I34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J34" t="n">
-        <v>29.0</v>
+        <v>27.0</v>
       </c>
       <c r="K34" t="n">
-        <v>47.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B35" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C35" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D35" t="s">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>90</v>
       </c>
       <c r="F35" t="s">
-        <v>18</v>
+        <v>91</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H35" t="s">
         <v>61</v>
       </c>
       <c r="I35" t="s">
         <v>60</v>
       </c>
       <c r="J35" t="n">
         <v>29.0</v>
       </c>
       <c r="K35" t="n">
         <v>47.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B36" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C36" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D36" t="s">
         <v>16</v>
       </c>
       <c r="E36" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F36" t="s">
-        <v>94</v>
+        <v>18</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H36" t="s">
         <v>61</v>
       </c>
       <c r="I36" t="s">
         <v>60</v>
       </c>
       <c r="J36" t="n">
         <v>29.0</v>
       </c>
       <c r="K36" t="n">
         <v>47.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B37" t="s">
         <v>95</v>
       </c>
       <c r="C37" t="s">
         <v>96</v>
       </c>
       <c r="D37" t="s">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>97</v>
       </c>
       <c r="F37" t="s">
         <v>18</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H37" t="s">
         <v>61</v>
       </c>
       <c r="I37" t="s">
         <v>98</v>
       </c>
       <c r="J37" t="n">
         <v>29.0</v>
       </c>
       <c r="K37" t="n">
         <v>47.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B38" t="s">
         <v>54</v>
       </c>
       <c r="C38" t="s">
         <v>51</v>
       </c>
       <c r="D38" t="s">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>55</v>
       </c>
       <c r="F38" t="s">
         <v>18</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H38" t="s">
         <v>61</v>
       </c>
       <c r="I38" t="s">
         <v>60</v>
       </c>
       <c r="J38" t="n">
         <v>29.0</v>
       </c>
       <c r="K38" t="n">
         <v>47.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B39" t="s">
         <v>56</v>
       </c>
       <c r="C39" t="s">
         <v>51</v>
       </c>
       <c r="D39" t="s">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>57</v>
       </c>
       <c r="F39" t="s">
         <v>18</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>61</v>
       </c>
       <c r="H39" t="s">
         <v>61</v>
       </c>
       <c r="I39" t="s">
         <v>60</v>
       </c>
@@ -2037,63 +2049,63 @@
       </c>
       <c r="E42" t="s">
         <v>100</v>
       </c>
       <c r="F42" t="s">
         <v>101</v>
       </c>
       <c r="G42" t="s">
         <v>102</v>
       </c>
       <c r="H42" t="s">
         <v>25</v>
       </c>
       <c r="I42" t="n">
         <v>8.0</v>
       </c>
       <c r="J42" t="n">
         <v>8.0</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>2</v>
       </c>
       <c r="B43" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C43" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D43" t="s">
         <v>16</v>
       </c>
       <c r="E43" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F43" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="G43" t="s">
         <v>20</v>
       </c>
       <c r="H43" t="s">
         <v>102</v>
       </c>
       <c r="I43" t="n">
         <v>11.0</v>
       </c>
       <c r="J43" t="n">
         <v>11.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>2</v>
       </c>
       <c r="B44" t="s">
         <v>103</v>
       </c>
       <c r="C44" t="s">
         <v>104</v>
       </c>
       <c r="D44" t="s">
@@ -2104,57 +2116,57 @@
       </c>
       <c r="F44" t="s">
         <v>106</v>
       </c>
       <c r="G44" t="s">
         <v>20</v>
       </c>
       <c r="H44" t="s">
         <v>102</v>
       </c>
       <c r="I44" t="n">
         <v>11.0</v>
       </c>
       <c r="J44" t="n">
         <v>11.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>2</v>
       </c>
       <c r="B45" t="s">
         <v>107</v>
       </c>
       <c r="C45" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D45" t="s">
         <v>16</v>
       </c>
       <c r="E45" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="F45" t="s">
         <v>18</v>
       </c>
       <c r="G45" t="s">
         <v>20</v>
       </c>
       <c r="H45" t="s">
         <v>102</v>
       </c>
       <c r="I45" t="n">
         <v>11.0</v>
       </c>
       <c r="J45" t="n">
         <v>11.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>2</v>
       </c>
       <c r="B46" t="s">
         <v>95</v>
       </c>
       <c r="C46" t="s">
@@ -2163,54 +2175,54 @@
       <c r="D46" t="s">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>97</v>
       </c>
       <c r="F46" t="s">
         <v>18</v>
       </c>
       <c r="G46" t="s">
         <v>20</v>
       </c>
       <c r="H46" t="s">
         <v>102</v>
       </c>
       <c r="I46" t="n">
         <v>11.0</v>
       </c>
       <c r="J46" t="n">
         <v>11.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A11:L11"/>
+    <mergeCell ref="A40:J40"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A21:K21"/>
-    <mergeCell ref="A40:J40"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2656,80 +2668,80 @@
       </c>
       <c r="D19" t="s">
         <v>135</v>
       </c>
       <c r="E19" t="s">
         <v>144</v>
       </c>
       <c r="F19" t="s">
         <v>145</v>
       </c>
       <c r="G19" t="s">
         <v>146</v>
       </c>
       <c r="H19" t="s">
         <v>147</v>
       </c>
       <c r="I19" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20" t="s">
         <v>135</v>
       </c>
       <c r="E20" t="s">
         <v>148</v>
       </c>
       <c r="F20" t="s">
         <v>149</v>
       </c>
       <c r="G20" t="s">
         <v>150</v>
       </c>
       <c r="H20" t="s">
         <v>151</v>
       </c>
       <c r="I20" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>80</v>
+        <v>84</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21" t="s">
         <v>135</v>
       </c>
       <c r="E21" t="s">
         <v>153</v>
       </c>
       <c r="F21" t="s">
         <v>154</v>
       </c>
       <c r="G21" t="s">
         <v>146</v>
       </c>
       <c r="H21" t="s">
         <v>147</v>
       </c>
       <c r="I21" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
@@ -2743,105 +2755,106 @@
       </c>
       <c r="D22" t="s">
         <v>132</v>
       </c>
       <c r="E22" t="s">
         <v>156</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>6</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>157</v>
       </c>
       <c r="E23" t="s">
         <v>158</v>
       </c>
       <c r="F23" t="s">
         <v>159</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A8:I8"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A14:I14"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
@@ -3145,437 +3158,438 @@
       </c>
       <c r="D15" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="2" t="s">
         <v>109</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I15" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
       <c r="E16" t="s">
         <v>162</v>
       </c>
       <c r="F16" t="s">
         <v>163</v>
       </c>
       <c r="G16" t="s">
-        <v>16</v>
+        <v>164</v>
       </c>
       <c r="H16" t="s">
-        <v>16</v>
+        <v>165</v>
       </c>
       <c r="I16" t="s">
-        <v>164</v>
+        <v>116</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="C17" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D17" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="E17" t="s">
-        <v>144</v>
+        <v>166</v>
       </c>
       <c r="F17" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="G17" t="s">
         <v>16</v>
       </c>
       <c r="H17" t="s">
         <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>43</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18" t="s">
         <v>135</v>
       </c>
       <c r="E18" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="F18" t="s">
-        <v>137</v>
+        <v>169</v>
       </c>
       <c r="G18" t="s">
         <v>16</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19" t="s">
         <v>135</v>
       </c>
       <c r="E19" t="s">
-        <v>166</v>
+        <v>136</v>
       </c>
       <c r="F19" t="s">
-        <v>167</v>
+        <v>137</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C20" t="s">
         <v>51</v>
       </c>
       <c r="D20" t="s">
         <v>132</v>
       </c>
       <c r="E20" t="s">
         <v>153</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="G20" t="s">
         <v>16</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>48</v>
       </c>
       <c r="C21" t="s">
         <v>15</v>
       </c>
       <c r="D21" t="s">
         <v>112</v>
       </c>
       <c r="E21" t="s">
         <v>140</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B22" t="s">
         <v>65</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22" t="s">
         <v>132</v>
       </c>
       <c r="E22" t="s">
         <v>156</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>109</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>1</v>
       </c>
       <c r="B25" t="s">
         <v>103</v>
       </c>
       <c r="C25" t="s">
         <v>104</v>
       </c>
       <c r="D25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E25" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="F25" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>1</v>
       </c>
       <c r="B26" t="s">
         <v>107</v>
       </c>
       <c r="C26" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="E26" t="s">
         <v>148</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>1</v>
       </c>
       <c r="B27" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="C27" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D27" t="s">
         <v>157</v>
       </c>
       <c r="E27" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="F27" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="G27" t="s">
         <v>16</v>
       </c>
       <c r="H27" t="s">
         <v>16</v>
       </c>
       <c r="I27" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>1</v>
       </c>
       <c r="B28" t="s">
         <v>95</v>
       </c>
       <c r="C28" t="s">
         <v>96</v>
       </c>
       <c r="D28" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E28" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
       <c r="G28" t="s">
         <v>16</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>152</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A8:I8"/>
-    <mergeCell ref="A23:I23"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A23:I23"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
@@ -3611,80 +3625,80 @@
       </c>
       <c r="G4" t="s">
         <v>16</v>
       </c>
       <c r="H4" t="s">
         <v>16</v>
       </c>
       <c r="I4" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
         <v>27</v>
       </c>
       <c r="D5" t="s">
         <v>121</v>
       </c>
       <c r="E5" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F5" t="s">
         <v>18</v>
       </c>
       <c r="G5" t="s">
         <v>16</v>
       </c>
       <c r="H5" t="s">
         <v>16</v>
       </c>
       <c r="I5" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>1</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="E6" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
       <c r="H6" t="s">
         <v>16</v>
       </c>
       <c r="I6" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>1</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7" t="s">
@@ -3732,542 +3746,542 @@
       </c>
       <c r="G9" s="2" t="s">
         <v>109</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>1</v>
       </c>
       <c r="B10" t="s">
         <v>54</v>
       </c>
       <c r="C10" t="s">
         <v>51</v>
       </c>
       <c r="D10" t="s">
         <v>132</v>
       </c>
       <c r="E10" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10" t="s">
         <v>16</v>
       </c>
       <c r="I10" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>121</v>
       </c>
       <c r="E11" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11" t="s">
         <v>16</v>
       </c>
       <c r="H11" t="s">
         <v>16</v>
       </c>
       <c r="I11" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>56</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12" t="s">
         <v>132</v>
       </c>
       <c r="E12" t="s">
         <v>159</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>121</v>
       </c>
       <c r="E13" t="s">
         <v>161</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
       <c r="G13" t="s">
         <v>16</v>
       </c>
       <c r="H13" t="s">
         <v>16</v>
       </c>
       <c r="I13" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="D14" t="s">
         <v>135</v>
       </c>
       <c r="E14" t="s">
         <v>136</v>
       </c>
       <c r="F14" t="s">
         <v>137</v>
       </c>
       <c r="G14" t="s">
         <v>16</v>
       </c>
       <c r="H14" t="s">
         <v>16</v>
       </c>
       <c r="I14" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G16" s="2" t="s">
         <v>109</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>54</v>
+        <v>68</v>
       </c>
       <c r="C17" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="D17" t="s">
-        <v>132</v>
+        <v>185</v>
       </c>
       <c r="E17" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="F17" t="s">
-        <v>18</v>
+        <v>187</v>
       </c>
       <c r="G17" t="s">
-        <v>16</v>
+        <v>188</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
+        <v>189</v>
       </c>
       <c r="I17" t="s">
-        <v>183</v>
+        <v>116</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" t="s">
-        <v>85</v>
+        <v>54</v>
       </c>
       <c r="C18" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>157</v>
+        <v>132</v>
       </c>
       <c r="E18" t="s">
-        <v>173</v>
+        <v>183</v>
       </c>
       <c r="F18" t="s">
-        <v>174</v>
+        <v>18</v>
       </c>
       <c r="G18" t="s">
         <v>16</v>
       </c>
       <c r="H18" t="s">
         <v>16</v>
       </c>
       <c r="I18" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B19" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C19" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>172</v>
+        <v>157</v>
       </c>
       <c r="E19" t="s">
-        <v>184</v>
+        <v>175</v>
       </c>
       <c r="F19" t="s">
-        <v>18</v>
+        <v>176</v>
       </c>
       <c r="G19" t="s">
         <v>16</v>
       </c>
       <c r="H19" t="s">
         <v>16</v>
       </c>
       <c r="I19" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="C20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="D20" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="E20" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="F20" t="s">
-        <v>187</v>
+        <v>18</v>
       </c>
       <c r="G20" t="s">
         <v>16</v>
       </c>
       <c r="H20" t="s">
         <v>16</v>
       </c>
       <c r="I20" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B21" t="s">
         <v>56</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21" t="s">
         <v>132</v>
       </c>
       <c r="E21" t="s">
         <v>159</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="G21" t="s">
         <v>16</v>
       </c>
       <c r="H21" t="s">
         <v>16</v>
       </c>
       <c r="I21" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B22" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="C22" t="s">
         <v>38</v>
       </c>
       <c r="D22" t="s">
         <v>126</v>
       </c>
       <c r="E22" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="F22" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="G22" t="s">
         <v>16</v>
       </c>
       <c r="H22" t="s">
         <v>16</v>
       </c>
       <c r="I22" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B23" t="s">
         <v>62</v>
       </c>
       <c r="C23" t="s">
         <v>44</v>
       </c>
       <c r="D23" t="s">
         <v>135</v>
       </c>
       <c r="E23" t="s">
         <v>144</v>
       </c>
       <c r="F23" t="s">
         <v>145</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B24" t="s">
         <v>43</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24" t="s">
         <v>135</v>
       </c>
       <c r="E24" t="s">
         <v>136</v>
       </c>
       <c r="F24" t="s">
         <v>137</v>
       </c>
       <c r="G24" t="s">
         <v>16</v>
       </c>
       <c r="H24" t="s">
         <v>16</v>
       </c>
       <c r="I24" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B25" t="s">
         <v>65</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25" t="s">
         <v>132</v>
       </c>
       <c r="E25" t="s">
         <v>156</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="G25" t="s">
         <v>16</v>
       </c>
       <c r="H25" t="s">
         <v>16</v>
       </c>
       <c r="I25" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B26" t="s">
         <v>95</v>
       </c>
       <c r="C26" t="s">
         <v>96</v>
       </c>
       <c r="D26" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E26" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A15:I15"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A8:I8"/>
-    <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A15:I15"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
@@ -4461,66 +4475,66 @@
       </c>
       <c r="H11" s="2" t="s">
         <v>110</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>1</v>
       </c>
       <c r="B12" t="s">
         <v>62</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>135</v>
       </c>
       <c r="E12" t="s">
         <v>144</v>
       </c>
       <c r="F12" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>