--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -2162,54 +2162,54 @@
       </c>
       <c r="D46" t="s">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>97</v>
       </c>
       <c r="F46" t="s">
         <v>18</v>
       </c>
       <c r="G46" t="s">
         <v>20</v>
       </c>
       <c r="H46" t="s">
         <v>102</v>
       </c>
       <c r="I46" t="n">
         <v>11.0</v>
       </c>
       <c r="J46" t="n">
         <v>11.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A11:L11"/>
+    <mergeCell ref="A1:L1"/>
+    <mergeCell ref="A2:L2"/>
     <mergeCell ref="A21:K21"/>
-    <mergeCell ref="A2:L2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A11:L11"/>
     <mergeCell ref="A40:J40"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2769,53 +2769,53 @@
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>157</v>
       </c>
       <c r="E23" t="s">
         <v>158</v>
       </c>
       <c r="F23" t="s">
         <v>159</v>
       </c>
       <c r="G23" t="s">
         <v>16</v>
       </c>
       <c r="H23" t="s">
         <v>16</v>
       </c>
       <c r="I23" t="s">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A14:I14"/>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A8:I8"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3495,54 +3495,54 @@
       </c>
       <c r="C28" t="s">
         <v>96</v>
       </c>
       <c r="D28" t="s">
         <v>175</v>
       </c>
       <c r="E28" t="s">
         <v>176</v>
       </c>
       <c r="F28" t="s">
         <v>18</v>
       </c>
       <c r="G28" t="s">
         <v>16</v>
       </c>
       <c r="H28" t="s">
         <v>16</v>
       </c>
       <c r="I28" t="s">
         <v>152</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A23:I23"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A8:I8"/>
     <mergeCell ref="A14:I14"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4189,53 +4189,53 @@
       </c>
       <c r="C26" t="s">
         <v>96</v>
       </c>
       <c r="D26" t="s">
         <v>175</v>
       </c>
       <c r="E26" t="s">
         <v>176</v>
       </c>
       <c r="F26" t="s">
         <v>18</v>
       </c>
       <c r="G26" t="s">
         <v>16</v>
       </c>
       <c r="H26" t="s">
         <v>16</v>
       </c>
       <c r="I26" t="s">
         <v>188</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A15:I15"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4475,52 +4475,52 @@
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>135</v>
       </c>
       <c r="E12" t="s">
         <v>144</v>
       </c>
       <c r="F12" t="s">
         <v>165</v>
       </c>
       <c r="G12" t="s">
         <v>16</v>
       </c>
       <c r="H12" t="s">
         <v>16</v>
       </c>
       <c r="I12" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A10:I10"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>