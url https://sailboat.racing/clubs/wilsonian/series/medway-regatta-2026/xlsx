--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -555,51 +555,51 @@
   <si>
     <t xml:space="preserve">Laurie Callaghan (3)</t>
   </si>
   <si>
     <t xml:space="preserve">13.0</t>
   </si>
   <si>
     <t xml:space="preserve">1818</t>
   </si>
   <si>
     <t xml:space="preserve">Amanda Randall (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2026-06-27T14:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1122.0</t>
+    <t xml:space="preserve">1122</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Smith</t>
   </si>
   <si>
     <t xml:space="preserve">Oscar Smith</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:28</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:42</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">John Smith</t>
   </si>
   <si>
     <t xml:space="preserve">Sally Taviner</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:14</t>
   </si>
@@ -648,276 +648,276 @@
   <si>
     <t xml:space="preserve">01:37:28</t>
   </si>
   <si>
     <t xml:space="preserve">01:26:52</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">Wieslaw Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">01:39:57</t>
   </si>
   <si>
     <t xml:space="preserve">01:29:05</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">830.0</t>
+    <t xml:space="preserve">830</t>
   </si>
   <si>
     <t xml:space="preserve">Tom Hirst</t>
   </si>
   <si>
     <t xml:space="preserve">01:31:31</t>
   </si>
   <si>
     <t xml:space="preserve">01:50:16</t>
   </si>
   <si>
     <t xml:space="preserve">Gareth Davies</t>
   </si>
   <si>
     <t xml:space="preserve">01:32:09</t>
   </si>
   <si>
     <t xml:space="preserve">01:51:01</t>
   </si>
   <si>
-    <t xml:space="preserve">960.0</t>
+    <t xml:space="preserve">960</t>
   </si>
   <si>
     <t xml:space="preserve">Jonathan Carter</t>
   </si>
   <si>
     <t xml:space="preserve">02:16:42</t>
   </si>
   <si>
     <t xml:space="preserve">02:22:24</t>
   </si>
   <si>
-    <t xml:space="preserve">910.0</t>
+    <t xml:space="preserve">910</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">02:16:36</t>
   </si>
   <si>
     <t xml:space="preserve">02:30:07</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Brown</t>
   </si>
   <si>
     <t xml:space="preserve">Benjamin Brown</t>
   </si>
   <si>
     <t xml:space="preserve">02:16:39</t>
   </si>
   <si>
     <t xml:space="preserve">02:30:10</t>
   </si>
   <si>
     <t xml:space="preserve">Alastair Gould</t>
   </si>
   <si>
     <t xml:space="preserve">02:18:10</t>
   </si>
   <si>
     <t xml:space="preserve">02:46:28</t>
   </si>
   <si>
-    <t xml:space="preserve">1156.0</t>
+    <t xml:space="preserve">1156</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:43:09</t>
   </si>
   <si>
     <t xml:space="preserve">01:29:14</t>
   </si>
   <si>
-    <t xml:space="preserve">1369.0</t>
+    <t xml:space="preserve">1369</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
     <t xml:space="preserve">02:07:45</t>
   </si>
   <si>
     <t xml:space="preserve">01:33:19</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">02:05:49</t>
   </si>
   <si>
     <t xml:space="preserve">01:48:50</t>
   </si>
   <si>
-    <t xml:space="preserve">1218.0</t>
+    <t xml:space="preserve">1218</t>
   </si>
   <si>
     <t xml:space="preserve">Koby Packman</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 DNC</t>
   </si>
   <si>
-    <t xml:space="preserve">1107.0</t>
+    <t xml:space="preserve">1107</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">Hannah Foxwell / Izzy Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">02:05:04</t>
   </si>
   <si>
     <t xml:space="preserve">01:52:59</t>
   </si>
   <si>
-    <t xml:space="preserve">1042.0</t>
+    <t xml:space="preserve">1042</t>
   </si>
   <si>
     <t xml:space="preserve">Steven Worf</t>
   </si>
   <si>
     <t xml:space="preserve">David Hearsum</t>
   </si>
   <si>
     <t xml:space="preserve">02:02:39</t>
   </si>
   <si>
     <t xml:space="preserve">01:57:42</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">02:02:58</t>
   </si>
   <si>
     <t xml:space="preserve">01:59:23</t>
   </si>
   <si>
-    <t xml:space="preserve">998.0</t>
+    <t xml:space="preserve">998</t>
   </si>
   <si>
     <t xml:space="preserve">Scott Jaycock</t>
   </si>
   <si>
     <t xml:space="preserve">02:02:43</t>
   </si>
   <si>
     <t xml:space="preserve">John Goudie</t>
   </si>
   <si>
     <t xml:space="preserve">02:08:47</t>
   </si>
   <si>
     <t xml:space="preserve">02:05:02</t>
   </si>
   <si>
-    <t xml:space="preserve">1110.0</t>
+    <t xml:space="preserve">1110</t>
   </si>
   <si>
     <t xml:space="preserve">Alex LeGassick</t>
   </si>
   <si>
     <t xml:space="preserve">Ed LeGassick</t>
   </si>
   <si>
     <t xml:space="preserve">02:19:57</t>
   </si>
   <si>
     <t xml:space="preserve">02:06:05</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
   </si>
   <si>
     <t xml:space="preserve">02:11:44</t>
   </si>
   <si>
     <t xml:space="preserve">02:07:54</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1108.0</t>
+    <t xml:space="preserve">1108</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Martin</t>
   </si>
   <si>
     <t xml:space="preserve">Alfie Martin</t>
   </si>
   <si>
     <t xml:space="preserve">02:26:01</t>
   </si>
   <si>
     <t xml:space="preserve">02:11:47</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Daniel Packman</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 DNC</t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Luke Fisher</t>
   </si>
   <si>
     <t xml:space="preserve">02:06:12</t>
   </si>
   <si>
     <t xml:space="preserve">01:55:15</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Abbot</t>
   </si>
   <si>
     <t xml:space="preserve">02:06:22</t>
   </si>
   <si>
     <t xml:space="preserve">01:55:24</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">02:07:01</t>
   </si>
@@ -1002,129 +1002,129 @@
   <si>
     <t xml:space="preserve">02:14:13</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
     <t xml:space="preserve">02:29:26</t>
   </si>
   <si>
     <t xml:space="preserve">02:16:28</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Vanessa Whedon-Jones</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 DNC</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Nick Smith</t>
   </si>
   <si>
     <t xml:space="preserve">Carolynn Smith</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:05</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Andy McIvor</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:40</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:17</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jessop</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:47</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:23</t>
   </si>
   <si>
-    <t xml:space="preserve">1178.0</t>
+    <t xml:space="preserve">1178</t>
   </si>
   <si>
     <t xml:space="preserve">Andy Morse</t>
   </si>
   <si>
     <t xml:space="preserve">Zuzi White</t>
   </si>
   <si>
     <t xml:space="preserve">01:37:14</t>
   </si>
   <si>
     <t xml:space="preserve">01:22:32</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Julian Vinnels</t>
   </si>
   <si>
     <t xml:space="preserve">02:01:46</t>
   </si>
   <si>
     <t xml:space="preserve">01:41:49</t>
   </si>
   <si>
-    <t xml:space="preserve">1145.0</t>
+    <t xml:space="preserve">1145</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">01:58:31</t>
   </si>
   <si>
     <t xml:space="preserve">01:43:30</t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">Laurie Callaghan</t>
   </si>
   <si>
     <t xml:space="preserve">02:03:34</t>
   </si>
   <si>
     <t xml:space="preserve">01:48:18</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">02:15:16</t>
   </si>
   <si>
     <t xml:space="preserve">01:58:33</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 </t>
   </si>
@@ -3596,56 +3596,56 @@
       <c r="E67" t="s">
         <v>175</v>
       </c>
       <c r="F67" t="s">
         <v>44</v>
       </c>
       <c r="G67" t="s">
         <v>149</v>
       </c>
       <c r="H67" t="s">
         <v>157</v>
       </c>
       <c r="I67" t="s">
         <v>157</v>
       </c>
       <c r="J67" t="n">
         <v>48.0</v>
       </c>
       <c r="K67" t="n">
         <v>48.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:K1"/>
-    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A18:K18"/>
     <mergeCell ref="A24:K24"/>
     <mergeCell ref="A51:K51"/>
     <mergeCell ref="A10:K10"/>
     <mergeCell ref="A36:K36"/>
-    <mergeCell ref="A18:K18"/>
+    <mergeCell ref="A2:K2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="28.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="30.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5380,57 +5380,57 @@
       </c>
       <c r="C66" t="s">
         <v>163</v>
       </c>
       <c r="D66" t="s">
         <v>334</v>
       </c>
       <c r="E66" t="s">
         <v>364</v>
       </c>
       <c r="F66" t="s">
         <v>44</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
       <c r="I66" t="s">
         <v>365</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A50:I50"/>
+    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="A10:I10"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A24:I24"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A35:I35"/>
-    <mergeCell ref="A10:I10"/>
-[...1 lines deleted...]
-    <mergeCell ref="A18:I18"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="28.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="30.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7165,57 +7165,57 @@
       </c>
       <c r="C66" t="s">
         <v>163</v>
       </c>
       <c r="D66" t="s">
         <v>334</v>
       </c>
       <c r="E66" t="s">
         <v>338</v>
       </c>
       <c r="F66" t="s">
         <v>44</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
       <c r="I66" t="s">
         <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A50:I50"/>
+    <mergeCell ref="A10:I10"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A24:I24"/>
     <mergeCell ref="A35:I35"/>
-    <mergeCell ref="A18:I18"/>
-[...2 lines deleted...]
-    <mergeCell ref="A10:I10"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="28.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="30.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8979,55 +8979,55 @@
       </c>
       <c r="C67" t="s">
         <v>151</v>
       </c>
       <c r="D67" t="s">
         <v>329</v>
       </c>
       <c r="E67" t="s">
         <v>330</v>
       </c>
       <c r="F67" t="s">
         <v>331</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
         <v>14</v>
       </c>
       <c r="I67" t="s">
         <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="A18:I18"/>
     <mergeCell ref="A51:I51"/>
-    <mergeCell ref="A18:I18"/>
-    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A24:I24"/>
-    <mergeCell ref="A2:I2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A10:I10"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>