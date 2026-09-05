--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -3595,57 +3595,57 @@
       </c>
       <c r="E67" t="s">
         <v>175</v>
       </c>
       <c r="F67" t="s">
         <v>44</v>
       </c>
       <c r="G67" t="s">
         <v>149</v>
       </c>
       <c r="H67" t="s">
         <v>157</v>
       </c>
       <c r="I67" t="s">
         <v>157</v>
       </c>
       <c r="J67" t="n">
         <v>48.0</v>
       </c>
       <c r="K67" t="n">
         <v>48.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A24:K24"/>
-[...2 lines deleted...]
-    <mergeCell ref="A51:K51"/>
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A24:K24"/>
+    <mergeCell ref="A51:K51"/>
+    <mergeCell ref="A10:K10"/>
     <mergeCell ref="A36:K36"/>
+    <mergeCell ref="A18:K18"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="28.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="30.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5380,57 +5380,57 @@
       </c>
       <c r="C66" t="s">
         <v>163</v>
       </c>
       <c r="D66" t="s">
         <v>334</v>
       </c>
       <c r="E66" t="s">
         <v>364</v>
       </c>
       <c r="F66" t="s">
         <v>44</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
       <c r="I66" t="s">
         <v>365</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A24:I24"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A35:I35"/>
-    <mergeCell ref="A18:I18"/>
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A50:I50"/>
+    <mergeCell ref="A18:I18"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="28.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="30.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7165,57 +7165,57 @@
       </c>
       <c r="C66" t="s">
         <v>163</v>
       </c>
       <c r="D66" t="s">
         <v>334</v>
       </c>
       <c r="E66" t="s">
         <v>338</v>
       </c>
       <c r="F66" t="s">
         <v>44</v>
       </c>
       <c r="G66" t="s">
         <v>14</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
       <c r="I66" t="s">
         <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="A35:I35"/>
+    <mergeCell ref="A18:I18"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="A50:I50"/>
     <mergeCell ref="A10:I10"/>
-    <mergeCell ref="A18:I18"/>
-    <mergeCell ref="A50:I50"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="28.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="30.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8979,55 +8979,55 @@
       </c>
       <c r="C67" t="s">
         <v>151</v>
       </c>
       <c r="D67" t="s">
         <v>329</v>
       </c>
       <c r="E67" t="s">
         <v>330</v>
       </c>
       <c r="F67" t="s">
         <v>331</v>
       </c>
       <c r="G67" t="s">
         <v>14</v>
       </c>
       <c r="H67" t="s">
         <v>14</v>
       </c>
       <c r="I67" t="s">
         <v>414</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A51:I51"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="A24:I24"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A36:I36"/>
-[...1 lines deleted...]
-    <mergeCell ref="A51:I51"/>
     <mergeCell ref="A10:I10"/>
-    <mergeCell ref="A18:I18"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>