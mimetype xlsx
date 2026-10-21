--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -434,87 +434,87 @@
   <si>
     <t xml:space="preserve">Martin Jessop (2)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">209977</t>
   </si>
   <si>
     <t xml:space="preserve">Alistair Bolton (2)</t>
   </si>
   <si>
     <t xml:space="preserve">RS ZEST</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson (2)</t>
   </si>
   <si>
     <t xml:space="preserve">3737</t>
   </si>
   <si>
     <t xml:space="preserve">Mike Suranyi (2)</t>
   </si>
   <si>
-    <t xml:space="preserve">Matthew Suranyi (2)</t>
+    <t xml:space="preserve">Mathew Suranyi (2)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">3829</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Tom Seed (2)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">164918</t>
   </si>
   <si>
     <t xml:space="preserve">John Cant (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-06-28T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
   </si>
   <si>
     <t xml:space="preserve">01:33:16</t>
   </si>
   <si>
     <t xml:space="preserve">01:23:12</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Smith</t>
   </si>
   <si>
     <t xml:space="preserve">Oscar Smith</t>
   </si>
   <si>
     <t xml:space="preserve">01:34:22</t>
   </si>
@@ -557,174 +557,174 @@
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">01:49:55</t>
   </si>
   <si>
     <t xml:space="preserve">01:38:03</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">Zoe Ralph</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 RET</t>
   </si>
   <si>
-    <t xml:space="preserve">834.0</t>
+    <t xml:space="preserve">834</t>
   </si>
   <si>
     <t xml:space="preserve">Richard Smith</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:53</t>
   </si>
   <si>
     <t xml:space="preserve">01:19:00</t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">01:18:32</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:16</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Brown</t>
   </si>
   <si>
     <t xml:space="preserve">Benjamin Brown</t>
   </si>
   <si>
     <t xml:space="preserve">01:26:30</t>
   </si>
   <si>
     <t xml:space="preserve">01:33:55</t>
   </si>
   <si>
-    <t xml:space="preserve">1363.0</t>
+    <t xml:space="preserve">1363</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:05</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:00</t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:13</t>
   </si>
   <si>
     <t xml:space="preserve">Koby Packman</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:22</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">George Meshkov</t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
-    <t xml:space="preserve">1109.0</t>
+    <t xml:space="preserve">1109</t>
   </si>
   <si>
     <t xml:space="preserve">John Goudie</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">01:30:37</t>
   </si>
   <si>
     <t xml:space="preserve">01:21:43</t>
   </si>
   <si>
-    <t xml:space="preserve">1042.0</t>
+    <t xml:space="preserve">1042</t>
   </si>
   <si>
     <t xml:space="preserve">Steven Worf</t>
   </si>
   <si>
     <t xml:space="preserve">David Hearsum</t>
   </si>
   <si>
     <t xml:space="preserve">01:29:09</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:33</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">01:29:57</t>
   </si>
   <si>
     <t xml:space="preserve">01:27:20</t>
   </si>
   <si>
     <t xml:space="preserve">Henry Townsend</t>
   </si>
   <si>
     <t xml:space="preserve">01:40:09</t>
   </si>
   <si>
     <t xml:space="preserve">01:30:43</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
@@ -734,162 +734,162 @@
   <si>
     <t xml:space="preserve">01:38:17</t>
   </si>
   <si>
     <t xml:space="preserve">01:35:25</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Philip Clarabut</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel Carter</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 RDG</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
     <t xml:space="preserve">01:49:37</t>
   </si>
   <si>
     <t xml:space="preserve">01:40:06</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Jack Dunne</t>
   </si>
   <si>
     <t xml:space="preserve">01:53:21</t>
   </si>
   <si>
     <t xml:space="preserve">01:42:40</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Hassan Kamara</t>
   </si>
   <si>
     <t xml:space="preserve">16.0 RET</t>
   </si>
   <si>
-    <t xml:space="preserve">1139.0</t>
+    <t xml:space="preserve">1139</t>
   </si>
   <si>
     <t xml:space="preserve">Mick Greenland</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:59</t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jessop</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:18</t>
   </si>
   <si>
     <t xml:space="preserve">Alistair Bolton</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:48</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Lamb</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:49</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:01</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:19</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Abigail Clark</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:18</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:03</t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:15</t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
+    <t xml:space="preserve">1260</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:14</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:50</t>
   </si>
   <si>
     <t xml:space="preserve">John Cant</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 DNC</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-06-28T14:00)</t>
   </si>
   <si>
     <t xml:space="preserve">01:33:10</t>
   </si>
   <si>
     <t xml:space="preserve">01:23:07</t>
   </si>
@@ -1190,51 +1190,51 @@
   <si>
     <t xml:space="preserve">01:23:39</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:19</t>
   </si>
   <si>
     <t xml:space="preserve">01:44:13</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:42</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill</t>
   </si>
   <si>
     <t xml:space="preserve">Tom Seed</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Mike Suranyi</t>
   </si>
   <si>
-    <t xml:space="preserve">Matthew Suranyi</t>
+    <t xml:space="preserve">Mathew Suranyi</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2025-06-29T13:00)</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:16</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:27</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:56</t>
   </si>
@@ -3210,55 +3210,55 @@
       <c r="F52" t="s">
         <v>45</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>132</v>
       </c>
       <c r="H52" t="s">
         <v>132</v>
       </c>
       <c r="I52" t="s">
         <v>132</v>
       </c>
       <c r="J52" t="s">
         <v>132</v>
       </c>
       <c r="K52" t="n">
         <v>36.0</v>
       </c>
       <c r="L52" t="n">
         <v>48.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A40:L40"/>
+    <mergeCell ref="A15:L15"/>
     <mergeCell ref="A10:L10"/>
-    <mergeCell ref="A15:L15"/>
+    <mergeCell ref="A23:L23"/>
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
-    <mergeCell ref="A23:L23"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4553,56 +4553,56 @@
       </c>
       <c r="C50" t="s">
         <v>66</v>
       </c>
       <c r="D50" t="s">
         <v>200</v>
       </c>
       <c r="E50" t="s">
         <v>280</v>
       </c>
       <c r="F50" t="s">
         <v>45</v>
       </c>
       <c r="G50" t="s">
         <v>15</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
       </c>
       <c r="I50" t="s">
         <v>281</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A23:I23"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A15:I15"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A40:I40"/>
-    <mergeCell ref="A15:I15"/>
-[...2 lines deleted...]
-    <mergeCell ref="A10:I10"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5839,56 +5839,56 @@
       </c>
       <c r="C48" t="s">
         <v>126</v>
       </c>
       <c r="D48" t="s">
         <v>266</v>
       </c>
       <c r="E48" t="s">
         <v>267</v>
       </c>
       <c r="F48" t="s">
         <v>268</v>
       </c>
       <c r="G48" t="s">
         <v>342</v>
       </c>
       <c r="H48" t="s">
         <v>343</v>
       </c>
       <c r="I48" t="s">
         <v>229</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A40:I40"/>
     <mergeCell ref="A10:I10"/>
     <mergeCell ref="A23:I23"/>
     <mergeCell ref="A15:I15"/>
+    <mergeCell ref="A40:I40"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7039,55 +7039,55 @@
       <c r="C45" t="s">
         <v>126</v>
       </c>
       <c r="D45" t="s">
         <v>266</v>
       </c>
       <c r="E45" t="s">
         <v>390</v>
       </c>
       <c r="F45" t="s">
         <v>391</v>
       </c>
       <c r="G45" t="s">
         <v>15</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
       <c r="I45" t="s">
         <v>392</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A10:I10"/>
-    <mergeCell ref="A36:I36"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A22:I22"/>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A36:I36"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8208,54 +8208,54 @@
       </c>
       <c r="C44" t="s">
         <v>126</v>
       </c>
       <c r="D44" t="s">
         <v>266</v>
       </c>
       <c r="E44" t="s">
         <v>387</v>
       </c>
       <c r="F44" t="s">
         <v>388</v>
       </c>
       <c r="G44" t="s">
         <v>442</v>
       </c>
       <c r="H44" t="s">
         <v>443</v>
       </c>
       <c r="I44" t="s">
         <v>229</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A23:I23"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A10:I10"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:I23"/>
     <mergeCell ref="A15:I15"/>
     <mergeCell ref="A36:I36"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>