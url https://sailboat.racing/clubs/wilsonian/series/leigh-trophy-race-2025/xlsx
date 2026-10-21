--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -218,222 +218,222 @@
   <si>
     <t xml:space="preserve">Daniel Packman (1)</t>
   </si>
   <si>
     <t xml:space="preserve">2775</t>
   </si>
   <si>
     <t xml:space="preserve">MIRACLE</t>
   </si>
   <si>
     <t xml:space="preserve">Tom Seed (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Leigh Trophy Race results (2025-07-27T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">01:31:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:39:43</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">01:48:46</t>
   </si>
   <si>
     <t xml:space="preserve">01:45:36</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">02:00:19</t>
   </si>
   <si>
     <t xml:space="preserve">01:47:20</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">02:00:13</t>
   </si>
   <si>
     <t xml:space="preserve">01:56:43</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">Wieslaw Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">02:21:25</t>
   </si>
   <si>
     <t xml:space="preserve">02:06:09</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">02:29:10</t>
   </si>
   <si>
     <t xml:space="preserve">02:16:14</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">02:44:48</t>
   </si>
   <si>
     <t xml:space="preserve">02:26:37</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">02:45:25</t>
   </si>
   <si>
     <t xml:space="preserve">02:29:50</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">Kevin Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">03:21:18</t>
   </si>
   <si>
     <t xml:space="preserve">02:56:25</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">03:30:00</t>
   </si>
   <si>
     <t xml:space="preserve">03:01:59</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
     <t xml:space="preserve">David Fry</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel Packman</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">Irene O'Reilly</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Tom Seed</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -1333,50 +1333,50 @@
       </c>
       <c r="C16" t="s">
         <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>126</v>
       </c>
       <c r="E16" t="s">
         <v>127</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
       <c r="G16" t="s">
         <v>13</v>
       </c>
       <c r="H16" t="s">
         <v>13</v>
       </c>
       <c r="I16" t="s">
         <v>123</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>