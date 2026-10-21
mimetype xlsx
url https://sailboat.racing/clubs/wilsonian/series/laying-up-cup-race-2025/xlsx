--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -134,195 +134,195 @@
   <si>
     <t xml:space="preserve">Daria Gunia (1)</t>
   </si>
   <si>
     <t xml:space="preserve">5.0</t>
   </si>
   <si>
     <t xml:space="preserve">647</t>
   </si>
   <si>
     <t xml:space="preserve">John Goudie (1)</t>
   </si>
   <si>
     <t xml:space="preserve">6.0</t>
   </si>
   <si>
     <t xml:space="preserve">12345</t>
   </si>
   <si>
     <t xml:space="preserve">GP14</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">Phil Westell (1)</t>
+    <t xml:space="preserve">Phil Wastell (1)</t>
   </si>
   <si>
     <t xml:space="preserve">7.0</t>
   </si>
   <si>
     <t xml:space="preserve">210</t>
   </si>
   <si>
     <t xml:space="preserve">MIRACLE</t>
   </si>
   <si>
     <t xml:space="preserve">Christopher Hyde (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke (1)</t>
   </si>
   <si>
     <t xml:space="preserve">8.0</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-10-26T13:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:33</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:17</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:02</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:33</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:44</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">01:19:35</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:27</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:37</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:34</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">John Goudie</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:19</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:13</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
-    <t xml:space="preserve">Phil Westell</t>
+    <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">01:20:38</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:40</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Christopher Hyde</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">01:46:55</t>
   </si>
   <si>
     <t xml:space="preserve">01:29:24</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>