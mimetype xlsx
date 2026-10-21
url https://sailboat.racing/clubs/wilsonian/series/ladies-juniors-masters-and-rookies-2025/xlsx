--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -292,51 +292,51 @@
   <si>
     <t xml:space="preserve">Martin Jones (3)</t>
   </si>
   <si>
     <t xml:space="preserve">1918</t>
   </si>
   <si>
     <t xml:space="preserve">Peter Horner (3)</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">7.0</t>
   </si>
   <si>
     <t xml:space="preserve">12345</t>
   </si>
   <si>
     <t xml:space="preserve">GP14</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison (2)</t>
   </si>
   <si>
-    <t xml:space="preserve">Phil Westell (2)</t>
+    <t xml:space="preserve">Phil Wastell (2)</t>
   </si>
   <si>
     <t xml:space="preserve">3738</t>
   </si>
   <si>
     <t xml:space="preserve">MIRACLE</t>
   </si>
   <si>
     <t xml:space="preserve">Keith Jeremiah (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Christina Jeremiah (2)</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">647</t>
   </si>
   <si>
     <t xml:space="preserve">John Goudie (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Purple Jib</t>
   </si>
@@ -412,252 +412,252 @@
   <si>
     <t xml:space="preserve">13687</t>
   </si>
   <si>
     <t xml:space="preserve">David Fry (1)</t>
   </si>
   <si>
     <t xml:space="preserve">William Fry (1)</t>
   </si>
   <si>
     <t xml:space="preserve">191856</t>
   </si>
   <si>
     <t xml:space="preserve">n/a 1</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1679</t>
   </si>
   <si>
     <t xml:space="preserve">1439</t>
   </si>
   <si>
-    <t xml:space="preserve">Mike Carey (1)</t>
+    <t xml:space="preserve">Michael Carey (1)</t>
   </si>
   <si>
     <t xml:space="preserve">587</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope (1)</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">210</t>
   </si>
   <si>
     <t xml:space="preserve">Christopher Hyde (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke (1)</t>
   </si>
   <si>
     <t xml:space="preserve">790</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-04-13T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:01</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:38</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1363.0</t>
+    <t xml:space="preserve">1363</t>
   </si>
   <si>
     <t xml:space="preserve">Koby Packman</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:39</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:20</t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:00</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">John Goudie</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:11</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:46</t>
   </si>
   <si>
-    <t xml:space="preserve">1045.0</t>
+    <t xml:space="preserve">1045</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:34</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:18</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">614</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:57</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Peter Horner</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 DNF</t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">David Fry</t>
   </si>
   <si>
     <t xml:space="preserve">William Fry</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:04</t>
   </si>
   <si>
-    <t xml:space="preserve">1251.0</t>
+    <t xml:space="preserve">1251</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:10</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-05-25T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:08</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
@@ -715,120 +715,120 @@
   <si>
     <t xml:space="preserve">01:05:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:06</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:19</t>
   </si>
   <si>
     <t xml:space="preserve">01:27:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:04</t>
   </si>
   <si>
     <t xml:space="preserve">01:21:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:45</t>
   </si>
   <si>
-    <t xml:space="preserve">1244.0</t>
+    <t xml:space="preserve">1244</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass</t>
   </si>
   <si>
     <t xml:space="preserve">Lee Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:20</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:35</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:03</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Keith Jeremiah</t>
   </si>
   <si>
     <t xml:space="preserve">Christina Jeremiah</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Richard Middleton</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:53</t>
   </si>
   <si>
-    <t xml:space="preserve">Mike Carey</t>
+    <t xml:space="preserve">Michael Carey</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:59</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:44</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2025-09-21T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:36</t>
   </si>
@@ -847,111 +847,111 @@
   <si>
     <t xml:space="preserve">00:56:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:44</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:02</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:18</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:44</t>
   </si>
   <si>
-    <t xml:space="preserve">1217.0</t>
+    <t xml:space="preserve">1217</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:44</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:47</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:37</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
-    <t xml:space="preserve">Phil Westell</t>
+    <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:22</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Richard Starling</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:58</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:16</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1375.0</t>
+    <t xml:space="preserve">1375</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:03</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:58</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:47</t>
   </si>
@@ -3332,55 +3332,55 @@
       </c>
       <c r="G59" s="3" t="s">
         <v>117</v>
       </c>
       <c r="H59" s="3" t="s">
         <v>117</v>
       </c>
       <c r="I59" t="s">
         <v>139</v>
       </c>
       <c r="J59" t="s">
         <v>117</v>
       </c>
       <c r="K59" t="s">
         <v>117</v>
       </c>
       <c r="L59" t="n">
         <v>20.0</v>
       </c>
       <c r="M59" t="n">
         <v>34.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="A1:M1"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A45:M45"/>
-    <mergeCell ref="A28:M28"/>
     <mergeCell ref="A2:M2"/>
-    <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -3944,54 +3944,54 @@
       </c>
       <c r="C24" t="s">
         <v>23</v>
       </c>
       <c r="D24" t="s">
         <v>154</v>
       </c>
       <c r="E24" t="s">
         <v>155</v>
       </c>
       <c r="F24" t="s">
         <v>19</v>
       </c>
       <c r="G24" t="s">
         <v>156</v>
       </c>
       <c r="H24" t="s">
         <v>157</v>
       </c>
       <c r="I24" t="s">
         <v>158</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A20:I20"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A7:I7"/>
-    <mergeCell ref="A20:I20"/>
     <mergeCell ref="A11:I11"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4441,54 +4441,54 @@
       </c>
       <c r="C20" t="s">
         <v>79</v>
       </c>
       <c r="D20" t="s">
         <v>169</v>
       </c>
       <c r="E20" t="s">
         <v>219</v>
       </c>
       <c r="F20" t="s">
         <v>19</v>
       </c>
       <c r="G20" t="s">
         <v>17</v>
       </c>
       <c r="H20" t="s">
         <v>17</v>
       </c>
       <c r="I20" t="s">
         <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A13:I13"/>
     <mergeCell ref="A17:I17"/>
-    <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A13:I13"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5200,52 +5200,52 @@
       <c r="C29" t="s">
         <v>44</v>
       </c>
       <c r="D29" t="s">
         <v>198</v>
       </c>
       <c r="E29" t="s">
         <v>249</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
       <c r="G29" t="s">
         <v>17</v>
       </c>
       <c r="H29" t="s">
         <v>17</v>
       </c>
       <c r="I29" t="s">
         <v>261</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A23:I23"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A23:I23"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A18:I18"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5988,53 +5988,53 @@
         <v>23</v>
       </c>
       <c r="D30" t="s">
         <v>154</v>
       </c>
       <c r="E30" t="s">
         <v>155</v>
       </c>
       <c r="F30" t="s">
         <v>19</v>
       </c>
       <c r="G30" t="s">
         <v>265</v>
       </c>
       <c r="H30" t="s">
         <v>266</v>
       </c>
       <c r="I30" t="s">
         <v>180</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A14:I14"/>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A25:I25"/>
     <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6540,53 +6540,53 @@
       </c>
       <c r="C22" t="s">
         <v>93</v>
       </c>
       <c r="D22" t="s">
         <v>245</v>
       </c>
       <c r="E22" t="s">
         <v>326</v>
       </c>
       <c r="F22" t="s">
         <v>327</v>
       </c>
       <c r="G22" t="s">
         <v>328</v>
       </c>
       <c r="H22" t="s">
         <v>329</v>
       </c>
       <c r="I22" t="s">
         <v>180</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A10:I10"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="A6:I6"/>
-    <mergeCell ref="A2:I2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>