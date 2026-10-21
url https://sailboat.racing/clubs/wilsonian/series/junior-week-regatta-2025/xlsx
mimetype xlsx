--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -288,66 +288,66 @@
   <si>
     <t xml:space="preserve">13.0</t>
   </si>
   <si>
     <t xml:space="preserve">Anais Lefebvre (3)</t>
   </si>
   <si>
     <t xml:space="preserve">33</t>
   </si>
   <si>
     <t xml:space="preserve">Joseph Barrett (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-08-23T10:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1363.0</t>
+    <t xml:space="preserve">1363</t>
   </si>
   <si>
     <t xml:space="preserve">Connor Fray</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:06:23</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:06:36</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">James Oakley</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:06:42</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
@@ -378,150 +378,150 @@
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:15</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:23</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1050.0</t>
+    <t xml:space="preserve">1050</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:31</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:22</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:37</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1370.0</t>
+    <t xml:space="preserve">1370</t>
   </si>
   <si>
     <t xml:space="preserve">James Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:22</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1445.0</t>
+    <t xml:space="preserve">1445</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:10</t>
   </si>
   <si>
     <t xml:space="preserve">Koby Packman</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:47</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:46</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Oliver Bushell</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:57</t>
   </si>
   <si>
     <t xml:space="preserve">Edgar Buehrlen</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:58</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:52</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:36</t>
   </si>
   <si>
     <t xml:space="preserve">Samuel Hill</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:41</t>
   </si>
   <si>
-    <t xml:space="preserve">1440.0</t>
+    <t xml:space="preserve">1440</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:09</t>
   </si>
   <si>
     <t xml:space="preserve">Reuben Liu-Ktenas</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:41</t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:13</t>
   </si>
@@ -1811,53 +1811,53 @@
       </c>
       <c r="E29" t="s">
         <v>86</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
       <c r="G29" t="s">
         <v>80</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>76</v>
       </c>
       <c r="I29" t="s">
         <v>79</v>
       </c>
       <c r="J29" t="n">
         <v>23.0</v>
       </c>
       <c r="K29" t="n">
         <v>38.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A14:K14"/>
     <mergeCell ref="A2:K2"/>
-    <mergeCell ref="A14:K14"/>
-    <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2614,53 +2614,53 @@
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29" t="s">
         <v>135</v>
       </c>
       <c r="E29" t="s">
         <v>178</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
       <c r="I29" t="s">
         <v>179</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -2747,89 +2747,89 @@
       </c>
       <c r="D5" t="s">
         <v>91</v>
       </c>
       <c r="E5" t="s">
         <v>101</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
       <c r="G5" t="s">
         <v>183</v>
       </c>
       <c r="H5" t="s">
         <v>184</v>
       </c>
       <c r="I5" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6" t="s">
         <v>91</v>
       </c>
       <c r="E6" t="s">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6" t="s">
         <v>185</v>
       </c>
       <c r="H6" t="s">
         <v>186</v>
       </c>
       <c r="I6" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7" t="s">
         <v>91</v>
       </c>
       <c r="E7" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
       <c r="G7" t="s">
         <v>185</v>
       </c>
       <c r="H7" t="s">
         <v>186</v>
       </c>
       <c r="I7" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>20</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
@@ -3417,52 +3417,52 @@
       <c r="C29" t="s">
         <v>14</v>
       </c>
       <c r="D29" t="s">
         <v>91</v>
       </c>
       <c r="E29" t="s">
         <v>166</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
       <c r="I29" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A14:I14"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4219,51 +4219,51 @@
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29" t="s">
         <v>135</v>
       </c>
       <c r="E29" t="s">
         <v>146</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
       <c r="I29" t="s">
         <v>222</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A14:I14"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>