--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -333,162 +333,162 @@
   <si>
     <t xml:space="preserve">Fast fleet</t>
   </si>
   <si>
     <t xml:space="preserve">18.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">Slow fleet</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-08-29T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1156.0</t>
+    <t xml:space="preserve">1156</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:16:51</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
   <si>
     <t xml:space="preserve">00:25:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:57</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1103.0</t>
+    <t xml:space="preserve">1103</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:23:38</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Stanley Armstrong</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:27:31</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">William Fry</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:44</t>
   </si>
   <si>
     <t xml:space="preserve">00:28:19</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1218.0</t>
+    <t xml:space="preserve">1218</t>
   </si>
   <si>
     <t xml:space="preserve">Amelia Perrin</t>
   </si>
   <si>
     <t xml:space="preserve">26.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1450.0</t>
+    <t xml:space="preserve">1450</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
-    <t xml:space="preserve">1369.0</t>
+    <t xml:space="preserve">1369</t>
   </si>
   <si>
     <t xml:space="preserve">Beth Ashwell</t>
   </si>
   <si>
     <t xml:space="preserve">Caitlin Middleton</t>
   </si>
   <si>
     <t xml:space="preserve">Dylan Elvers</t>
   </si>
   <si>
     <t xml:space="preserve">Eric Leeming</t>
   </si>
   <si>
-    <t xml:space="preserve">1452.0</t>
+    <t xml:space="preserve">1452</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">Jade Hawken</t>
   </si>
   <si>
     <t xml:space="preserve">Jakub Elias</t>
   </si>
   <si>
-    <t xml:space="preserve">1368.0</t>
+    <t xml:space="preserve">1368</t>
   </si>
   <si>
     <t xml:space="preserve">James Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">James Oakley</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">Joseph Barrett</t>
   </si>
   <si>
     <t xml:space="preserve">Kian Herrero Iunas</t>
   </si>
   <si>
     <t xml:space="preserve">Koby Packman</t>
   </si>
   <si>
     <t xml:space="preserve">Maddison Cox</t>
   </si>
   <si>
     <t xml:space="preserve">Samuel Hill</t>
   </si>
@@ -2762,54 +2762,54 @@
       </c>
       <c r="E57" t="s">
         <v>94</v>
       </c>
       <c r="F57" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>49</v>
       </c>
       <c r="H57" t="s">
         <v>49</v>
       </c>
       <c r="I57" t="s">
         <v>101</v>
       </c>
       <c r="J57" t="n">
         <v>18.0</v>
       </c>
       <c r="K57" t="n">
         <v>27.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:K2"/>
+    <mergeCell ref="A1:K1"/>
     <mergeCell ref="A48:K48"/>
     <mergeCell ref="A29:K29"/>
-    <mergeCell ref="A2:K2"/>
-    <mergeCell ref="A1:K1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4354,54 +4354,54 @@
       </c>
       <c r="C57" t="s">
         <v>78</v>
       </c>
       <c r="D57" t="s">
         <v>131</v>
       </c>
       <c r="E57" t="s">
         <v>152</v>
       </c>
       <c r="F57" t="s">
         <v>17</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
       </c>
       <c r="I57" t="s">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A48:I48"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A48:I48"/>
-    <mergeCell ref="A29:I29"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5947,54 +5947,54 @@
       </c>
       <c r="C57" t="s">
         <v>28</v>
       </c>
       <c r="D57" t="s">
         <v>133</v>
       </c>
       <c r="E57" t="s">
         <v>136</v>
       </c>
       <c r="F57" t="s">
         <v>17</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
       </c>
       <c r="I57" t="s">
         <v>155</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A48:I48"/>
     <mergeCell ref="A29:I29"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7540,52 +7540,52 @@
       </c>
       <c r="C57" t="s">
         <v>28</v>
       </c>
       <c r="D57" t="s">
         <v>133</v>
       </c>
       <c r="E57" t="s">
         <v>150</v>
       </c>
       <c r="F57" t="s">
         <v>17</v>
       </c>
       <c r="G57" t="s">
         <v>15</v>
       </c>
       <c r="H57" t="s">
         <v>15</v>
       </c>
       <c r="I57" t="s">
         <v>263</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A29:I29"/>
     <mergeCell ref="A48:I48"/>
-    <mergeCell ref="A29:I29"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>