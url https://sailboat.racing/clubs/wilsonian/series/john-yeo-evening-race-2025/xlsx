--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -200,102 +200,102 @@
   <si>
     <t xml:space="preserve">496</t>
   </si>
   <si>
     <t xml:space="preserve">RS VAREO</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden (1)</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-08-16T16:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:15</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:34</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:43</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:26</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:11</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
@@ -305,105 +305,105 @@
   <si>
     <t xml:space="preserve">01:02:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:42</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:44</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:58</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:58</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:07</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Tristen Cass</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:58</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:42</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Lee Cass</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:15</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:50</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 RET</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -827,52 +827,52 @@
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>13</v>
       </c>
       <c r="E15" t="s">
         <v>57</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" t="s">
         <v>58</v>
       </c>
       <c r="H15" t="n">
         <v>13.0</v>
       </c>
       <c r="I15" t="n">
         <v>13.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -1248,50 +1248,50 @@
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>116</v>
       </c>
       <c r="E15" t="s">
         <v>117</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
       <c r="G15" t="s">
         <v>13</v>
       </c>
       <c r="H15" t="s">
         <v>13</v>
       </c>
       <c r="I15" t="s">
         <v>118</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>