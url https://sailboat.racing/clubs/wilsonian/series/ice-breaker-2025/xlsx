--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -149,120 +149,120 @@
   <si>
     <t xml:space="preserve">Rebecca Jackson (1)</t>
   </si>
   <si>
     <t xml:space="preserve">2190</t>
   </si>
   <si>
     <t xml:space="preserve">STREAKER</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Ice Breaker results (2025-03-23T12:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:24</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Richard Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:48</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:03</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:56</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:57</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -599,52 +599,52 @@
       </c>
       <c r="C12" t="s">
         <v>40</v>
       </c>
       <c r="D12" t="s">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>41</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12" t="s">
         <v>29</v>
       </c>
       <c r="H12" t="n">
         <v>10.0</v>
       </c>
       <c r="I12" t="n">
         <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>