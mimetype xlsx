--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -116,102 +116,102 @@
   <si>
     <t xml:space="preserve">187</t>
   </si>
   <si>
     <t xml:space="preserve">HADRON H2</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall (1)</t>
   </si>
   <si>
     <t xml:space="preserve">4.0</t>
   </si>
   <si>
     <t xml:space="preserve">Creeks Race results (2025-03-23T22:01)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">02:30:02</t>
   </si>
   <si>
     <t xml:space="preserve">02:42:54</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">03:33:23</t>
   </si>
   <si>
     <t xml:space="preserve">03:09:51</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">03:35:20</t>
   </si>
   <si>
     <t xml:space="preserve">03:12:05</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1045.0</t>
+    <t xml:space="preserve">1045</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall</t>
   </si>
   <si>
     <t xml:space="preserve">03:43:35</t>
   </si>
   <si>
     <t xml:space="preserve">03:33:57</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>