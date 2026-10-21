--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -163,84 +163,84 @@
   <si>
     <t xml:space="preserve">4.0</t>
   </si>
   <si>
     <t xml:space="preserve">496</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden (1)</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-04-13T22:01)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">01:24:31</t>
   </si>
   <si>
     <t xml:space="preserve">01:31:46</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">01:40:40</t>
   </si>
   <si>
     <t xml:space="preserve">01:31:56</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">01:50:23</t>
   </si>
   <si>
     <t xml:space="preserve">01:47:10</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">John Goudie</t>
   </si>
   <si>
     <t xml:space="preserve">01:52:13</t>
   </si>
   <si>
     <t xml:space="preserve">01:48:57</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
@@ -295,51 +295,51 @@
   <si>
     <t xml:space="preserve">01:30:47</t>
   </si>
   <si>
     <t xml:space="preserve">01:36:21</t>
   </si>
   <si>
     <t xml:space="preserve">01:33:33</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2025-10-12T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">01:31:05</t>
   </si>
   <si>
     <t xml:space="preserve">01:38:54</t>
   </si>
   <si>
     <t xml:space="preserve">01:42:08</t>
   </si>
   <si>
     <t xml:space="preserve">01:39:10</t>
   </si>
   <si>
-    <t xml:space="preserve">799.0</t>
+    <t xml:space="preserve">799</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:34:30</t>
   </si>
   <si>
     <t xml:space="preserve">01:58:16</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
@@ -1362,52 +1362,52 @@
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>59</v>
       </c>
       <c r="E6" t="s">
         <v>60</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
       <c r="G6" t="s">
         <v>85</v>
       </c>
       <c r="H6" t="s">
         <v>86</v>
       </c>
       <c r="I6" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>