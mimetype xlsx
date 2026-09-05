--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -803,52 +803,52 @@
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>58</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14" t="s">
         <v>59</v>
       </c>
       <c r="H14" t="n">
         <v>11.0</v>
       </c>
       <c r="I14" t="n">
         <v>11.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="26.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>