--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -203,207 +203,207 @@
   <si>
     <t xml:space="preserve">3399</t>
   </si>
   <si>
     <t xml:space="preserve">RS TERA SPORT</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson (1)</t>
   </si>
   <si>
     <t xml:space="preserve">11.0</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-01-01T12:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1122.0</t>
+    <t xml:space="preserve">1122</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:07:27</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1110.0</t>
+    <t xml:space="preserve">1110</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:52</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:18</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:08:24</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:02</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1218.0</t>
+    <t xml:space="preserve">1218</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:27</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:43</t>
   </si>
   <si>
     <t xml:space="preserve">00:09:43</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:09</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:35</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1369.0</t>
+    <t xml:space="preserve">1369</t>
   </si>
   <si>
     <t xml:space="preserve">Kate Leeming</t>
   </si>
   <si>
     <t xml:space="preserve">00:30:31</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:09</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1107.0</t>
+    <t xml:space="preserve">1107</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry / Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:16</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1452.0</t>
+    <t xml:space="preserve">1452</t>
   </si>
   <si>
     <t xml:space="preserve">Izzy Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:20</t>
   </si>
   <si>
     <t xml:space="preserve">00:13:33</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -803,52 +803,52 @@
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>58</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14" t="s">
         <v>59</v>
       </c>
       <c r="H14" t="n">
         <v>11.0</v>
       </c>
       <c r="I14" t="n">
         <v>11.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="26.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -1194,50 +1194,50 @@
       </c>
       <c r="C14" t="s">
         <v>57</v>
       </c>
       <c r="D14" t="s">
         <v>116</v>
       </c>
       <c r="E14" t="s">
         <v>117</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
       <c r="G14" t="s">
         <v>118</v>
       </c>
       <c r="H14" t="s">
         <v>119</v>
       </c>
       <c r="I14" t="s">
         <v>120</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>