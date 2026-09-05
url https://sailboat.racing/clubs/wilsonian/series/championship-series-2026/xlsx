--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -1,496 +1,603 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
     <sheet name="Ice Breaker Race" r:id="rId4" sheetId="2"/>
     <sheet name="Creeks Race" r:id="rId5" sheetId="3"/>
     <sheet name="Leigh Trophy Race" r:id="rId6" sheetId="4"/>
+    <sheet name="John Yeo Evening Race" r:id="rId7" sheetId="5"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="542" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="325">
   <si>
     <t xml:space="preserve">Championship Series 2026 results (2026-03-29 - 2026-10-25)</t>
   </si>
   <si>
     <t xml:space="preserve">Overall</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
     <t xml:space="preserve">Ice Breaker Race</t>
   </si>
   <si>
     <t xml:space="preserve">Creeks Race</t>
   </si>
   <si>
     <t xml:space="preserve">Leigh Trophy Race</t>
   </si>
   <si>
+    <t xml:space="preserve">John Yeo Evening Race</t>
+  </si>
+  <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Nett</t>
   </si>
   <si>
     <t xml:space="preserve">122</t>
   </si>
   <si>
     <t xml:space="preserve">ALTO</t>
   </si>
   <si>
     <t xml:space="preserve">n/a</t>
   </si>
   <si>
-    <t xml:space="preserve">Chris Ashby (2)</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">16.0 (DNC)</t>
+    <t xml:space="preserve">Chris Ashby (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ian Parris (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">1.0</t>
   </si>
   <si>
+    <t xml:space="preserve">217 / 658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RS VAREO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">James Wilkinson (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"/>
+  </si>
+  <si>
+    <t xml:space="preserve">7.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nina Wallis (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chris Wallis (1) / Dan Packman (1) / Phil Cope (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">2149</t>
   </si>
   <si>
-    <t xml:space="preserve">2000</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Stuart Bailey (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling (2)</t>
   </si>
   <si>
-    <t xml:space="preserve">2.0</t>
+    <t xml:space="preserve">1838</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STREAKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anna Crane (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nik Antoniades (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carina Neighbour (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12345</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Harrison (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Wastell (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rachel Sheridan (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carina Neighbour (1) / Charis A-Barber (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tim Kift (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jo Wicken (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">732</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLAZE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin Jones (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kacper Gunia (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ryszard Kaleta (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ILCA 7 / Laser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peter Belcher (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATIONAL 12 SN &gt;3517</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ian Foxwell (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hannah Foxwell (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19740</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENTERPRISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Cope (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koby Packman (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">647</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Goudie (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2695</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teodor Gunia (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">161777</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jack Dunne (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brian Culver (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9399</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WAYFARER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matt Berry (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Esther Berry (1) / Ted Berry (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">326 / 343</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Cope (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0 (DNS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geoff Lambert (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pat Gray (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leo Verryt (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">179726</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ILCA 6 / Laser Radial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mike Carey (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1675</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chris Wallis (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4788</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RS AERO 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rebecca Jackson (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peter Barton (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">130106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jed Cunningham (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">923</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RS400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darren Horton (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dave Hughes (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8779</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOPAZ UNO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Isla Berry (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0 (RET)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72298</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Wastell (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6675</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jed Palmer (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniel Packman (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N/a 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HERON S/H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gary Odell (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1679</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee Cass (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bella Rose (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RS ZEST</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nevil Stonehouse (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.0 (RET)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49304</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOPPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olivia Michelle (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ice Breaker Race results (2026-03-29T12:05)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elapsed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corrected</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Points</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1122.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stuart Bailey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sophie Wantling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:10:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:02:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1030.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin Jones</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:03:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1070.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ian Foxwell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hannah Foxwell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:12:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:07:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nina Wallis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chris Wallis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:28:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:18:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kacper Gunia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teodor Gunia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:29:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:19:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1145.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Harrison</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Wastell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:31:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:19:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">217</t>
   </si>
   <si>
-    <t xml:space="preserve">RS VAREO</t>
-[...352 lines deleted...]
-  <si>
     <t xml:space="preserve">1095.0</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">01:38:32</t>
   </si>
   <si>
     <t xml:space="preserve">01:29:59</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">02:02:47</t>
   </si>
   <si>
     <t xml:space="preserve">01:49:26</t>
@@ -730,50 +837,203 @@
     <t xml:space="preserve">03:13:54</t>
   </si>
   <si>
     <t xml:space="preserve">1156.0</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">03:52:56</t>
   </si>
   <si>
     <t xml:space="preserve">03:21:30</t>
   </si>
   <si>
     <t xml:space="preserve">03:51:00</t>
   </si>
   <si>
     <t xml:space="preserve">03:21:45</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
     <t xml:space="preserve">13.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Yeo Evening Race results (2026-08-08T16:00)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:38:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ryszard Kaleta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:40:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1137.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koby Packman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jack Dunne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Esther Berry / Ted Berry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geoff Lambert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mike Carey</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peter Barton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">945.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Darren Horton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dave Hughes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charis A-Barber</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:04:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniel Packman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:07:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:00:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.0 RET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1260.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nevil Stonehouse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1369.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Olivia Michelle</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.00"/>
       <strike/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
@@ -788,2290 +1048,3432 @@
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="5" max="5" width="20.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="51.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="18.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
+      <c r="L3" s="2" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="I4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>2.0</v>
+        <v>20</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
       </c>
       <c r="K4" t="n">
-        <v>18.0</v>
+        <v>3.0</v>
+      </c>
+      <c r="L4" t="n">
+        <v>22.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
+        <v>26</v>
       </c>
       <c r="I5" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>27</v>
+      </c>
+      <c r="J5" t="s">
+        <v>28</v>
       </c>
       <c r="K5" t="n">
-        <v>19.0</v>
+        <v>9.0</v>
+      </c>
+      <c r="L5" t="n">
+        <v>16.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
+        <v>32</v>
+      </c>
+      <c r="G6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>7.0</v>
+        <v>33</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>19</v>
       </c>
       <c r="K6" t="n">
-        <v>14.0</v>
+        <v>17.0</v>
+      </c>
+      <c r="L6" t="n">
+        <v>36.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G7" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="I7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>10.0</v>
+        <v>28</v>
+      </c>
+      <c r="J7" t="s">
+        <v>19</v>
       </c>
       <c r="K7" t="n">
-        <v>17.0</v>
+        <v>22.0</v>
+      </c>
+      <c r="L7" t="n">
+        <v>41.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F8" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I8" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>12.0</v>
+        <v>41</v>
+      </c>
+      <c r="J8" t="s">
+        <v>42</v>
       </c>
       <c r="K8" t="n">
-        <v>28.0</v>
+        <v>23.0</v>
+      </c>
+      <c r="L8" t="n">
+        <v>42.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
+        <v>44</v>
+      </c>
+      <c r="F9" t="s">
+        <v>45</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H9" t="s">
         <v>42</v>
       </c>
-      <c r="F9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I9" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>17.0</v>
+        <v>25</v>
+      </c>
+      <c r="J9" t="s">
+        <v>19</v>
       </c>
       <c r="K9" t="n">
-        <v>33.0</v>
+        <v>31.0</v>
+      </c>
+      <c r="L9" t="n">
+        <v>50.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C10" t="s">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="D10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F10" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>24</v>
+        <v>49</v>
+      </c>
+      <c r="G10" t="s">
+        <v>33</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>19</v>
       </c>
       <c r="I10" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18.0</v>
+        <v>50</v>
+      </c>
+      <c r="J10" t="s">
+        <v>19</v>
       </c>
       <c r="K10" t="n">
-        <v>34.0</v>
+        <v>36.0</v>
+      </c>
+      <c r="L10" t="n">
+        <v>55.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>53</v>
       </c>
       <c r="G11" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I11" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>18.0</v>
+        <v>19</v>
+      </c>
+      <c r="J11" t="s">
+        <v>54</v>
       </c>
       <c r="K11" t="n">
-        <v>34.0</v>
+        <v>39.0</v>
+      </c>
+      <c r="L11" t="n">
+        <v>58.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F12" t="s">
+        <v>57</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H12" t="s">
         <v>28</v>
       </c>
-      <c r="G12" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I12" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>18.0</v>
+        <v>19</v>
+      </c>
+      <c r="J12" t="s">
+        <v>19</v>
       </c>
       <c r="K12" t="n">
-        <v>34.0</v>
+        <v>40.0</v>
+      </c>
+      <c r="L12" t="n">
+        <v>59.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C13" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="F13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" t="s">
         <v>28</v>
       </c>
-      <c r="G13" s="3" t="s">
-[...3 lines deleted...]
-        <v>18</v>
+      <c r="H13" s="3" t="s">
+        <v>19</v>
       </c>
       <c r="I13" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>19.0</v>
+        <v>19</v>
+      </c>
+      <c r="J13" t="s">
+        <v>19</v>
       </c>
       <c r="K13" t="n">
-        <v>35.0</v>
+        <v>40.0</v>
+      </c>
+      <c r="L13" t="n">
+        <v>59.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C14" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>63</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" t="s">
+        <v>19</v>
       </c>
       <c r="I14" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>19.0</v>
+        <v>19</v>
+      </c>
+      <c r="J14" t="s">
+        <v>26</v>
       </c>
       <c r="K14" t="n">
-        <v>35.0</v>
+        <v>41.0</v>
+      </c>
+      <c r="L14" t="n">
+        <v>60.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="D15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H15" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="I15" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>20.0</v>
+        <v>26</v>
+      </c>
+      <c r="J15" t="s">
+        <v>19</v>
       </c>
       <c r="K15" t="n">
-        <v>36.0</v>
+        <v>41.0</v>
+      </c>
+      <c r="L15" t="n">
+        <v>60.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="F16" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>70</v>
+      </c>
+      <c r="G16" t="s">
+        <v>26</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>19</v>
       </c>
       <c r="I16" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>21.0</v>
+        <v>19</v>
+      </c>
+      <c r="J16" t="s">
+        <v>19</v>
       </c>
       <c r="K16" t="n">
-        <v>37.0</v>
+        <v>41.0</v>
+      </c>
+      <c r="L16" t="n">
+        <v>60.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C17" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
       <c r="D17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>74</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H17" t="s">
+        <v>19</v>
       </c>
       <c r="I17" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>21.0</v>
+        <v>19</v>
+      </c>
+      <c r="J17" t="s">
+        <v>27</v>
       </c>
       <c r="K17" t="n">
-        <v>37.0</v>
+        <v>42.0</v>
+      </c>
+      <c r="L17" t="n">
+        <v>61.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D18" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="F18" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H18" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="I18" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>22.0</v>
+        <v>19</v>
+      </c>
+      <c r="J18" t="s">
+        <v>19</v>
       </c>
       <c r="K18" t="n">
-        <v>38.0</v>
+        <v>42.0</v>
+      </c>
+      <c r="L18" t="n">
+        <v>61.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="C19" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="D19" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="F19" t="s">
-        <v>73</v>
+        <v>24</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H19" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="I19" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>24.0</v>
+        <v>42</v>
+      </c>
+      <c r="J19" t="s">
+        <v>19</v>
       </c>
       <c r="K19" t="n">
-        <v>40.0</v>
+        <v>43.0</v>
+      </c>
+      <c r="L19" t="n">
+        <v>62.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="C20" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D20" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="F20" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="G20" t="s">
-        <v>55</v>
+        <v>42</v>
       </c>
       <c r="H20" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I20" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>24.0</v>
+        <v>19</v>
+      </c>
+      <c r="J20" t="s">
+        <v>19</v>
       </c>
       <c r="K20" t="n">
-        <v>40.0</v>
+        <v>43.0</v>
+      </c>
+      <c r="L20" t="n">
+        <v>62.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="F21" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H21" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I21" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>19</v>
+      </c>
+      <c r="J21" t="s">
+        <v>33</v>
       </c>
       <c r="K21" t="n">
-        <v>41.0</v>
+        <v>44.0</v>
+      </c>
+      <c r="L21" t="n">
+        <v>63.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F22" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H22" t="s">
-        <v>79</v>
+        <v>33</v>
       </c>
       <c r="I22" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>19</v>
+      </c>
+      <c r="J22" t="s">
+        <v>19</v>
       </c>
       <c r="K22" t="n">
-        <v>41.0</v>
+        <v>44.0</v>
+      </c>
+      <c r="L22" t="n">
+        <v>63.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D23" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F23" t="s">
-        <v>28</v>
+        <v>87</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H23" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="I23" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>26.0</v>
+        <v>19</v>
+      </c>
+      <c r="J23" t="s">
+        <v>25</v>
       </c>
       <c r="K23" t="n">
-        <v>42.0</v>
+        <v>45.0</v>
+      </c>
+      <c r="L23" t="n">
+        <v>64.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C24" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D24" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F24" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>26.0</v>
+        <v>19</v>
+      </c>
+      <c r="J24" t="s">
+        <v>19</v>
       </c>
       <c r="K24" t="n">
-        <v>42.0</v>
+        <v>45.0</v>
+      </c>
+      <c r="L24" t="n">
+        <v>64.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>38</v>
       </c>
       <c r="D25" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F25" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-        <v>18</v>
+        <v>24</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" t="s">
+        <v>19</v>
       </c>
       <c r="I25" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>27.0</v>
+        <v>19</v>
+      </c>
+      <c r="J25" t="s">
+        <v>41</v>
       </c>
       <c r="K25" t="n">
-        <v>43.0</v>
+        <v>46.0</v>
+      </c>
+      <c r="L25" t="n">
+        <v>65.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" t="s">
+        <v>16</v>
+      </c>
+      <c r="E26" t="s">
         <v>95</v>
       </c>
-      <c r="C26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>28</v>
+        <v>96</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H26" t="s">
-        <v>18</v>
+        <v>41</v>
       </c>
       <c r="I26" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>29.0</v>
+        <v>19</v>
+      </c>
+      <c r="J26" t="s">
+        <v>19</v>
       </c>
       <c r="K26" t="n">
-        <v>45.0</v>
+        <v>46.0</v>
+      </c>
+      <c r="L26" t="n">
+        <v>65.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="s">
         <v>97</v>
       </c>
       <c r="C27" t="s">
         <v>98</v>
       </c>
       <c r="D27" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>99</v>
       </c>
       <c r="F27" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H27" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="I27" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>31.0</v>
+        <v>19</v>
+      </c>
+      <c r="J27" t="s">
+        <v>100</v>
       </c>
       <c r="K27" t="n">
         <v>47.0</v>
       </c>
+      <c r="L27" t="n">
+        <v>66.0</v>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B28" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" t="s">
+        <v>38</v>
+      </c>
+      <c r="D28" t="s">
+        <v>16</v>
+      </c>
+      <c r="E28" t="s">
+        <v>102</v>
+      </c>
+      <c r="F28" t="s">
+        <v>24</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H28" t="s">
+        <v>19</v>
+      </c>
+      <c r="I28" t="s">
         <v>100</v>
       </c>
-      <c r="C28" t="s">
-[...21 lines deleted...]
-        <v>31.0</v>
+      <c r="J28" t="s">
+        <v>19</v>
       </c>
       <c r="K28" t="n">
         <v>47.0</v>
       </c>
+      <c r="L28" t="n">
+        <v>66.0</v>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B29" t="s">
         <v>103</v>
       </c>
       <c r="C29" t="s">
         <v>104</v>
       </c>
       <c r="D29" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>105</v>
       </c>
       <c r="F29" t="s">
-        <v>106</v>
+        <v>24</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="H29" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="I29" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>31.0</v>
+        <v>19</v>
+      </c>
+      <c r="J29" t="s">
+        <v>19</v>
       </c>
       <c r="K29" t="n">
         <v>47.0</v>
       </c>
+      <c r="L29" t="n">
+        <v>66.0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>27</v>
+      </c>
+      <c r="B30" t="s">
+        <v>78</v>
+      </c>
+      <c r="C30" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" t="s">
+        <v>16</v>
+      </c>
+      <c r="E30" t="s">
+        <v>83</v>
+      </c>
+      <c r="F30" t="s">
+        <v>106</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H30" t="s">
+        <v>19</v>
+      </c>
+      <c r="I30" t="s">
+        <v>19</v>
+      </c>
+      <c r="J30" t="s">
+        <v>40</v>
+      </c>
+      <c r="K30" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="L30" t="n">
+        <v>67.0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>28</v>
+      </c>
+      <c r="B31" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" t="s">
+        <v>98</v>
+      </c>
+      <c r="D31" t="s">
+        <v>16</v>
+      </c>
+      <c r="E31" t="s">
+        <v>108</v>
+      </c>
+      <c r="F31" t="s">
+        <v>24</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H31" t="s">
+        <v>19</v>
+      </c>
+      <c r="I31" t="s">
+        <v>40</v>
+      </c>
+      <c r="J31" t="s">
+        <v>19</v>
+      </c>
+      <c r="K31" t="n">
+        <v>48.0</v>
+      </c>
+      <c r="L31" t="n">
+        <v>67.0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>29</v>
+      </c>
+      <c r="B32" t="s">
+        <v>109</v>
+      </c>
+      <c r="C32" t="s">
+        <v>110</v>
+      </c>
+      <c r="D32" t="s">
+        <v>16</v>
+      </c>
+      <c r="E32" t="s">
+        <v>111</v>
+      </c>
+      <c r="F32" t="s">
+        <v>112</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H32" t="s">
+        <v>19</v>
+      </c>
+      <c r="I32" t="s">
+        <v>19</v>
+      </c>
+      <c r="J32" t="s">
+        <v>50</v>
+      </c>
+      <c r="K32" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="L32" t="n">
+        <v>68.0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>30</v>
+      </c>
+      <c r="B33" t="s">
+        <v>113</v>
+      </c>
+      <c r="C33" t="s">
+        <v>114</v>
+      </c>
+      <c r="D33" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" t="s">
+        <v>86</v>
+      </c>
+      <c r="F33" t="s">
+        <v>115</v>
+      </c>
+      <c r="G33" t="s">
+        <v>116</v>
+      </c>
+      <c r="H33" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="I33" t="s">
+        <v>19</v>
+      </c>
+      <c r="J33" t="s">
+        <v>19</v>
+      </c>
+      <c r="K33" t="n">
+        <v>49.0</v>
+      </c>
+      <c r="L33" t="n">
+        <v>68.0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>31</v>
+      </c>
+      <c r="B34" t="s">
+        <v>117</v>
+      </c>
+      <c r="C34" t="s">
+        <v>98</v>
+      </c>
+      <c r="D34" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" t="s">
+        <v>118</v>
+      </c>
+      <c r="F34" t="s">
+        <v>24</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H34" t="s">
+        <v>19</v>
+      </c>
+      <c r="I34" t="s">
+        <v>19</v>
+      </c>
+      <c r="J34" t="s">
+        <v>119</v>
+      </c>
+      <c r="K34" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="L34" t="n">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>32</v>
+      </c>
+      <c r="B35" t="s">
+        <v>120</v>
+      </c>
+      <c r="C35" t="s">
+        <v>22</v>
+      </c>
+      <c r="D35" t="s">
+        <v>16</v>
+      </c>
+      <c r="E35" t="s">
+        <v>83</v>
+      </c>
+      <c r="F35" t="s">
+        <v>24</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H35" t="s">
+        <v>19</v>
+      </c>
+      <c r="I35" t="s">
+        <v>121</v>
+      </c>
+      <c r="J35" t="s">
+        <v>19</v>
+      </c>
+      <c r="K35" t="n">
+        <v>51.0</v>
+      </c>
+      <c r="L35" t="n">
+        <v>70.0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>122</v>
+      </c>
+      <c r="C36" t="s">
+        <v>85</v>
+      </c>
+      <c r="D36" t="s">
+        <v>16</v>
+      </c>
+      <c r="E36" t="s">
+        <v>123</v>
+      </c>
+      <c r="F36" t="s">
+        <v>124</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H36" t="s">
+        <v>19</v>
+      </c>
+      <c r="I36" t="s">
+        <v>19</v>
+      </c>
+      <c r="J36" t="s">
+        <v>125</v>
+      </c>
+      <c r="K36" t="n">
+        <v>52.0</v>
+      </c>
+      <c r="L36" t="n">
+        <v>71.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>34</v>
+      </c>
+      <c r="B37" t="s">
+        <v>126</v>
+      </c>
+      <c r="C37" t="s">
+        <v>127</v>
+      </c>
+      <c r="D37" t="s">
+        <v>16</v>
+      </c>
+      <c r="E37" t="s">
+        <v>128</v>
+      </c>
+      <c r="F37" t="s">
+        <v>24</v>
+      </c>
+      <c r="G37" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H37" t="s">
+        <v>91</v>
+      </c>
+      <c r="I37" t="s">
+        <v>19</v>
+      </c>
+      <c r="J37" t="s">
+        <v>19</v>
+      </c>
+      <c r="K37" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="L37" t="n">
+        <v>72.0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>34</v>
+      </c>
+      <c r="B38" t="s">
+        <v>129</v>
+      </c>
+      <c r="C38" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" t="s">
+        <v>16</v>
+      </c>
+      <c r="E38" t="s">
+        <v>130</v>
+      </c>
+      <c r="F38" t="s">
+        <v>24</v>
+      </c>
+      <c r="G38" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H38" t="s">
+        <v>131</v>
+      </c>
+      <c r="I38" t="s">
+        <v>19</v>
+      </c>
+      <c r="J38" t="s">
+        <v>19</v>
+      </c>
+      <c r="K38" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="L38" t="n">
+        <v>72.0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>34</v>
+      </c>
+      <c r="B39" t="s">
+        <v>122</v>
+      </c>
+      <c r="C39" t="s">
+        <v>85</v>
+      </c>
+      <c r="D39" t="s">
+        <v>16</v>
+      </c>
+      <c r="E39" t="s">
+        <v>132</v>
+      </c>
+      <c r="F39" t="s">
+        <v>123</v>
+      </c>
+      <c r="G39" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H39" t="s">
+        <v>91</v>
+      </c>
+      <c r="I39" t="s">
+        <v>19</v>
+      </c>
+      <c r="J39" t="s">
+        <v>19</v>
+      </c>
+      <c r="K39" t="n">
+        <v>53.0</v>
+      </c>
+      <c r="L39" t="n">
+        <v>72.0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>37</v>
+      </c>
+      <c r="B40" t="s">
+        <v>133</v>
+      </c>
+      <c r="C40" t="s">
+        <v>134</v>
+      </c>
+      <c r="D40" t="s">
+        <v>16</v>
+      </c>
+      <c r="E40" t="s">
+        <v>135</v>
+      </c>
+      <c r="F40" t="s">
+        <v>24</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H40" t="s">
+        <v>19</v>
+      </c>
+      <c r="I40" t="s">
+        <v>19</v>
+      </c>
+      <c r="J40" t="s">
+        <v>136</v>
+      </c>
+      <c r="K40" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="L40" t="n">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>37</v>
+      </c>
+      <c r="B41" t="s">
+        <v>137</v>
+      </c>
+      <c r="C41" t="s">
+        <v>114</v>
+      </c>
+      <c r="D41" t="s">
+        <v>16</v>
+      </c>
+      <c r="E41" t="s">
+        <v>132</v>
+      </c>
+      <c r="F41" t="s">
+        <v>115</v>
+      </c>
+      <c r="G41" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H41" t="s">
+        <v>19</v>
+      </c>
+      <c r="I41" t="s">
+        <v>19</v>
+      </c>
+      <c r="J41" t="s">
+        <v>136</v>
+      </c>
+      <c r="K41" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="L41" t="n">
+        <v>75.0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>37</v>
+      </c>
+      <c r="B42" t="s">
+        <v>138</v>
+      </c>
+      <c r="C42" t="s">
+        <v>139</v>
+      </c>
+      <c r="D42" t="s">
+        <v>16</v>
+      </c>
+      <c r="E42" t="s">
+        <v>140</v>
+      </c>
+      <c r="F42" t="s">
+        <v>24</v>
+      </c>
+      <c r="G42" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="H42" t="s">
+        <v>19</v>
+      </c>
+      <c r="I42" t="s">
+        <v>19</v>
+      </c>
+      <c r="J42" t="s">
+        <v>136</v>
+      </c>
+      <c r="K42" t="n">
+        <v>56.0</v>
+      </c>
+      <c r="L42" t="n">
+        <v>75.0</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:K2"/>
-    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A1:L1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>107</v>
+        <v>141</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D4" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E4" t="s">
-        <v>112</v>
+        <v>146</v>
       </c>
       <c r="F4" t="s">
-        <v>113</v>
+        <v>147</v>
       </c>
       <c r="G4" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="H4" t="s">
-        <v>115</v>
+        <v>149</v>
       </c>
       <c r="I4" t="s">
-        <v>116</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="C5" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D5" t="s">
-        <v>117</v>
+        <v>151</v>
       </c>
       <c r="E5" t="s">
-        <v>118</v>
+        <v>152</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G5" t="s">
-        <v>119</v>
+        <v>153</v>
       </c>
       <c r="H5" t="s">
-        <v>120</v>
+        <v>154</v>
       </c>
       <c r="I5" t="s">
-        <v>121</v>
+        <v>155</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="D6" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="E6" t="s">
-        <v>123</v>
+        <v>157</v>
       </c>
       <c r="F6" t="s">
-        <v>124</v>
+        <v>158</v>
       </c>
       <c r="G6" t="s">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="H6" t="s">
-        <v>126</v>
+        <v>160</v>
       </c>
       <c r="I6" t="s">
-        <v>127</v>
+        <v>161</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D7" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E7" t="s">
-        <v>128</v>
+        <v>162</v>
       </c>
       <c r="F7" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="G7" t="s">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="H7" t="s">
-        <v>131</v>
+        <v>165</v>
       </c>
       <c r="I7" t="s">
-        <v>132</v>
+        <v>166</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E8" t="s">
-        <v>133</v>
+        <v>167</v>
       </c>
       <c r="F8" t="s">
-        <v>134</v>
+        <v>168</v>
       </c>
       <c r="G8" t="s">
-        <v>135</v>
+        <v>169</v>
       </c>
       <c r="H8" t="s">
-        <v>136</v>
+        <v>170</v>
       </c>
       <c r="I8" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C9" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D9" t="s">
-        <v>138</v>
+        <v>172</v>
       </c>
       <c r="E9" t="s">
-        <v>139</v>
+        <v>173</v>
       </c>
       <c r="F9" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="G9" t="s">
-        <v>141</v>
+        <v>175</v>
       </c>
       <c r="H9" t="s">
-        <v>142</v>
+        <v>176</v>
       </c>
       <c r="I9" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>178</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="E10" t="s">
-        <v>145</v>
+        <v>180</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G10" t="s">
-        <v>146</v>
+        <v>181</v>
       </c>
       <c r="H10" t="s">
-        <v>147</v>
+        <v>182</v>
       </c>
       <c r="I10" t="s">
-        <v>148</v>
+        <v>183</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>74</v>
+        <v>51</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E11" t="s">
-        <v>149</v>
+        <v>184</v>
       </c>
       <c r="F11" t="s">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="G11" t="s">
-        <v>151</v>
+        <v>186</v>
       </c>
       <c r="H11" t="s">
-        <v>152</v>
+        <v>187</v>
       </c>
       <c r="I11" t="s">
-        <v>153</v>
+        <v>188</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>90</v>
+        <v>113</v>
       </c>
       <c r="C12" t="s">
-        <v>91</v>
+        <v>114</v>
       </c>
       <c r="D12" t="s">
-        <v>154</v>
+        <v>189</v>
       </c>
       <c r="E12" t="s">
-        <v>155</v>
+        <v>190</v>
       </c>
       <c r="F12" t="s">
-        <v>156</v>
+        <v>191</v>
       </c>
       <c r="G12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I12" t="s">
-        <v>157</v>
+        <v>192</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>9</v>
       </c>
       <c r="B13" t="s">
-        <v>158</v>
+        <v>193</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D13" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="E13" t="s">
-        <v>159</v>
+        <v>194</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I13" t="s">
-        <v>160</v>
+        <v>195</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>161</v>
+        <v>196</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>162</v>
+        <v>197</v>
       </c>
       <c r="E4" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="F4" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G4" t="s">
-        <v>165</v>
+        <v>200</v>
       </c>
       <c r="H4" t="s">
-        <v>166</v>
+        <v>201</v>
       </c>
       <c r="I4" t="s">
-        <v>116</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>162</v>
+        <v>197</v>
       </c>
       <c r="E5" t="s">
-        <v>167</v>
+        <v>202</v>
       </c>
       <c r="F5" t="s">
-        <v>168</v>
+        <v>203</v>
       </c>
       <c r="G5" t="s">
-        <v>169</v>
+        <v>204</v>
       </c>
       <c r="H5" t="s">
-        <v>170</v>
+        <v>205</v>
       </c>
       <c r="I5" t="s">
-        <v>121</v>
+        <v>155</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>25</v>
+        <v>178</v>
       </c>
       <c r="C6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="E6" t="s">
-        <v>145</v>
+        <v>180</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>171</v>
+        <v>206</v>
       </c>
       <c r="H6" t="s">
-        <v>172</v>
+        <v>207</v>
       </c>
       <c r="I6" t="s">
-        <v>127</v>
+        <v>161</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="C7" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D7" t="s">
-        <v>117</v>
+        <v>151</v>
       </c>
       <c r="E7" t="s">
-        <v>173</v>
+        <v>208</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G7" t="s">
-        <v>174</v>
+        <v>209</v>
       </c>
       <c r="H7" t="s">
-        <v>175</v>
+        <v>210</v>
       </c>
       <c r="I7" t="s">
-        <v>132</v>
+        <v>166</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E8" t="s">
-        <v>176</v>
+        <v>211</v>
       </c>
       <c r="F8" t="s">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="G8" t="s">
-        <v>177</v>
+        <v>212</v>
       </c>
       <c r="H8" t="s">
-        <v>178</v>
+        <v>213</v>
       </c>
       <c r="I8" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="C9" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="D9" t="s">
-        <v>117</v>
+        <v>151</v>
       </c>
       <c r="E9" t="s">
-        <v>179</v>
+        <v>214</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G9" t="s">
-        <v>180</v>
+        <v>215</v>
       </c>
       <c r="H9" t="s">
-        <v>181</v>
+        <v>216</v>
       </c>
       <c r="I9" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E10" t="s">
-        <v>128</v>
+        <v>162</v>
       </c>
       <c r="F10" t="s">
-        <v>182</v>
+        <v>217</v>
       </c>
       <c r="G10" t="s">
+        <v>218</v>
+      </c>
+      <c r="H10" t="s">
+        <v>219</v>
+      </c>
+      <c r="I10" t="s">
         <v>183</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E11" t="s">
-        <v>185</v>
+        <v>220</v>
       </c>
       <c r="F11" t="s">
-        <v>186</v>
+        <v>221</v>
       </c>
       <c r="G11" t="s">
-        <v>187</v>
+        <v>222</v>
       </c>
       <c r="H11" t="s">
+        <v>223</v>
+      </c>
+      <c r="I11" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>80</v>
+        <v>103</v>
       </c>
       <c r="C12" t="s">
-        <v>81</v>
+        <v>104</v>
       </c>
       <c r="D12" t="s">
-        <v>189</v>
+        <v>224</v>
       </c>
       <c r="E12" t="s">
-        <v>190</v>
+        <v>225</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G12" t="s">
-        <v>191</v>
+        <v>226</v>
       </c>
       <c r="H12" t="s">
-        <v>192</v>
+        <v>227</v>
       </c>
       <c r="I12" t="s">
-        <v>193</v>
+        <v>228</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="E13" t="s">
-        <v>195</v>
+        <v>230</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G13" t="s">
-        <v>196</v>
+        <v>231</v>
       </c>
       <c r="H13" t="s">
-        <v>197</v>
+        <v>232</v>
       </c>
       <c r="I13" t="s">
-        <v>198</v>
+        <v>233</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>103</v>
+        <v>122</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="D14" t="s">
-        <v>199</v>
+        <v>234</v>
       </c>
       <c r="E14" t="s">
-        <v>200</v>
+        <v>235</v>
       </c>
       <c r="F14" t="s">
-        <v>201</v>
+        <v>236</v>
       </c>
       <c r="G14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I14" t="s">
-        <v>202</v>
+        <v>237</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="C15" t="s">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="D15" t="s">
-        <v>203</v>
+        <v>238</v>
       </c>
       <c r="E15" t="s">
-        <v>204</v>
+        <v>239</v>
       </c>
       <c r="F15" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H15" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I15" t="s">
-        <v>202</v>
+        <v>237</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>100</v>
+        <v>129</v>
       </c>
       <c r="C16" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="E16" t="s">
-        <v>205</v>
+        <v>240</v>
       </c>
       <c r="F16" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G16" t="s">
-        <v>206</v>
+        <v>241</v>
       </c>
       <c r="H16" t="s">
-        <v>207</v>
+        <v>242</v>
       </c>
       <c r="I16" t="s">
-        <v>208</v>
+        <v>243</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>11</v>
       </c>
       <c r="B17" t="s">
-        <v>209</v>
+        <v>244</v>
       </c>
       <c r="C17" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D17" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="E17" t="s">
-        <v>159</v>
+        <v>194</v>
       </c>
       <c r="F17" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="H17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I17" t="s">
-        <v>202</v>
+        <v>237</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>210</v>
+        <v>245</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>108</v>
+        <v>142</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>109</v>
+        <v>143</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>110</v>
+        <v>144</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>162</v>
+        <v>197</v>
       </c>
       <c r="E4" t="s">
-        <v>163</v>
+        <v>198</v>
       </c>
       <c r="F4" t="s">
-        <v>164</v>
+        <v>199</v>
       </c>
       <c r="G4" t="s">
-        <v>211</v>
+        <v>246</v>
       </c>
       <c r="H4" t="s">
-        <v>212</v>
+        <v>247</v>
       </c>
       <c r="I4" t="s">
-        <v>116</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
       <c r="C5" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E5" t="s">
-        <v>112</v>
+        <v>146</v>
       </c>
       <c r="F5" t="s">
-        <v>113</v>
+        <v>147</v>
       </c>
       <c r="G5" t="s">
-        <v>213</v>
+        <v>248</v>
       </c>
       <c r="H5" t="s">
-        <v>214</v>
+        <v>249</v>
       </c>
       <c r="I5" t="s">
-        <v>121</v>
+        <v>155</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D6" t="s">
-        <v>215</v>
+        <v>250</v>
       </c>
       <c r="E6" t="s">
-        <v>216</v>
+        <v>251</v>
       </c>
       <c r="F6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G6" t="s">
-        <v>217</v>
+        <v>252</v>
       </c>
       <c r="H6" t="s">
-        <v>218</v>
+        <v>253</v>
       </c>
       <c r="I6" t="s">
-        <v>127</v>
+        <v>161</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>25</v>
+        <v>178</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>144</v>
+        <v>179</v>
       </c>
       <c r="E7" t="s">
-        <v>145</v>
+        <v>180</v>
       </c>
       <c r="F7" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G7" t="s">
-        <v>219</v>
+        <v>254</v>
       </c>
       <c r="H7" t="s">
-        <v>220</v>
+        <v>255</v>
       </c>
       <c r="I7" t="s">
-        <v>132</v>
+        <v>166</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D8" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="E8" t="s">
-        <v>168</v>
+        <v>203</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G8" t="s">
-        <v>221</v>
+        <v>256</v>
       </c>
       <c r="H8" t="s">
-        <v>222</v>
+        <v>257</v>
       </c>
       <c r="I8" t="s">
-        <v>137</v>
+        <v>171</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E9" t="s">
-        <v>128</v>
+        <v>162</v>
       </c>
       <c r="F9" t="s">
-        <v>159</v>
+        <v>194</v>
       </c>
       <c r="G9" t="s">
-        <v>223</v>
+        <v>258</v>
       </c>
       <c r="H9" t="s">
-        <v>224</v>
+        <v>259</v>
       </c>
       <c r="I9" t="s">
-        <v>143</v>
+        <v>177</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>111</v>
+        <v>145</v>
       </c>
       <c r="E10" t="s">
-        <v>176</v>
+        <v>211</v>
       </c>
       <c r="F10" t="s">
-        <v>150</v>
+        <v>185</v>
       </c>
       <c r="G10" t="s">
-        <v>225</v>
+        <v>260</v>
       </c>
       <c r="H10" t="s">
-        <v>226</v>
+        <v>261</v>
       </c>
       <c r="I10" t="s">
-        <v>148</v>
+        <v>183</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D11" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="E11" t="s">
-        <v>195</v>
+        <v>230</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G11" t="s">
-        <v>227</v>
+        <v>262</v>
       </c>
       <c r="H11" t="s">
-        <v>228</v>
+        <v>263</v>
       </c>
       <c r="I11" t="s">
-        <v>153</v>
+        <v>188</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>77</v>
+        <v>101</v>
       </c>
       <c r="C12" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="D12" t="s">
-        <v>194</v>
+        <v>229</v>
       </c>
       <c r="E12" t="s">
-        <v>129</v>
+        <v>163</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G12" t="s">
-        <v>229</v>
+        <v>264</v>
       </c>
       <c r="H12" t="s">
-        <v>230</v>
+        <v>265</v>
       </c>
       <c r="I12" t="s">
-        <v>193</v>
+        <v>228</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="C13" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="D13" t="s">
-        <v>231</v>
+        <v>266</v>
       </c>
       <c r="E13" t="s">
-        <v>232</v>
+        <v>267</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="G13" t="s">
+        <v>268</v>
+      </c>
+      <c r="H13" t="s">
+        <v>269</v>
+      </c>
+      <c r="I13" t="s">
         <v>233</v>
-      </c>
-[...4 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="D14" t="s">
-        <v>138</v>
+        <v>172</v>
       </c>
       <c r="E14" t="s">
-        <v>139</v>
+        <v>173</v>
       </c>
       <c r="F14" t="s">
-        <v>140</v>
+        <v>174</v>
       </c>
       <c r="G14" t="s">
-        <v>235</v>
+        <v>270</v>
       </c>
       <c r="H14" t="s">
-        <v>236</v>
+        <v>271</v>
       </c>
       <c r="I14" t="s">
-        <v>237</v>
+        <v>272</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>95</v>
+        <v>120</v>
       </c>
       <c r="C15" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
+        <v>179</v>
+      </c>
+      <c r="E15" t="s">
+        <v>214</v>
+      </c>
+      <c r="F15" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" t="s">
+        <v>16</v>
+      </c>
+      <c r="I15" t="s">
+        <v>273</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="I3" s="2" t="s">
         <v>144</v>
       </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
+        <v>197</v>
+      </c>
+      <c r="E4" t="s">
+        <v>198</v>
+      </c>
+      <c r="F4" t="s">
+        <v>199</v>
+      </c>
+      <c r="G4" t="s">
+        <v>275</v>
+      </c>
+      <c r="H4" t="s">
+        <v>276</v>
+      </c>
+      <c r="I4" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>277</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>179</v>
+      </c>
+      <c r="E5" t="s">
+        <v>180</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" t="s">
+        <v>278</v>
+      </c>
+      <c r="H5" t="s">
+        <v>279</v>
+      </c>
+      <c r="I5" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>197</v>
+      </c>
+      <c r="E6" t="s">
+        <v>167</v>
+      </c>
+      <c r="F6" t="s">
+        <v>280</v>
+      </c>
+      <c r="G6" t="s">
+        <v>281</v>
+      </c>
+      <c r="H6" t="s">
+        <v>282</v>
+      </c>
+      <c r="I6" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D7" t="s">
+        <v>283</v>
+      </c>
+      <c r="E7" t="s">
+        <v>194</v>
+      </c>
+      <c r="F7" t="s">
+        <v>284</v>
+      </c>
+      <c r="G7" t="s">
+        <v>285</v>
+      </c>
+      <c r="H7" t="s">
+        <v>286</v>
+      </c>
+      <c r="I7" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>37</v>
+      </c>
+      <c r="C8" t="s">
+        <v>38</v>
+      </c>
+      <c r="D8" t="s">
+        <v>229</v>
+      </c>
+      <c r="E8" t="s">
+        <v>230</v>
+      </c>
+      <c r="F8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" t="s">
+        <v>287</v>
+      </c>
+      <c r="H8" t="s">
+        <v>288</v>
+      </c>
+      <c r="I8" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>80</v>
+      </c>
+      <c r="C9" t="s">
+        <v>65</v>
+      </c>
+      <c r="D9" t="s">
+        <v>250</v>
+      </c>
+      <c r="E9" t="s">
+        <v>289</v>
+      </c>
+      <c r="F9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" t="s">
+        <v>290</v>
+      </c>
+      <c r="H9" t="s">
+        <v>291</v>
+      </c>
+      <c r="I9" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10" t="s">
+        <v>234</v>
+      </c>
+      <c r="E10" t="s">
+        <v>190</v>
+      </c>
+      <c r="F10" t="s">
+        <v>292</v>
+      </c>
+      <c r="G10" t="s">
+        <v>293</v>
+      </c>
+      <c r="H10" t="s">
+        <v>294</v>
+      </c>
+      <c r="I10" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>92</v>
+      </c>
+      <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
+        <v>229</v>
+      </c>
+      <c r="E11" t="s">
+        <v>295</v>
+      </c>
+      <c r="F11" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11" t="s">
+        <v>296</v>
+      </c>
+      <c r="H11" t="s">
+        <v>297</v>
+      </c>
+      <c r="I11" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" t="s">
+        <v>98</v>
+      </c>
+      <c r="D12" t="s">
+        <v>266</v>
+      </c>
+      <c r="E12" t="s">
+        <v>298</v>
+      </c>
+      <c r="F12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G12" t="s">
+        <v>299</v>
+      </c>
+      <c r="H12" t="s">
+        <v>300</v>
+      </c>
+      <c r="I12" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" t="s">
+        <v>145</v>
+      </c>
+      <c r="E13" t="s">
+        <v>214</v>
+      </c>
+      <c r="F13" t="s">
+        <v>301</v>
+      </c>
+      <c r="G13" t="s">
+        <v>302</v>
+      </c>
+      <c r="H13" t="s">
+        <v>303</v>
+      </c>
+      <c r="I13" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>109</v>
+      </c>
+      <c r="C14" t="s">
+        <v>110</v>
+      </c>
+      <c r="D14" t="s">
+        <v>304</v>
+      </c>
+      <c r="E14" t="s">
+        <v>305</v>
+      </c>
+      <c r="F14" t="s">
+        <v>306</v>
+      </c>
+      <c r="G14" t="s">
+        <v>307</v>
+      </c>
+      <c r="H14" t="s">
+        <v>308</v>
+      </c>
+      <c r="I14" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" t="s">
+        <v>30</v>
+      </c>
+      <c r="D15" t="s">
+        <v>145</v>
+      </c>
       <c r="E15" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="F15" t="s">
-        <v>28</v>
+        <v>309</v>
       </c>
       <c r="G15" t="s">
+        <v>310</v>
+      </c>
+      <c r="H15" t="s">
+        <v>311</v>
+      </c>
+      <c r="I15" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>117</v>
+      </c>
+      <c r="C16" t="s">
+        <v>98</v>
+      </c>
+      <c r="D16" t="s">
+        <v>266</v>
+      </c>
+      <c r="E16" t="s">
+        <v>174</v>
+      </c>
+      <c r="F16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" t="s">
+        <v>313</v>
+      </c>
+      <c r="H16" t="s">
+        <v>314</v>
+      </c>
+      <c r="I16" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>122</v>
+      </c>
+      <c r="C17" t="s">
+        <v>85</v>
+      </c>
+      <c r="D17" t="s">
+        <v>234</v>
+      </c>
+      <c r="E17" t="s">
+        <v>236</v>
+      </c>
+      <c r="F17" t="s">
+        <v>316</v>
+      </c>
+      <c r="G17" t="s">
+        <v>317</v>
+      </c>
+      <c r="H17" t="s">
+        <v>318</v>
+      </c>
+      <c r="I17" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
         <v>15</v>
       </c>
-      <c r="H15" t="s">
+      <c r="B18" t="s">
+        <v>137</v>
+      </c>
+      <c r="C18" t="s">
+        <v>114</v>
+      </c>
+      <c r="D18" t="s">
+        <v>189</v>
+      </c>
+      <c r="E18" t="s">
+        <v>235</v>
+      </c>
+      <c r="F18" t="s">
+        <v>191</v>
+      </c>
+      <c r="G18" t="s">
+        <v>16</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+      <c r="I18" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
         <v>15</v>
       </c>
-      <c r="I15" t="s">
-        <v>238</v>
+      <c r="B19" t="s">
+        <v>133</v>
+      </c>
+      <c r="C19" t="s">
+        <v>134</v>
+      </c>
+      <c r="D19" t="s">
+        <v>321</v>
+      </c>
+      <c r="E19" t="s">
+        <v>322</v>
+      </c>
+      <c r="F19" t="s">
+        <v>24</v>
+      </c>
+      <c r="G19" t="s">
+        <v>16</v>
+      </c>
+      <c r="H19" t="s">
+        <v>16</v>
+      </c>
+      <c r="I19" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>15</v>
+      </c>
+      <c r="B20" t="s">
+        <v>138</v>
+      </c>
+      <c r="C20" t="s">
+        <v>139</v>
+      </c>
+      <c r="D20" t="s">
+        <v>323</v>
+      </c>
+      <c r="E20" t="s">
+        <v>324</v>
+      </c>
+      <c r="F20" t="s">
+        <v>24</v>
+      </c>
+      <c r="G20" t="s">
+        <v>16</v>
+      </c>
+      <c r="H20" t="s">
+        <v>16</v>
+      </c>
+      <c r="I20" t="s">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">