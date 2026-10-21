--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -57,56 +57,56 @@
   <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Nett</t>
   </si>
   <si>
     <t xml:space="preserve">2149</t>
   </si>
   <si>
     <t xml:space="preserve">2000</t>
   </si>
   <si>
     <t xml:space="preserve">n/a</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey (6)</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling (6)</t>
   </si>
   <si>
     <t xml:space="preserve">1.0</t>
   </si>
   <si>
+    <t xml:space="preserve">3.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">15.0 (DNC)</t>
   </si>
   <si>
-    <t xml:space="preserve">3.0</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">732</t>
   </si>
   <si>
     <t xml:space="preserve">BLAZE</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones (4)</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">2.0</t>
   </si>
   <si>
     <t xml:space="preserve">122</t>
   </si>
   <si>
     <t xml:space="preserve">ALTO</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris (3)</t>
@@ -177,228 +177,228 @@
   <si>
     <t xml:space="preserve">Matt Berry (2)</t>
   </si>
   <si>
     <t xml:space="preserve">8.0</t>
   </si>
   <si>
     <t xml:space="preserve">123</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken (1)</t>
   </si>
   <si>
     <t xml:space="preserve">21405</t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis (1)</t>
   </si>
   <si>
+    <t xml:space="preserve">790</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kacper Gunia (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">150792</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ryan Carey (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">178489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rebecca Jackson (1)</t>
+  </si>
+  <si>
     <t xml:space="preserve">187</t>
   </si>
   <si>
     <t xml:space="preserve">HADRON H2</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall (1)</t>
   </si>
   <si>
+    <t xml:space="preserve">202153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">James Wilkinson (1)</t>
+  </si>
+  <si>
     <t xml:space="preserve">614</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">790</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">James Wilkinson (1)</t>
+    <t xml:space="preserve">648</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dave Hughes (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.0</t>
   </si>
   <si>
     <t xml:space="preserve">2826</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Wieslaw Kaleta (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">5.0</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">2695</t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia (1)</t>
   </si>
   <si>
+    <t xml:space="preserve">1838</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anna Crane (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">326</t>
   </si>
   <si>
     <t xml:space="preserve">RS VAREO</t>
   </si>
   <si>
-    <t xml:space="preserve">6.0</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">647</t>
   </si>
   <si>
     <t xml:space="preserve">John Goudie (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1675</t>
   </si>
   <si>
     <t xml:space="preserve">12345</t>
   </si>
   <si>
     <t xml:space="preserve">GP14</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">Phil Westell (1)</t>
+    <t xml:space="preserve">Phil Wastell (1)</t>
   </si>
   <si>
     <t xml:space="preserve">210</t>
   </si>
   <si>
     <t xml:space="preserve">MIRACLE</t>
   </si>
   <si>
     <t xml:space="preserve">Christopher Hyde (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke (1)</t>
   </si>
   <si>
+    <t xml:space="preserve">1677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geoff Lambert (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">12193</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Kevin Ireland (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">9.0</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Geoff Lambert (1)</t>
+    <t xml:space="preserve">178633</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ILCA 6 / Laser Radial</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tristen Cass (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0</t>
   </si>
   <si>
     <t xml:space="preserve">161799</t>
   </si>
   <si>
-    <t xml:space="preserve">ILCA 6 / Laser Radial</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jed Cunningham (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">10.0</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Tristen Cass (1)</t>
+    <t xml:space="preserve">1679</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lee Cass (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0</t>
   </si>
   <si>
     <t xml:space="preserve">22115</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Irene O'Reilly (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">11.0</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">13687</t>
   </si>
   <si>
     <t xml:space="preserve">David Fry (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Daniel Packman (1)</t>
   </si>
   <si>
     <t xml:space="preserve">2775</t>
   </si>
   <si>
     <t xml:space="preserve">Tom Seed (1)</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Lee Cass (1)</t>
   </si>
   <si>
     <t xml:space="preserve">496</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden (1)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
@@ -510,1719 +510,1719 @@
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>10</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>12</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4" t="s">
         <v>15</v>
       </c>
       <c r="H4" t="s">
         <v>15</v>
       </c>
-      <c r="I4" t="s">
-        <v>15</v>
+      <c r="I4" s="3" t="s">
+        <v>16</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K4" t="s">
+      <c r="K4" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L4" t="s">
         <v>15</v>
       </c>
-      <c r="L4" s="3" t="s">
-[...3 lines deleted...]
-        <v>17</v>
+      <c r="M4" t="s">
+        <v>15</v>
       </c>
       <c r="N4" t="n">
         <v>4.0</v>
       </c>
       <c r="O4" t="n">
         <v>25.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>12</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="I5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J5" t="s">
         <v>22</v>
       </c>
-      <c r="J5" s="3" t="s">
+      <c r="K5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L5" t="s">
         <v>16</v>
       </c>
-      <c r="K5" s="3" t="s">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="M5" s="3" t="s">
+        <v>17</v>
       </c>
       <c r="N5" t="n">
         <v>10.0</v>
       </c>
       <c r="O5" t="n">
         <v>55.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>17</v>
+      </c>
+      <c r="I6" t="s">
+        <v>15</v>
       </c>
       <c r="J6" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="K6" t="s">
+        <v>15</v>
+      </c>
+      <c r="K6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="L6" t="s">
+        <v>17</v>
+      </c>
+      <c r="M6" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
       <c r="N6" t="n">
         <v>19.0</v>
       </c>
       <c r="O6" t="n">
         <v>64.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>12</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I7" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K7" t="s">
+        <v>17</v>
+      </c>
+      <c r="L7" t="s">
         <v>30</v>
-      </c>
-[...10 lines deleted...]
-        <v>22</v>
       </c>
       <c r="M7" t="s">
         <v>16</v>
       </c>
       <c r="N7" t="n">
         <v>24.0</v>
       </c>
       <c r="O7" t="n">
         <v>69.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>12</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" t="s">
         <v>30</v>
       </c>
-      <c r="I8" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K8" t="s">
+        <v>17</v>
+      </c>
+      <c r="L8" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="M8" t="s">
         <v>30</v>
       </c>
       <c r="N8" t="n">
         <v>27.0</v>
       </c>
       <c r="O8" t="n">
         <v>72.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9" t="s">
         <v>35</v>
       </c>
-      <c r="G9" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H9" t="s">
+      <c r="G9" t="s">
         <v>30</v>
       </c>
-      <c r="I9" t="s">
+      <c r="H9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J9" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="K9" t="s">
+        <v>17</v>
+      </c>
+      <c r="L9" t="s">
         <v>30</v>
       </c>
-      <c r="J9" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N9" t="n">
         <v>38.0</v>
       </c>
       <c r="O9" t="n">
         <v>83.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>12</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" t="s">
         <v>38</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J10" t="s">
+        <v>17</v>
+      </c>
+      <c r="K10" t="s">
+        <v>17</v>
+      </c>
+      <c r="L10" t="s">
         <v>22</v>
       </c>
-      <c r="I10" s="3" t="s">
-[...5 lines deleted...]
-      <c r="K10" t="s">
+      <c r="M10" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="N10" t="n">
         <v>39.0</v>
       </c>
       <c r="O10" t="n">
         <v>84.0</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>12</v>
       </c>
       <c r="E11" t="s">
         <v>42</v>
       </c>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I11" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J11" t="s">
+        <v>17</v>
+      </c>
+      <c r="K11" t="s">
         <v>15</v>
       </c>
-      <c r="K11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N11" t="n">
         <v>46.0</v>
       </c>
       <c r="O11" t="n">
         <v>91.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>45</v>
       </c>
       <c r="F12" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H12" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I12" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J12" t="s">
+        <v>17</v>
+      </c>
+      <c r="K12" t="s">
         <v>15</v>
       </c>
-      <c r="K12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N12" t="n">
         <v>46.0</v>
       </c>
       <c r="O12" t="n">
         <v>91.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H13" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I13" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J13" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="K13" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="L13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M13" t="s">
         <v>49</v>
       </c>
       <c r="N13" t="n">
         <v>46.0</v>
       </c>
       <c r="O13" t="n">
         <v>91.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>24</v>
       </c>
       <c r="D14" t="s">
         <v>12</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14" t="s">
         <v>52</v>
       </c>
-      <c r="G14" t="s">
+      <c r="G14" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H14" t="s">
         <v>22</v>
       </c>
-      <c r="H14" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I14" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N14" t="n">
         <v>47.0</v>
       </c>
       <c r="O14" t="n">
         <v>92.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>12</v>
       </c>
       <c r="E15" t="s">
         <v>54</v>
       </c>
       <c r="F15" t="s">
         <v>55</v>
       </c>
-      <c r="G15" s="3" t="s">
+      <c r="G15" t="s">
         <v>16</v>
       </c>
       <c r="H15" s="3" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I15" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K15" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L15" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M15" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N15" t="n">
         <v>48.0</v>
       </c>
       <c r="O15" t="n">
         <v>93.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
         <v>56</v>
       </c>
       <c r="C16" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" t="s">
         <v>57</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H16" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I16" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L16" t="s">
         <v>30</v>
       </c>
       <c r="M16" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N16" t="n">
         <v>49.0</v>
       </c>
       <c r="O16" t="n">
         <v>94.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B17" t="s">
+        <v>58</v>
+      </c>
+      <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
+        <v>12</v>
+      </c>
+      <c r="E17" t="s">
         <v>59</v>
       </c>
-      <c r="C17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H17" s="3" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="I17" t="s">
+        <v>17</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J17" t="s">
+        <v>17</v>
+      </c>
+      <c r="K17" t="s">
+        <v>17</v>
+      </c>
+      <c r="L17" t="s">
         <v>30</v>
       </c>
-      <c r="J17" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M17" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N17" t="n">
         <v>49.0</v>
       </c>
       <c r="O17" t="n">
         <v>94.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B18" t="s">
+        <v>60</v>
+      </c>
+      <c r="C18" t="s">
+        <v>41</v>
+      </c>
+      <c r="D18" t="s">
+        <v>12</v>
+      </c>
+      <c r="E18" t="s">
         <v>61</v>
       </c>
-      <c r="C18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F18" t="s">
         <v>21</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H18" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I18" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J18" t="s">
+        <v>17</v>
+      </c>
+      <c r="K18" t="s">
+        <v>17</v>
+      </c>
+      <c r="L18" t="s">
         <v>30</v>
       </c>
-      <c r="I18" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M18" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N18" t="n">
         <v>49.0</v>
       </c>
       <c r="O18" t="n">
         <v>94.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B19" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D19" t="s">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H19" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I19" t="s">
         <v>30</v>
       </c>
-      <c r="I19" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J19" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M19" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N19" t="n">
         <v>49.0</v>
       </c>
       <c r="O19" t="n">
         <v>94.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B20" t="s">
         <v>65</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20" t="s">
         <v>12</v>
       </c>
       <c r="E20" t="s">
         <v>66</v>
       </c>
       <c r="F20" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H20" t="s">
         <v>30</v>
       </c>
       <c r="I20" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K20" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L20" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M20" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N20" t="n">
         <v>49.0</v>
       </c>
       <c r="O20" t="n">
         <v>94.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
         <v>67</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="D21" t="s">
         <v>12</v>
       </c>
       <c r="E21" t="s">
         <v>68</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
       <c r="G21" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I21" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J21" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K21" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L21" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M21" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N21" t="n">
         <v>49.0</v>
       </c>
       <c r="O21" t="n">
         <v>94.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
         <v>69</v>
       </c>
       <c r="C22" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="D22" t="s">
         <v>12</v>
       </c>
       <c r="E22" t="s">
         <v>70</v>
       </c>
       <c r="F22" t="s">
+        <v>21</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J22" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" t="s">
+        <v>17</v>
+      </c>
+      <c r="L22" t="s">
+        <v>17</v>
+      </c>
+      <c r="M22" t="s">
         <v>71</v>
-      </c>
-[...19 lines deleted...]
-        <v>72</v>
       </c>
       <c r="N22" t="n">
         <v>50.0</v>
       </c>
       <c r="O22" t="n">
         <v>95.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
+        <v>72</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" t="s">
         <v>73</v>
       </c>
-      <c r="C23" t="s">
-[...5 lines deleted...]
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>74</v>
       </c>
-      <c r="F23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G23" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H23" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I23" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J23" t="s">
-        <v>16</v>
+        <v>71</v>
       </c>
       <c r="K23" t="s">
-        <v>72</v>
+        <v>17</v>
       </c>
       <c r="L23" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M23" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N23" t="n">
         <v>50.0</v>
       </c>
       <c r="O23" t="n">
         <v>95.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="s">
         <v>75</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>12</v>
       </c>
       <c r="E24" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="F24" t="s">
         <v>76</v>
       </c>
-      <c r="G24" t="s">
-[...3 lines deleted...]
-        <v>16</v>
+      <c r="G24" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" t="s">
+        <v>71</v>
       </c>
       <c r="I24" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J24" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K24" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L24" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M24" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N24" t="n">
         <v>50.0</v>
       </c>
       <c r="O24" t="n">
         <v>95.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="s">
         <v>77</v>
       </c>
       <c r="C25" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" t="s">
+        <v>12</v>
+      </c>
+      <c r="E25" t="s">
         <v>78</v>
       </c>
-      <c r="D25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25" t="s">
         <v>21</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H25" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I25" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J25" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K25" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L25" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M25" t="s">
         <v>79</v>
       </c>
       <c r="N25" t="n">
         <v>51.0</v>
       </c>
       <c r="O25" t="n">
         <v>96.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="s">
         <v>80</v>
       </c>
       <c r="C26" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="D26" t="s">
         <v>12</v>
       </c>
       <c r="E26" t="s">
-        <v>81</v>
+        <v>57</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H26" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I26" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J26" t="s">
-        <v>16</v>
+        <v>79</v>
       </c>
       <c r="K26" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="L26" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M26" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N26" t="n">
         <v>51.0</v>
       </c>
       <c r="O26" t="n">
         <v>96.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="s">
         <v>82</v>
       </c>
       <c r="C27" t="s">
         <v>19</v>
       </c>
       <c r="D27" t="s">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>83</v>
       </c>
       <c r="F27" t="s">
         <v>21</v>
       </c>
-      <c r="G27" t="s">
+      <c r="G27" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" t="s">
         <v>79</v>
       </c>
-      <c r="H27" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I27" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J27" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K27" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L27" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M27" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N27" t="n">
         <v>51.0</v>
       </c>
       <c r="O27" t="n">
         <v>96.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="s">
         <v>84</v>
       </c>
       <c r="C28" t="s">
         <v>28</v>
       </c>
       <c r="D28" t="s">
         <v>12</v>
       </c>
       <c r="E28" t="s">
         <v>55</v>
       </c>
       <c r="F28" t="s">
         <v>21</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H28" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I28" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J28" t="s">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="K28" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L28" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M28" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="N28" t="n">
         <v>52.0</v>
       </c>
       <c r="O28" t="n">
         <v>97.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>26</v>
       </c>
       <c r="B29" t="s">
         <v>85</v>
       </c>
       <c r="C29" t="s">
         <v>86</v>
       </c>
       <c r="D29" t="s">
         <v>12</v>
       </c>
       <c r="E29" t="s">
         <v>87</v>
       </c>
       <c r="F29" t="s">
         <v>88</v>
       </c>
-      <c r="G29" t="s">
+      <c r="G29" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H29" t="s">
         <v>39</v>
       </c>
-      <c r="H29" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I29" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J29" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K29" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L29" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M29" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N29" t="n">
         <v>52.0</v>
       </c>
       <c r="O29" t="n">
         <v>97.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>27</v>
       </c>
       <c r="B30" t="s">
         <v>89</v>
       </c>
       <c r="C30" t="s">
         <v>90</v>
       </c>
       <c r="D30" t="s">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>91</v>
       </c>
       <c r="F30" t="s">
         <v>92</v>
       </c>
-      <c r="G30" t="s">
+      <c r="G30" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H30" t="s">
         <v>49</v>
       </c>
-      <c r="H30" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I30" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J30" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K30" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L30" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M30" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N30" t="n">
         <v>53.0</v>
       </c>
       <c r="O30" t="n">
         <v>98.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>28</v>
       </c>
       <c r="B31" t="s">
         <v>93</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="D31" t="s">
         <v>12</v>
       </c>
       <c r="E31" t="s">
         <v>94</v>
       </c>
       <c r="F31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J31" t="s">
+        <v>17</v>
+      </c>
+      <c r="K31" t="s">
+        <v>17</v>
+      </c>
+      <c r="L31" t="s">
+        <v>17</v>
+      </c>
+      <c r="M31" t="s">
         <v>95</v>
-      </c>
-[...19 lines deleted...]
-        <v>96</v>
       </c>
       <c r="N31" t="n">
         <v>54.0</v>
       </c>
       <c r="O31" t="n">
         <v>99.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>29</v>
       </c>
       <c r="B32" t="s">
+        <v>96</v>
+      </c>
+      <c r="C32" t="s">
+        <v>86</v>
+      </c>
+      <c r="D32" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" t="s">
         <v>97</v>
       </c>
-      <c r="C32" t="s">
-[...5 lines deleted...]
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>98</v>
       </c>
-      <c r="F32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G32" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H32" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I32" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J32" t="s">
-        <v>16</v>
+        <v>95</v>
       </c>
       <c r="K32" t="s">
-        <v>96</v>
+        <v>17</v>
       </c>
       <c r="L32" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M32" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N32" t="n">
         <v>54.0</v>
       </c>
       <c r="O32" t="n">
         <v>99.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>30</v>
       </c>
       <c r="B33" t="s">
         <v>99</v>
       </c>
       <c r="C33" t="s">
         <v>100</v>
       </c>
       <c r="D33" t="s">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>101</v>
       </c>
       <c r="F33" t="s">
         <v>21</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H33" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I33" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J33" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K33" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L33" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M33" t="s">
         <v>102</v>
       </c>
       <c r="N33" t="n">
         <v>55.0</v>
       </c>
       <c r="O33" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>31</v>
       </c>
       <c r="B34" t="s">
         <v>103</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34" t="s">
         <v>12</v>
       </c>
       <c r="E34" t="s">
         <v>104</v>
       </c>
       <c r="F34" t="s">
         <v>21</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H34" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I34" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J34" t="s">
-        <v>16</v>
+        <v>102</v>
       </c>
       <c r="K34" t="s">
-        <v>102</v>
+        <v>17</v>
       </c>
       <c r="L34" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M34" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N34" t="n">
         <v>55.0</v>
       </c>
       <c r="O34" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>32</v>
       </c>
       <c r="B35" t="s">
         <v>105</v>
       </c>
       <c r="C35" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="D35" t="s">
         <v>12</v>
       </c>
       <c r="E35" t="s">
         <v>106</v>
       </c>
       <c r="F35" t="s">
+        <v>21</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="J35" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" t="s">
+        <v>17</v>
+      </c>
+      <c r="L35" t="s">
+        <v>17</v>
+      </c>
+      <c r="M35" t="s">
         <v>107</v>
-      </c>
-[...19 lines deleted...]
-        <v>108</v>
       </c>
       <c r="N35" t="n">
         <v>56.0</v>
       </c>
       <c r="O35" t="n">
         <v>101.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B36" t="s">
+        <v>108</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
+        <v>12</v>
+      </c>
+      <c r="E36" t="s">
         <v>109</v>
       </c>
-      <c r="C36" t="s">
-[...5 lines deleted...]
-      <c r="E36" t="s">
+      <c r="F36" t="s">
         <v>110</v>
       </c>
-      <c r="F36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H36" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I36" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J36" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="K36" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L36" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M36" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="N36" t="n">
         <v>56.0</v>
       </c>
       <c r="O36" t="n">
         <v>101.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B37" t="s">
+        <v>111</v>
+      </c>
+      <c r="C37" t="s">
+        <v>86</v>
+      </c>
+      <c r="D37" t="s">
+        <v>12</v>
+      </c>
+      <c r="E37" t="s">
         <v>112</v>
       </c>
-      <c r="C37" t="s">
-[...5 lines deleted...]
-      <c r="E37" t="s">
+      <c r="F37" t="s">
         <v>113</v>
       </c>
-      <c r="F37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G37" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H37" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I37" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J37" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="K37" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="L37" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M37" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="N37" t="n">
         <v>56.0</v>
       </c>
       <c r="O37" t="n">
         <v>101.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B38" t="s">
         <v>114</v>
       </c>
       <c r="C38" t="s">
-        <v>28</v>
+        <v>90</v>
       </c>
       <c r="D38" t="s">
         <v>12</v>
       </c>
       <c r="E38" t="s">
         <v>115</v>
       </c>
       <c r="F38" t="s">
         <v>21</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H38" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I38" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J38" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="K38" t="s">
-        <v>108</v>
+        <v>17</v>
       </c>
       <c r="L38" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="M38" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="N38" t="n">
         <v>56.0</v>
       </c>
       <c r="O38" t="n">
         <v>101.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>36</v>
       </c>
       <c r="B39" t="s">
         <v>116</v>
       </c>
       <c r="C39" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D39" t="s">
         <v>12</v>
       </c>
       <c r="E39" t="s">
         <v>117</v>
       </c>
       <c r="F39" t="s">
         <v>21</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H39" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="I39" s="3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J39" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="K39" t="s">
+        <v>17</v>
+      </c>
+      <c r="L39" t="s">
+        <v>17</v>
+      </c>
+      <c r="M39" t="s">
         <v>118</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="N39" t="n">
         <v>57.0</v>
       </c>
       <c r="O39" t="n">
         <v>102.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:O1"/>
-    <mergeCell ref="A2:H2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>