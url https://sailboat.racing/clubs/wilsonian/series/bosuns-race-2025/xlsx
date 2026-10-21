--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -271,84 +271,84 @@
   <si>
     <t xml:space="preserve">7.0</t>
   </si>
   <si>
     <t xml:space="preserve">174368</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 6 / Laser Radial</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-04-13T13:45)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:26</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:02</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">David Fry</t>
   </si>
   <si>
     <t xml:space="preserve">William Fry</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:17</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:59</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:46</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:42</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-05-25T13:45)</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:01</t>
   </si>
@@ -367,219 +367,219 @@
   <si>
     <t xml:space="preserve">4.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 3 results (2025-06-15T13:45)</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:18</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:53</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jessop</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:41</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:33</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:42</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1251.0</t>
+    <t xml:space="preserve">1251</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:16</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:46</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:16</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:58</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 SCP(3)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2025-09-21T13:30)</t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:14</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:28</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:12</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:17</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:47</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:57</t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:51</t>
   </si>
   <si>
     <t xml:space="preserve">Amelia Perrin</t>
   </si>
   <si>
     <t xml:space="preserve">01:53:53</t>
   </si>
   <si>
     <t xml:space="preserve">01:33:39</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2025-10-12T13:30)</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:29</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:55</t>
   </si>
   <si>
     <t xml:space="preserve">Peter Horner</t>
   </si>
   <si>
     <t xml:space="preserve">01:26:03</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:33</t>
   </si>
   <si>
-    <t xml:space="preserve">1045.0</t>
+    <t xml:space="preserve">1045</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall</t>
   </si>
   <si>
     <t xml:space="preserve">01:20:10</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:43</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:26:06</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:48</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:34</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:30</t>
   </si>
   <si>
     <t xml:space="preserve">01:30:33</t>
   </si>
   <si>
     <t xml:space="preserve">01:20:47</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Christopher Hyde</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">01:53:07</t>
   </si>
   <si>
     <t xml:space="preserve">01:34:35</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <sz val="11.00"/>
@@ -1626,52 +1626,52 @@
       </c>
       <c r="C6" t="s">
         <v>29</v>
       </c>
       <c r="D6" t="s">
         <v>95</v>
       </c>
       <c r="E6" t="s">
         <v>96</v>
       </c>
       <c r="F6" t="s">
         <v>97</v>
       </c>
       <c r="G6" t="s">
         <v>98</v>
       </c>
       <c r="H6" t="s">
         <v>99</v>
       </c>
       <c r="I6" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>