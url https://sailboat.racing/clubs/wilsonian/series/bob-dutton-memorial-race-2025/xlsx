--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -267,249 +267,249 @@
   <si>
     <t xml:space="preserve">15.0</t>
   </si>
   <si>
     <t xml:space="preserve">17.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">1677</t>
   </si>
   <si>
     <t xml:space="preserve">STREAKER</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert (3)</t>
   </si>
   <si>
     <t xml:space="preserve">6675</t>
   </si>
   <si>
     <t xml:space="preserve">WAYFARER</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer (3)</t>
   </si>
   <si>
-    <t xml:space="preserve">Dan Packman (3)</t>
+    <t xml:space="preserve">Daniel Packman (3)</t>
   </si>
   <si>
     <t xml:space="preserve">19.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">12193</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Graham Gibbs (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1</t>
   </si>
   <si>
-    <t xml:space="preserve">Irene O’Reilly (3)</t>
+    <t xml:space="preserve">Irene O'Reilly (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia (3)</t>
   </si>
   <si>
     <t xml:space="preserve">16.0</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-08-24T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Keith Jeremiah</t>
   </si>
   <si>
     <t xml:space="preserve">01:19:51</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:46</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:06</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:51</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:19</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:04</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:13</t>
   </si>
   <si>
     <t xml:space="preserve">01:22:45</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Angel</t>
   </si>
   <si>
     <t xml:space="preserve">01:39:23</t>
   </si>
   <si>
     <t xml:space="preserve">01:23:06</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:38:22</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:14</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1165.0</t>
+    <t xml:space="preserve">1165</t>
   </si>
   <si>
     <t xml:space="preserve">Steve James</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon</t>
   </si>
   <si>
     <t xml:space="preserve">01:40:40</t>
   </si>
   <si>
     <t xml:space="preserve">01:26:25</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
     <t xml:space="preserve">Olivia Michelle</t>
   </si>
   <si>
     <t xml:space="preserve">01:39:29</t>
   </si>
   <si>
     <t xml:space="preserve">01:27:11</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">Graham Gibbs</t>
   </si>
   <si>
     <t xml:space="preserve">01:39:34</t>
   </si>
   <si>
     <t xml:space="preserve">01:27:16</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
     <t xml:space="preserve">01:39:32</t>
   </si>
   <si>
     <t xml:space="preserve">01:28:47</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">01:38:10</t>
   </si>
   <si>
     <t xml:space="preserve">01:28:55</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">01:39:08</t>
   </si>
   <si>
     <t xml:space="preserve">01:29:48</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 </t>
   </si>
@@ -522,105 +522,105 @@
   <si>
     <t xml:space="preserve">01:55:59</t>
   </si>
   <si>
     <t xml:space="preserve">01:43:28</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">Stacey Williams</t>
   </si>
   <si>
     <t xml:space="preserve">01:59:54</t>
   </si>
   <si>
     <t xml:space="preserve">01:46:57</t>
   </si>
   <si>
     <t xml:space="preserve">14.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">02:02:46</t>
   </si>
   <si>
     <t xml:space="preserve">01:49:13</t>
   </si>
   <si>
     <t xml:space="preserve">15.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">Irene O’Reilly</t>
+    <t xml:space="preserve">Irene O'Reilly</t>
   </si>
   <si>
     <t xml:space="preserve">Daria Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">02:05:47</t>
   </si>
   <si>
     <t xml:space="preserve">01:52:12</t>
   </si>
   <si>
     <t xml:space="preserve">16.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1006.0</t>
+    <t xml:space="preserve">1006</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">01:54:39</t>
   </si>
   <si>
     <t xml:space="preserve">01:53:58</t>
   </si>
   <si>
     <t xml:space="preserve">17.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1109.0</t>
+    <t xml:space="preserve">1109</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer</t>
   </si>
   <si>
-    <t xml:space="preserve">Dan Packman</t>
+    <t xml:space="preserve">Daniel Packman</t>
   </si>
   <si>
     <t xml:space="preserve">19.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-08-24T14:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:03</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:49</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:19</t>
   </si>
@@ -2639,52 +2639,52 @@
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19" t="s">
         <v>144</v>
       </c>
       <c r="E19" t="s">
         <v>174</v>
       </c>
       <c r="F19" t="s">
         <v>175</v>
       </c>
       <c r="G19" t="s">
         <v>219</v>
       </c>
       <c r="H19" t="s">
         <v>220</v>
       </c>
       <c r="I19" t="s">
         <v>178</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>