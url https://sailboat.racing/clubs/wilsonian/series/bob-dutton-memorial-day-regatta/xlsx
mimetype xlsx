--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -213,225 +213,225 @@
   <si>
     <t xml:space="preserve">4672</t>
   </si>
   <si>
     <t xml:space="preserve">TOPAZ MAGNO</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Clarke (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Ludmila (2)</t>
   </si>
   <si>
     <t xml:space="preserve">11.0</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 (DNS)</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">TOPPER</t>
   </si>
   <si>
-    <t xml:space="preserve">Jacob Elias (1)</t>
+    <t xml:space="preserve">Jakub Elias (1)</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-08-30T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">910.0</t>
+    <t xml:space="preserve">910</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:15</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1122.0</t>
+    <t xml:space="preserve">1122</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:27</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:21</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:10</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:06</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:24</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:03</t>
   </si>
   <si>
     <t xml:space="preserve">00:17:25</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:47</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:37</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1254.0</t>
+    <t xml:space="preserve">1254</t>
   </si>
   <si>
     <t xml:space="preserve">Bella Rose</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:19</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:16</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Cunningham</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:40</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1107.0</t>
+    <t xml:space="preserve">1107</t>
   </si>
   <si>
     <t xml:space="preserve">Sam Odell</t>
   </si>
   <si>
     <t xml:space="preserve">Josh Odell</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:11</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Pat Gray</t>
   </si>
   <si>
     <t xml:space="preserve">Leo Verryt</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:20:20</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1175.0</t>
+    <t xml:space="preserve">1175</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Ludmila</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:43</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:15</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2026-08-30T12:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:15:33</t>
   </si>
@@ -459,54 +459,54 @@
   <si>
     <t xml:space="preserve">00:41:20</t>
   </si>
   <si>
     <t xml:space="preserve">00:18:52</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:13</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:56</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 DNS</t>
   </si>
   <si>
-    <t xml:space="preserve">1369.0</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Jacob Elias</t>
+    <t xml:space="preserve">1369</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jakub Elias</t>
   </si>
   <si>
     <t xml:space="preserve">12.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 3 results (2026-08-30T15:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:57</t>
   </si>
   <si>
     <t xml:space="preserve">00:10:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:11:21</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:12:10</t>
   </si>
@@ -1824,52 +1824,52 @@
       </c>
       <c r="C14" t="s">
         <v>65</v>
       </c>
       <c r="D14" t="s">
         <v>148</v>
       </c>
       <c r="E14" t="s">
         <v>149</v>
       </c>
       <c r="F14" t="s">
         <v>28</v>
       </c>
       <c r="G14" t="s">
         <v>15</v>
       </c>
       <c r="H14" t="s">
         <v>15</v>
       </c>
       <c r="I14" t="s">
         <v>150</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>