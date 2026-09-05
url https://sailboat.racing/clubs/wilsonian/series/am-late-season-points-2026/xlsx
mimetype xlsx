--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -1,290 +1,421 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
     <sheet name="Race 1" r:id="rId4" sheetId="2"/>
     <sheet name="Race 2" r:id="rId5" sheetId="3"/>
+    <sheet name="Race 3" r:id="rId6" sheetId="4"/>
+    <sheet name="Race 4" r:id="rId7" sheetId="5"/>
+    <sheet name="Race 5" r:id="rId8" sheetId="6"/>
+    <sheet name="Race 6" r:id="rId9" sheetId="7"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="912" uniqueCount="275">
   <si>
     <t xml:space="preserve">AM Late Season Points 2026 results (2026-07-12 - 2026-10-18)</t>
   </si>
   <si>
     <t xml:space="preserve">Long Course</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2</t>
   </si>
   <si>
+    <t xml:space="preserve">Race 3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 6</t>
+  </si>
+  <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Nett</t>
   </si>
   <si>
     <t xml:space="preserve">140018</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 7 / Laser</t>
   </si>
   <si>
     <t xml:space="preserve">n/a</t>
   </si>
   <si>
-    <t xml:space="preserve">Peter Belcher (1)</t>
+    <t xml:space="preserve">Peter Belcher (3)</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">1.0</t>
   </si>
   <si>
+    <t xml:space="preserve">2.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.0 (DNC)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tim Kift (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jo Wicken (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0 (DNS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">658</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RS VAREO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">James Wilkinson (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BUZZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stuart Bailey (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">James Wilkinson (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brian Culver (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">732</t>
   </si>
   <si>
     <t xml:space="preserve">BLAZE</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">2.0</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Stuart Bailey (1)</t>
+    <t xml:space="preserve">326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kacper Gunia (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WAYFARER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ian Foxwell (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hannah Foxwell (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin Brown (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benjamin Brown (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HADRON H2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tony Kendall (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Short Course</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3738</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MIRACLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Keith Jeremiah (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Christina Jeremiah (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.0 (DNS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STREAKER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jo Wicken (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12345</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GP14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Harrison (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Connor Robert (1) / Phil Wastell (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1838</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Anna Crane (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lesley O'Rourke (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">John Southall (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2305</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nik Antoniades (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geoff Lambert (1) / Jed Cunningham (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13687</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Fry (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ian Parris (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22258</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pat Gray (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leo Verryt (2) / Tim Gray (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin Jessop (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21863</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrew Smith (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oscar Smith (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4788</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RS AERO 5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rebecca Jackson (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">178489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ILCA 4 / Laser 4.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Geoff Lambert (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21405</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chris Wallis (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nina Wallis (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NATIONAL 12 SN 3415-3518</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1975</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SOLO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doug MacKinnon (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3461</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrew Clarke (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Abigail Clark (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rachel Sheridan (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liz Gale (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2110 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrew White (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brian Culver (1)</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">3.0</t>
-[...151 lines deleted...]
-  <si>
     <t xml:space="preserve">8.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-07-12T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
     <t xml:space="preserve">1121.0</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:30</t>
@@ -500,1548 +631,3972 @@
     <t xml:space="preserve">01:32:48</t>
   </si>
   <si>
     <t xml:space="preserve">01:22:43</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Abigail Clark</t>
   </si>
   <si>
     <t xml:space="preserve">01:43:43</t>
   </si>
   <si>
     <t xml:space="preserve">01:26:43</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew White</t>
   </si>
   <si>
     <t xml:space="preserve">01:46:33</t>
   </si>
   <si>
     <t xml:space="preserve">01:29:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 3 results (2026-07-26T11:00)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:03:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:57:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:10:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:04:22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1145.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Harrison</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Phil Wastell</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:28:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1218.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rebecca Jackson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:10:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chris Wallis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nina Wallis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:06:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1139.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Doug MacKinnon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:08:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:29:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:16:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:33:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 4 results (2026-08-09T11:00)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:39:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:49:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1107.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin Jessop</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:06:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">David Fry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ian Parris</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:09:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:00:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1141.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:13:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:04:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:17:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:13:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:17:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:09:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tim Gray</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:26:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:17:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 5 results (2026-08-16T11:00)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:00:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0 DNS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.0 DNS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 6 results (2026-08-23T11:00)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:30:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:22:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:31:10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:21:20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Andrew Smith</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oscar Smith</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:33:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:23:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Connor Robert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rachel Sheridan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Liz Gale</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="11.00"/>
+      <strike/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="3">
+  <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="20.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="39.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="10" max="10" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="11" max="11" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="12" max="12" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
+      <c r="J3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>16</v>
-[...5 lines deleted...]
-        <v>1.0</v>
+        <v>20</v>
+      </c>
+      <c r="H4" t="s">
+        <v>21</v>
+      </c>
+      <c r="I4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J4" t="s">
+        <v>20</v>
+      </c>
+      <c r="K4" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L4" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="M4" t="n">
+        <v>22.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="G5" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I5" t="s">
         <v>20</v>
       </c>
-      <c r="H5" t="n">
-[...3 lines deleted...]
-        <v>2.0</v>
+      <c r="J5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L5" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="M5" t="n">
+        <v>27.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
-[...8 lines deleted...]
-        <v>3.0</v>
+        <v>19</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" t="s">
+        <v>32</v>
+      </c>
+      <c r="I6" t="s">
+        <v>33</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K6" t="s">
+        <v>20</v>
+      </c>
+      <c r="L6" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="M6" t="n">
+        <v>27.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="F7" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="G7" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>4.0</v>
+        <v>38</v>
+      </c>
+      <c r="H7" t="s">
+        <v>20</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K7" t="s">
+        <v>22</v>
+      </c>
+      <c r="L7" t="n">
+        <v>13.0</v>
+      </c>
+      <c r="M7" t="n">
+        <v>31.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F8" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G8" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>5.0</v>
+        <v>41</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J8" t="s">
+        <v>22</v>
+      </c>
+      <c r="K8" t="s">
+        <v>38</v>
+      </c>
+      <c r="L8" t="n">
+        <v>18.0</v>
+      </c>
+      <c r="M8" t="n">
+        <v>36.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>6.0</v>
+        <v>21</v>
+      </c>
+      <c r="H9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I9" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J9" t="s">
+        <v>22</v>
+      </c>
+      <c r="K9" t="s">
+        <v>22</v>
+      </c>
+      <c r="L9" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="M9" t="n">
+        <v>38.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
-[...8 lines deleted...]
-        <v>7.0</v>
+        <v>19</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" t="s">
+        <v>38</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J10" t="s">
+        <v>22</v>
+      </c>
+      <c r="K10" t="s">
+        <v>22</v>
+      </c>
+      <c r="L10" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="M10" t="n">
+        <v>39.0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="1" t="s">
-        <v>43</v>
+      <c r="A11" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>47</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>17</v>
+      </c>
+      <c r="E11" t="s">
+        <v>49</v>
+      </c>
+      <c r="F11" t="s">
+        <v>50</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" t="s">
+        <v>33</v>
+      </c>
+      <c r="J11" t="s">
+        <v>22</v>
+      </c>
+      <c r="K11" t="s">
+        <v>22</v>
+      </c>
+      <c r="L11" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="M11" t="n">
+        <v>40.0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="2" t="s">
-[...23 lines deleted...]
-      <c r="I12" s="2" t="s">
+      <c r="A12" t="n">
         <v>9</v>
       </c>
-      <c r="J12" s="2" t="s">
-        <v>10</v>
+      <c r="B12" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" t="s">
+        <v>24</v>
+      </c>
+      <c r="D12" t="s">
+        <v>17</v>
+      </c>
+      <c r="E12" t="s">
+        <v>52</v>
+      </c>
+      <c r="F12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" t="s">
+        <v>32</v>
+      </c>
+      <c r="H12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I12" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J12" t="s">
+        <v>22</v>
+      </c>
+      <c r="K12" t="s">
+        <v>22</v>
+      </c>
+      <c r="L12" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="M12" t="n">
+        <v>40.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" t="s">
+        <v>56</v>
+      </c>
+      <c r="F13" t="s">
+        <v>19</v>
+      </c>
+      <c r="G13" t="s">
+        <v>57</v>
+      </c>
+      <c r="H13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J13" t="s">
+        <v>22</v>
+      </c>
+      <c r="K13" t="s">
+        <v>22</v>
+      </c>
+      <c r="L13" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="M13" t="n">
+        <v>43.0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="H15" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="I15" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="K15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="L15" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="M15" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="E13" t="s">
-[...79 lines deleted...]
-        <v>10.0</v>
+      <c r="N15" s="2" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="F16" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>63</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="H16" t="s">
         <v>20</v>
       </c>
-      <c r="I16" t="n">
-[...3 lines deleted...]
-        <v>11.0</v>
+      <c r="I16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J16" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" t="s">
+        <v>64</v>
+      </c>
+      <c r="L16" t="s">
+        <v>22</v>
+      </c>
+      <c r="M16" t="n">
+        <v>19.0</v>
+      </c>
+      <c r="N16" t="n">
+        <v>37.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
-        <v>59</v>
+        <v>67</v>
       </c>
       <c r="F17" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G17" t="s">
         <v>20</v>
       </c>
-      <c r="H17" t="s">
-[...6 lines deleted...]
-        <v>11.0</v>
+      <c r="H17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I17" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J17" t="s">
+        <v>22</v>
+      </c>
+      <c r="K17" t="s">
+        <v>22</v>
+      </c>
+      <c r="L17" t="s">
+        <v>20</v>
+      </c>
+      <c r="M17" t="n">
+        <v>20.0</v>
+      </c>
+      <c r="N17" t="n">
+        <v>38.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>60</v>
+        <v>68</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="F18" t="s">
-        <v>62</v>
-[...11 lines deleted...]
-        <v>13.0</v>
+        <v>71</v>
+      </c>
+      <c r="G18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I18" t="s">
+        <v>20</v>
+      </c>
+      <c r="J18" t="s">
+        <v>22</v>
+      </c>
+      <c r="K18" t="s">
+        <v>64</v>
+      </c>
+      <c r="L18" t="s">
+        <v>41</v>
+      </c>
+      <c r="M18" t="n">
+        <v>21.0</v>
+      </c>
+      <c r="N18" t="n">
+        <v>39.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B19" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="C19" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="F19" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>30</v>
+        <v>19</v>
+      </c>
+      <c r="G19" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="H19" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>13.0</v>
+        <v>21</v>
+      </c>
+      <c r="I19" t="s">
+        <v>21</v>
+      </c>
+      <c r="J19" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K19" t="s">
+        <v>22</v>
+      </c>
+      <c r="L19" t="s">
+        <v>22</v>
+      </c>
+      <c r="M19" t="n">
+        <v>22.0</v>
+      </c>
+      <c r="N19" t="n">
+        <v>40.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B20" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>77</v>
+      </c>
+      <c r="G20" s="3" t="s">
+        <v>22</v>
       </c>
       <c r="H20" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>14.0</v>
+        <v>32</v>
+      </c>
+      <c r="I20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J20" t="s">
+        <v>27</v>
+      </c>
+      <c r="K20" t="s">
+        <v>64</v>
+      </c>
+      <c r="L20" t="s">
+        <v>22</v>
+      </c>
+      <c r="M20" t="n">
+        <v>23.0</v>
+      </c>
+      <c r="N20" t="n">
+        <v>41.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B21" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="F21" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H21" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>14.0</v>
+        <v>38</v>
+      </c>
+      <c r="I21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="K21" t="s">
+        <v>22</v>
+      </c>
+      <c r="L21" t="s">
+        <v>22</v>
+      </c>
+      <c r="M21" t="n">
+        <v>24.0</v>
+      </c>
+      <c r="N21" t="n">
+        <v>42.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B22" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="F22" t="s">
-        <v>15</v>
-[...11 lines deleted...]
-        <v>15.0</v>
+        <v>83</v>
+      </c>
+      <c r="G22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I22" t="s">
+        <v>22</v>
+      </c>
+      <c r="J22" t="s">
+        <v>21</v>
+      </c>
+      <c r="K22" t="s">
+        <v>64</v>
+      </c>
+      <c r="L22" t="s">
+        <v>22</v>
+      </c>
+      <c r="M22" t="n">
+        <v>25.0</v>
+      </c>
+      <c r="N22" t="n">
+        <v>43.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B23" t="s">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="D23" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
-        <v>37</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>15</v>
+        <v>86</v>
       </c>
       <c r="G23" t="s">
-        <v>38</v>
-[...8 lines deleted...]
-        <v>15.0</v>
+        <v>27</v>
+      </c>
+      <c r="H23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I23" t="s">
+        <v>41</v>
+      </c>
+      <c r="J23" t="s">
+        <v>57</v>
+      </c>
+      <c r="K23" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="L23" t="s">
+        <v>22</v>
+      </c>
+      <c r="M23" t="n">
+        <v>27.0</v>
+      </c>
+      <c r="N23" t="n">
+        <v>45.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
+        <v>9</v>
+      </c>
+      <c r="B24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E24" t="s">
+        <v>88</v>
+      </c>
+      <c r="F24" t="s">
+        <v>19</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I24" t="s">
+        <v>22</v>
+      </c>
+      <c r="J24" t="s">
+        <v>20</v>
+      </c>
+      <c r="K24" t="s">
+        <v>22</v>
+      </c>
+      <c r="L24" t="s">
+        <v>22</v>
+      </c>
+      <c r="M24" t="n">
+        <v>28.0</v>
+      </c>
+      <c r="N24" t="n">
+        <v>46.0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>10</v>
+      </c>
+      <c r="B25" t="s">
+        <v>89</v>
+      </c>
+      <c r="C25" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" t="s">
+        <v>17</v>
+      </c>
+      <c r="E25" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" t="s">
+        <v>91</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I25" t="s">
+        <v>22</v>
+      </c>
+      <c r="J25" t="s">
+        <v>22</v>
+      </c>
+      <c r="K25" t="s">
+        <v>22</v>
+      </c>
+      <c r="L25" t="s">
+        <v>21</v>
+      </c>
+      <c r="M25" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="N25" t="n">
+        <v>47.0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>11</v>
+      </c>
+      <c r="B26" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" t="s">
+        <v>46</v>
+      </c>
+      <c r="F26" t="s">
+        <v>19</v>
+      </c>
+      <c r="G26" t="s">
+        <v>21</v>
+      </c>
+      <c r="H26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I26" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J26" t="s">
+        <v>22</v>
+      </c>
+      <c r="K26" t="s">
+        <v>22</v>
+      </c>
+      <c r="L26" t="s">
+        <v>22</v>
+      </c>
+      <c r="M26" t="n">
+        <v>29.0</v>
+      </c>
+      <c r="N26" t="n">
+        <v>47.0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
         <v>12</v>
       </c>
-      <c r="B24" t="s">
+      <c r="B27" t="s">
+        <v>92</v>
+      </c>
+      <c r="C27" t="s">
+        <v>93</v>
+      </c>
+      <c r="D27" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" t="s">
+        <v>94</v>
+      </c>
+      <c r="F27" t="s">
+        <v>19</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I27" t="s">
+        <v>22</v>
+      </c>
+      <c r="J27" t="s">
+        <v>38</v>
+      </c>
+      <c r="K27" t="s">
+        <v>22</v>
+      </c>
+      <c r="L27" t="s">
+        <v>22</v>
+      </c>
+      <c r="M27" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="N27" t="n">
+        <v>48.0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>13</v>
+      </c>
+      <c r="B28" t="s">
+        <v>95</v>
+      </c>
+      <c r="C28" t="s">
+        <v>96</v>
+      </c>
+      <c r="D28" t="s">
+        <v>17</v>
+      </c>
+      <c r="E28" t="s">
+        <v>94</v>
+      </c>
+      <c r="F28" t="s">
+        <v>19</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I28" t="s">
+        <v>38</v>
+      </c>
+      <c r="J28" t="s">
+        <v>22</v>
+      </c>
+      <c r="K28" t="s">
+        <v>22</v>
+      </c>
+      <c r="L28" t="s">
+        <v>22</v>
+      </c>
+      <c r="M28" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="N28" t="n">
+        <v>48.0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>14</v>
+      </c>
+      <c r="B29" t="s">
+        <v>97</v>
+      </c>
+      <c r="C29" t="s">
+        <v>66</v>
+      </c>
+      <c r="D29" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" t="s">
+        <v>98</v>
+      </c>
+      <c r="F29" t="s">
+        <v>19</v>
+      </c>
+      <c r="G29" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I29" t="s">
+        <v>22</v>
+      </c>
+      <c r="J29" t="s">
+        <v>41</v>
+      </c>
+      <c r="K29" t="s">
+        <v>22</v>
+      </c>
+      <c r="L29" t="s">
+        <v>41</v>
+      </c>
+      <c r="M29" t="n">
+        <v>30.0</v>
+      </c>
+      <c r="N29" t="n">
+        <v>48.0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>15</v>
+      </c>
+      <c r="B30" t="s">
+        <v>99</v>
+      </c>
+      <c r="C30" t="s">
         <v>75</v>
       </c>
-      <c r="C24" t="s">
-[...21 lines deleted...]
-        <v>17.0</v>
+      <c r="D30" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" t="s">
+        <v>100</v>
+      </c>
+      <c r="F30" t="s">
+        <v>101</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I30" t="s">
+        <v>32</v>
+      </c>
+      <c r="J30" t="s">
+        <v>22</v>
+      </c>
+      <c r="K30" t="s">
+        <v>22</v>
+      </c>
+      <c r="L30" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="N30" t="n">
+        <v>49.0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>16</v>
+      </c>
+      <c r="B31" t="s">
+        <v>102</v>
+      </c>
+      <c r="C31" t="s">
+        <v>103</v>
+      </c>
+      <c r="D31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E31" t="s">
+        <v>49</v>
+      </c>
+      <c r="F31" t="s">
+        <v>50</v>
+      </c>
+      <c r="G31" t="s">
+        <v>32</v>
+      </c>
+      <c r="H31" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I31" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J31" t="s">
+        <v>22</v>
+      </c>
+      <c r="K31" t="s">
+        <v>22</v>
+      </c>
+      <c r="L31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M31" t="n">
+        <v>31.0</v>
+      </c>
+      <c r="N31" t="n">
+        <v>49.0</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="n">
+        <v>17</v>
+      </c>
+      <c r="B32" t="s">
+        <v>104</v>
+      </c>
+      <c r="C32" t="s">
+        <v>105</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" t="s">
+        <v>19</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I32" t="s">
+        <v>27</v>
+      </c>
+      <c r="J32" t="s">
+        <v>22</v>
+      </c>
+      <c r="K32" t="s">
+        <v>22</v>
+      </c>
+      <c r="L32" t="s">
+        <v>22</v>
+      </c>
+      <c r="M32" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="N32" t="n">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="n">
+        <v>18</v>
+      </c>
+      <c r="B33" t="s">
+        <v>107</v>
+      </c>
+      <c r="C33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>108</v>
+      </c>
+      <c r="F33" t="s">
+        <v>109</v>
+      </c>
+      <c r="G33" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33" t="s">
+        <v>27</v>
+      </c>
+      <c r="I33" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J33" t="s">
+        <v>22</v>
+      </c>
+      <c r="K33" t="s">
+        <v>22</v>
+      </c>
+      <c r="L33" t="s">
+        <v>22</v>
+      </c>
+      <c r="M33" t="n">
+        <v>32.0</v>
+      </c>
+      <c r="N33" t="n">
+        <v>50.0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>19</v>
+      </c>
+      <c r="B34" t="s">
+        <v>110</v>
+      </c>
+      <c r="C34" t="s">
+        <v>75</v>
+      </c>
+      <c r="D34" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" t="s">
+        <v>111</v>
+      </c>
+      <c r="F34" t="s">
+        <v>112</v>
+      </c>
+      <c r="G34" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I34" t="s">
+        <v>22</v>
+      </c>
+      <c r="J34" t="s">
+        <v>22</v>
+      </c>
+      <c r="K34" t="s">
+        <v>22</v>
+      </c>
+      <c r="L34" t="s">
+        <v>41</v>
+      </c>
+      <c r="M34" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="N34" t="n">
+        <v>51.0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>20</v>
+      </c>
+      <c r="B35" t="s">
+        <v>113</v>
+      </c>
+      <c r="C35" t="s">
+        <v>61</v>
+      </c>
+      <c r="D35" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" t="s">
+        <v>114</v>
+      </c>
+      <c r="F35" t="s">
+        <v>19</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H35" t="s">
+        <v>41</v>
+      </c>
+      <c r="I35" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J35" t="s">
+        <v>22</v>
+      </c>
+      <c r="K35" t="s">
+        <v>22</v>
+      </c>
+      <c r="L35" t="s">
+        <v>22</v>
+      </c>
+      <c r="M35" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="N35" t="n">
+        <v>51.0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>21</v>
+      </c>
+      <c r="B36" t="s">
+        <v>39</v>
+      </c>
+      <c r="C36" t="s">
+        <v>30</v>
+      </c>
+      <c r="D36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" t="s">
+        <v>115</v>
+      </c>
+      <c r="F36" t="s">
+        <v>19</v>
+      </c>
+      <c r="G36" t="s">
+        <v>41</v>
+      </c>
+      <c r="H36" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I36" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J36" t="s">
+        <v>22</v>
+      </c>
+      <c r="K36" t="s">
+        <v>22</v>
+      </c>
+      <c r="L36" t="s">
+        <v>22</v>
+      </c>
+      <c r="M36" t="n">
+        <v>33.0</v>
+      </c>
+      <c r="N36" t="n">
+        <v>51.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>22</v>
+      </c>
+      <c r="B37" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" t="s">
+        <v>30</v>
+      </c>
+      <c r="D37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" t="s">
+        <v>116</v>
+      </c>
+      <c r="F37" t="s">
+        <v>19</v>
+      </c>
+      <c r="G37" t="s">
+        <v>117</v>
+      </c>
+      <c r="H37" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="I37" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="J37" t="s">
+        <v>22</v>
+      </c>
+      <c r="K37" t="s">
+        <v>22</v>
+      </c>
+      <c r="L37" t="s">
+        <v>22</v>
+      </c>
+      <c r="M37" t="n">
+        <v>35.0</v>
+      </c>
+      <c r="N37" t="n">
+        <v>53.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:J1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A11:J11"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A14:N14"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>77</v>
+        <v>118</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
       <c r="C4" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="D4" t="s">
-        <v>81</v>
+        <v>122</v>
       </c>
       <c r="E4" t="s">
-        <v>82</v>
+        <v>123</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="H4" t="s">
-        <v>84</v>
+        <v>125</v>
       </c>
       <c r="I4" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D5" t="s">
-        <v>86</v>
+        <v>127</v>
       </c>
       <c r="E5" t="s">
-        <v>87</v>
+        <v>128</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
-        <v>88</v>
+        <v>129</v>
       </c>
       <c r="H5" t="s">
-        <v>89</v>
+        <v>130</v>
       </c>
       <c r="I5" t="s">
-        <v>90</v>
+        <v>131</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="C6" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="D6" t="s">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="E6" t="s">
-        <v>92</v>
+        <v>133</v>
       </c>
       <c r="F6" t="s">
-        <v>93</v>
+        <v>134</v>
       </c>
       <c r="G6" t="s">
-        <v>94</v>
+        <v>135</v>
       </c>
       <c r="H6" t="s">
-        <v>95</v>
+        <v>136</v>
       </c>
       <c r="I6" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="C7" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="D7" t="s">
-        <v>86</v>
+        <v>127</v>
       </c>
       <c r="E7" t="s">
-        <v>97</v>
+        <v>138</v>
       </c>
       <c r="F7" t="s">
-        <v>98</v>
+        <v>139</v>
       </c>
       <c r="G7" t="s">
-        <v>99</v>
+        <v>140</v>
       </c>
       <c r="H7" t="s">
-        <v>100</v>
+        <v>141</v>
       </c>
       <c r="I7" t="s">
-        <v>101</v>
+        <v>142</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="C8" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="D8" t="s">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="E8" t="s">
-        <v>102</v>
+        <v>143</v>
       </c>
       <c r="F8" t="s">
-        <v>103</v>
+        <v>144</v>
       </c>
       <c r="G8" t="s">
-        <v>104</v>
+        <v>145</v>
       </c>
       <c r="H8" t="s">
-        <v>105</v>
+        <v>146</v>
       </c>
       <c r="I8" t="s">
-        <v>106</v>
+        <v>147</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>86</v>
+        <v>127</v>
       </c>
       <c r="E9" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
-        <v>108</v>
+        <v>149</v>
       </c>
       <c r="H9" t="s">
-        <v>109</v>
+        <v>150</v>
       </c>
       <c r="I9" t="s">
-        <v>110</v>
+        <v>151</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>75</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>86</v>
+        <v>127</v>
       </c>
       <c r="E10" t="s">
-        <v>111</v>
+        <v>152</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="I10" t="s">
-        <v>112</v>
+        <v>153</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>113</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>114</v>
+        <v>155</v>
       </c>
       <c r="E4" t="s">
-        <v>115</v>
+        <v>156</v>
       </c>
       <c r="F4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G4" t="s">
-        <v>116</v>
+        <v>157</v>
       </c>
       <c r="H4" t="s">
-        <v>117</v>
+        <v>158</v>
       </c>
       <c r="I4" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
-        <v>118</v>
+        <v>159</v>
       </c>
       <c r="E5" t="s">
-        <v>119</v>
+        <v>160</v>
       </c>
       <c r="F5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G5" t="s">
-        <v>120</v>
+        <v>161</v>
       </c>
       <c r="H5" t="s">
-        <v>121</v>
+        <v>162</v>
       </c>
       <c r="I5" t="s">
-        <v>90</v>
+        <v>131</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="D6" t="s">
-        <v>122</v>
+        <v>163</v>
       </c>
       <c r="E6" t="s">
-        <v>123</v>
+        <v>164</v>
       </c>
       <c r="F6" t="s">
-        <v>111</v>
+        <v>152</v>
       </c>
       <c r="G6" t="s">
-        <v>124</v>
+        <v>165</v>
       </c>
       <c r="H6" t="s">
-        <v>125</v>
+        <v>166</v>
       </c>
       <c r="I6" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>126</v>
+        <v>167</v>
       </c>
       <c r="E7" t="s">
-        <v>127</v>
+        <v>168</v>
       </c>
       <c r="F7" t="s">
-        <v>128</v>
+        <v>169</v>
       </c>
       <c r="G7" t="s">
-        <v>129</v>
+        <v>170</v>
       </c>
       <c r="H7" t="s">
-        <v>130</v>
+        <v>171</v>
       </c>
       <c r="I7" t="s">
-        <v>101</v>
+        <v>142</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>126</v>
+        <v>167</v>
       </c>
       <c r="E8" t="s">
-        <v>131</v>
+        <v>172</v>
       </c>
       <c r="F8" t="s">
-        <v>82</v>
+        <v>123</v>
       </c>
       <c r="G8" t="s">
-        <v>132</v>
+        <v>173</v>
       </c>
       <c r="H8" t="s">
-        <v>133</v>
+        <v>174</v>
       </c>
       <c r="I8" t="s">
-        <v>106</v>
+        <v>147</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D9" t="s">
-        <v>86</v>
+        <v>127</v>
       </c>
       <c r="E9" t="s">
-        <v>107</v>
+        <v>148</v>
       </c>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G9" t="s">
-        <v>134</v>
+        <v>175</v>
       </c>
       <c r="H9" t="s">
-        <v>135</v>
+        <v>176</v>
       </c>
       <c r="I9" t="s">
-        <v>110</v>
+        <v>151</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="C10" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="D10" t="s">
-        <v>136</v>
+        <v>177</v>
       </c>
       <c r="E10" t="s">
-        <v>137</v>
+        <v>178</v>
       </c>
       <c r="F10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G10" t="s">
-        <v>138</v>
+        <v>179</v>
       </c>
       <c r="H10" t="s">
-        <v>139</v>
+        <v>180</v>
       </c>
       <c r="I10" t="s">
-        <v>140</v>
+        <v>181</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="1" t="s">
-        <v>43</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>78</v>
+        <v>119</v>
       </c>
       <c r="H12" s="2" t="s">
-        <v>79</v>
+        <v>120</v>
       </c>
       <c r="I12" s="2" t="s">
-        <v>80</v>
+        <v>121</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="D13" t="s">
-        <v>141</v>
+        <v>182</v>
       </c>
       <c r="E13" t="s">
-        <v>142</v>
+        <v>183</v>
       </c>
       <c r="F13" t="s">
-        <v>143</v>
+        <v>184</v>
       </c>
       <c r="G13" t="s">
-        <v>144</v>
+        <v>185</v>
       </c>
       <c r="H13" t="s">
-        <v>145</v>
+        <v>186</v>
       </c>
       <c r="I13" t="s">
-        <v>85</v>
+        <v>126</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>72</v>
       </c>
       <c r="C14" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>81</v>
+        <v>122</v>
       </c>
       <c r="E14" t="s">
-        <v>146</v>
+        <v>187</v>
       </c>
       <c r="F14" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G14" t="s">
-        <v>147</v>
+        <v>188</v>
       </c>
       <c r="H14" t="s">
-        <v>148</v>
+        <v>189</v>
       </c>
       <c r="I14" t="s">
-        <v>90</v>
+        <v>131</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="C15" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="D15" t="s">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="E15" t="s">
-        <v>92</v>
+        <v>133</v>
       </c>
       <c r="F15" t="s">
-        <v>149</v>
+        <v>190</v>
       </c>
       <c r="G15" t="s">
-        <v>150</v>
+        <v>191</v>
       </c>
       <c r="H15" t="s">
-        <v>151</v>
+        <v>192</v>
       </c>
       <c r="I15" t="s">
-        <v>96</v>
+        <v>137</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>4</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>74</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="E16" t="s">
-        <v>152</v>
+        <v>193</v>
       </c>
       <c r="F16" t="s">
-        <v>153</v>
+        <v>194</v>
       </c>
       <c r="G16" t="s">
-        <v>154</v>
+        <v>195</v>
       </c>
       <c r="H16" t="s">
-        <v>155</v>
+        <v>196</v>
       </c>
       <c r="I16" t="s">
-        <v>101</v>
+        <v>142</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>5</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>107</v>
       </c>
       <c r="C17" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="D17" t="s">
-        <v>141</v>
+        <v>182</v>
       </c>
       <c r="E17" t="s">
-        <v>156</v>
+        <v>197</v>
       </c>
       <c r="F17" t="s">
-        <v>157</v>
+        <v>198</v>
       </c>
       <c r="G17" t="s">
-        <v>158</v>
+        <v>199</v>
       </c>
       <c r="H17" t="s">
-        <v>159</v>
+        <v>200</v>
       </c>
       <c r="I17" t="s">
-        <v>106</v>
+        <v>147</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>6</v>
       </c>
       <c r="B18" t="s">
-        <v>73</v>
+        <v>113</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="D18" t="s">
-        <v>141</v>
+        <v>182</v>
       </c>
       <c r="E18" t="s">
-        <v>160</v>
+        <v>201</v>
       </c>
       <c r="F18" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="G18" t="s">
-        <v>161</v>
+        <v>202</v>
       </c>
       <c r="H18" t="s">
-        <v>162</v>
+        <v>203</v>
       </c>
       <c r="I18" t="s">
-        <v>110</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" t="s">
+        <v>163</v>
+      </c>
+      <c r="E4" t="s">
+        <v>164</v>
+      </c>
+      <c r="F4" t="s">
+        <v>152</v>
+      </c>
+      <c r="G4" t="s">
+        <v>205</v>
+      </c>
+      <c r="H4" t="s">
+        <v>206</v>
+      </c>
+      <c r="I4" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>155</v>
+      </c>
+      <c r="E5" t="s">
+        <v>156</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>207</v>
+      </c>
+      <c r="H5" t="s">
+        <v>208</v>
+      </c>
+      <c r="I5" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E6" t="s">
+        <v>128</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>209</v>
+      </c>
+      <c r="H6" t="s">
+        <v>210</v>
+      </c>
+      <c r="I6" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D7" t="s">
+        <v>127</v>
+      </c>
+      <c r="E7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F7" t="s">
+        <v>19</v>
+      </c>
+      <c r="G7" t="s">
+        <v>211</v>
+      </c>
+      <c r="H7" t="s">
+        <v>212</v>
+      </c>
+      <c r="I7" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" t="s">
+        <v>213</v>
+      </c>
+      <c r="E10" t="s">
+        <v>214</v>
+      </c>
+      <c r="F10" t="s">
+        <v>215</v>
+      </c>
+      <c r="G10" t="s">
+        <v>216</v>
+      </c>
+      <c r="H10" t="s">
+        <v>217</v>
+      </c>
+      <c r="I10" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>2</v>
+      </c>
+      <c r="B11" t="s">
+        <v>72</v>
+      </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" t="s">
+        <v>122</v>
+      </c>
+      <c r="E11" t="s">
+        <v>187</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>218</v>
+      </c>
+      <c r="H11" t="s">
+        <v>219</v>
+      </c>
+      <c r="I11" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C12" t="s">
+        <v>96</v>
+      </c>
+      <c r="D12" t="s">
+        <v>220</v>
+      </c>
+      <c r="E12" t="s">
+        <v>221</v>
+      </c>
+      <c r="F12" t="s">
+        <v>19</v>
+      </c>
+      <c r="G12" t="s">
+        <v>222</v>
+      </c>
+      <c r="H12" t="s">
+        <v>223</v>
+      </c>
+      <c r="I12" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>4</v>
+      </c>
+      <c r="B13" t="s">
+        <v>99</v>
+      </c>
+      <c r="C13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" t="s">
+        <v>132</v>
+      </c>
+      <c r="E13" t="s">
+        <v>224</v>
+      </c>
+      <c r="F13" t="s">
+        <v>225</v>
+      </c>
+      <c r="G13" t="s">
+        <v>226</v>
+      </c>
+      <c r="H13" t="s">
+        <v>227</v>
+      </c>
+      <c r="I13" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>5</v>
+      </c>
+      <c r="B14" t="s">
+        <v>104</v>
+      </c>
+      <c r="C14" t="s">
+        <v>105</v>
+      </c>
+      <c r="D14" t="s">
+        <v>228</v>
+      </c>
+      <c r="E14" t="s">
+        <v>229</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>230</v>
+      </c>
+      <c r="H14" t="s">
+        <v>231</v>
+      </c>
+      <c r="I14" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>6</v>
+      </c>
+      <c r="B15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" t="s">
+        <v>132</v>
+      </c>
+      <c r="E15" t="s">
+        <v>143</v>
+      </c>
+      <c r="F15" t="s">
+        <v>144</v>
+      </c>
+      <c r="G15" t="s">
+        <v>232</v>
+      </c>
+      <c r="H15" t="s">
+        <v>233</v>
+      </c>
+      <c r="I15" t="s">
+        <v>151</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A8:I8"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D4" t="s">
+        <v>167</v>
+      </c>
+      <c r="E4" t="s">
+        <v>172</v>
+      </c>
+      <c r="F4" t="s">
+        <v>123</v>
+      </c>
+      <c r="G4" t="s">
+        <v>235</v>
+      </c>
+      <c r="H4" t="s">
+        <v>236</v>
+      </c>
+      <c r="I4" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D5" t="s">
+        <v>237</v>
+      </c>
+      <c r="E5" t="s">
+        <v>138</v>
+      </c>
+      <c r="F5" t="s">
+        <v>139</v>
+      </c>
+      <c r="G5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>2</v>
+      </c>
+      <c r="B6" t="s">
+        <v>29</v>
+      </c>
+      <c r="C6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E6" t="s">
+        <v>152</v>
+      </c>
+      <c r="F6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I6" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>87</v>
+      </c>
+      <c r="C9" t="s">
+        <v>66</v>
+      </c>
+      <c r="D9" t="s">
+        <v>122</v>
+      </c>
+      <c r="E9" t="s">
+        <v>239</v>
+      </c>
+      <c r="F9" t="s">
+        <v>19</v>
+      </c>
+      <c r="G9" t="s">
+        <v>240</v>
+      </c>
+      <c r="H9" t="s">
+        <v>241</v>
+      </c>
+      <c r="I9" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>2</v>
+      </c>
+      <c r="B10" t="s">
+        <v>81</v>
+      </c>
+      <c r="C10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" t="s">
+        <v>213</v>
+      </c>
+      <c r="E10" t="s">
+        <v>242</v>
+      </c>
+      <c r="F10" t="s">
+        <v>243</v>
+      </c>
+      <c r="G10" t="s">
+        <v>244</v>
+      </c>
+      <c r="H10" t="s">
+        <v>245</v>
+      </c>
+      <c r="I10" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" t="s">
+        <v>92</v>
+      </c>
+      <c r="C11" t="s">
+        <v>93</v>
+      </c>
+      <c r="D11" t="s">
+        <v>246</v>
+      </c>
+      <c r="E11" t="s">
+        <v>221</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>247</v>
+      </c>
+      <c r="H11" t="s">
+        <v>248</v>
+      </c>
+      <c r="I11" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>4</v>
+      </c>
+      <c r="B12" t="s">
+        <v>60</v>
+      </c>
+      <c r="C12" t="s">
+        <v>61</v>
+      </c>
+      <c r="D12" t="s">
+        <v>182</v>
+      </c>
+      <c r="E12" t="s">
+        <v>183</v>
+      </c>
+      <c r="F12" t="s">
+        <v>184</v>
+      </c>
+      <c r="G12" t="s">
+        <v>249</v>
+      </c>
+      <c r="H12" t="s">
+        <v>250</v>
+      </c>
+      <c r="I12" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>5</v>
+      </c>
+      <c r="B13" t="s">
+        <v>74</v>
+      </c>
+      <c r="C13" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" t="s">
+        <v>132</v>
+      </c>
+      <c r="E13" t="s">
+        <v>193</v>
+      </c>
+      <c r="F13" t="s">
+        <v>194</v>
+      </c>
+      <c r="G13" t="s">
+        <v>251</v>
+      </c>
+      <c r="H13" t="s">
+        <v>252</v>
+      </c>
+      <c r="I13" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>6</v>
+      </c>
+      <c r="B14" t="s">
+        <v>97</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>122</v>
+      </c>
+      <c r="E14" t="s">
+        <v>190</v>
+      </c>
+      <c r="F14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G14" t="s">
+        <v>253</v>
+      </c>
+      <c r="H14" t="s">
+        <v>254</v>
+      </c>
+      <c r="I14" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>7</v>
+      </c>
+      <c r="B15" t="s">
+        <v>84</v>
+      </c>
+      <c r="C15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" t="s">
+        <v>132</v>
+      </c>
+      <c r="E15" t="s">
+        <v>143</v>
+      </c>
+      <c r="F15" t="s">
+        <v>255</v>
+      </c>
+      <c r="G15" t="s">
+        <v>256</v>
+      </c>
+      <c r="H15" t="s">
+        <v>257</v>
+      </c>
+      <c r="I15" t="s">
+        <v>181</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>155</v>
+      </c>
+      <c r="E4" t="s">
+        <v>156</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>259</v>
+      </c>
+      <c r="H4" t="s">
+        <v>260</v>
+      </c>
+      <c r="I4" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" t="s">
+        <v>167</v>
+      </c>
+      <c r="E5" t="s">
+        <v>172</v>
+      </c>
+      <c r="F5" t="s">
+        <v>123</v>
+      </c>
+      <c r="G5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>81</v>
+      </c>
+      <c r="C8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D8" t="s">
+        <v>213</v>
+      </c>
+      <c r="E8" t="s">
+        <v>242</v>
+      </c>
+      <c r="F8" t="s">
+        <v>243</v>
+      </c>
+      <c r="G8" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>1</v>
+      </c>
+      <c r="B9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C9" t="s">
+        <v>69</v>
+      </c>
+      <c r="D9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E9" t="s">
+        <v>214</v>
+      </c>
+      <c r="F9" t="s">
+        <v>215</v>
+      </c>
+      <c r="G9" t="s">
+        <v>17</v>
+      </c>
+      <c r="H9" t="s">
+        <v>17</v>
+      </c>
+      <c r="I9" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>1</v>
+      </c>
+      <c r="B10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" t="s">
+        <v>61</v>
+      </c>
+      <c r="D10" t="s">
+        <v>182</v>
+      </c>
+      <c r="E10" t="s">
+        <v>183</v>
+      </c>
+      <c r="F10" t="s">
+        <v>184</v>
+      </c>
+      <c r="G10" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>1</v>
+      </c>
+      <c r="B11" t="s">
+        <v>74</v>
+      </c>
+      <c r="C11" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" t="s">
+        <v>132</v>
+      </c>
+      <c r="E11" t="s">
+        <v>193</v>
+      </c>
+      <c r="F11" t="s">
+        <v>194</v>
+      </c>
+      <c r="G11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" t="s">
+        <v>262</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="3" max="3" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D4" t="s">
+        <v>127</v>
+      </c>
+      <c r="E4" t="s">
+        <v>152</v>
+      </c>
+      <c r="F4" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" t="s">
+        <v>264</v>
+      </c>
+      <c r="H4" t="s">
+        <v>265</v>
+      </c>
+      <c r="I4" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C5" t="s">
+        <v>30</v>
+      </c>
+      <c r="D5" t="s">
+        <v>127</v>
+      </c>
+      <c r="E5" t="s">
+        <v>148</v>
+      </c>
+      <c r="F5" t="s">
+        <v>19</v>
+      </c>
+      <c r="G5" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I5" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>1</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" t="s">
+        <v>122</v>
+      </c>
+      <c r="E8" t="s">
+        <v>123</v>
+      </c>
+      <c r="F8" t="s">
+        <v>19</v>
+      </c>
+      <c r="G8" t="s">
+        <v>266</v>
+      </c>
+      <c r="H8" t="s">
+        <v>267</v>
+      </c>
+      <c r="I8" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>2</v>
+      </c>
+      <c r="B9" t="s">
+        <v>89</v>
+      </c>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" t="s">
+        <v>132</v>
+      </c>
+      <c r="E9" t="s">
+        <v>268</v>
+      </c>
+      <c r="F9" t="s">
+        <v>269</v>
+      </c>
+      <c r="G9" t="s">
+        <v>270</v>
+      </c>
+      <c r="H9" t="s">
+        <v>271</v>
+      </c>
+      <c r="I9" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>3</v>
+      </c>
+      <c r="B10" t="s">
+        <v>68</v>
+      </c>
+      <c r="C10" t="s">
+        <v>69</v>
+      </c>
+      <c r="D10" t="s">
+        <v>213</v>
+      </c>
+      <c r="E10" t="s">
+        <v>214</v>
+      </c>
+      <c r="F10" t="s">
+        <v>272</v>
+      </c>
+      <c r="G10" t="s">
+        <v>17</v>
+      </c>
+      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+      <c r="I10" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>3</v>
+      </c>
+      <c r="B11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C11" t="s">
+        <v>66</v>
+      </c>
+      <c r="D11" t="s">
+        <v>122</v>
+      </c>
+      <c r="E11" t="s">
+        <v>190</v>
+      </c>
+      <c r="F11" t="s">
+        <v>19</v>
+      </c>
+      <c r="G11" t="s">
+        <v>17</v>
+      </c>
+      <c r="H11" t="s">
+        <v>17</v>
+      </c>
+      <c r="I11" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>3</v>
+      </c>
+      <c r="B12" t="s">
+        <v>110</v>
+      </c>
+      <c r="C12" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" t="s">
+        <v>132</v>
+      </c>
+      <c r="E12" t="s">
+        <v>273</v>
+      </c>
+      <c r="F12" t="s">
+        <v>274</v>
+      </c>
+      <c r="G12" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" t="s">
+        <v>17</v>
+      </c>
+      <c r="I12" t="s">
+        <v>151</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>