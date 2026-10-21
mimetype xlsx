--- v0 (2026-07-22)
+++ v1 (2026-10-21)
@@ -269,51 +269,51 @@
   <si>
     <t xml:space="preserve">Rebecca Jackson (5)</t>
   </si>
   <si>
     <t xml:space="preserve">9.0</t>
   </si>
   <si>
     <t xml:space="preserve">1838</t>
   </si>
   <si>
     <t xml:space="preserve">STREAKER</t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane (5)</t>
   </si>
   <si>
     <t xml:space="preserve">12345</t>
   </si>
   <si>
     <t xml:space="preserve">GP14</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison (4)</t>
   </si>
   <si>
-    <t xml:space="preserve">Jed Palmer (1) / Phil Westell (3)</t>
+    <t xml:space="preserve">Jed Palmer (1) / Phil Wastell (3)</t>
   </si>
   <si>
     <t xml:space="preserve">7.0</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">3738</t>
   </si>
   <si>
     <t xml:space="preserve">MIRACLE</t>
   </si>
   <si>
     <t xml:space="preserve">Keith Jeremiah (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Christina Jeremiah (2)</t>
   </si>
   <si>
     <t xml:space="preserve">n/a 1</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson (2)</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t xml:space="preserve">COMET VERSA</t>
   </si>
   <si>
     <t xml:space="preserve">Steve James (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon (1)</t>
   </si>
   <si>
     <t xml:space="preserve">3829</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Shailer-Smith (1)</t>
   </si>
   <si>
     <t xml:space="preserve">6755</t>
   </si>
   <si>
     <t xml:space="preserve">WAYFARER</t>
   </si>
   <si>
-    <t xml:space="preserve">Dan Packman (1)</t>
+    <t xml:space="preserve">Daniel Packman (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer (1)</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">12193</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Graham Gibbs (1)</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 (RET)</t>
   </si>
   <si>
     <t xml:space="preserve">180834</t>
   </si>
@@ -422,336 +422,336 @@
   <si>
     <t xml:space="preserve">TOPAZ UNO</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1677</t>
   </si>
   <si>
     <t xml:space="preserve">8.0</t>
   </si>
   <si>
     <t xml:space="preserve">1679</t>
   </si>
   <si>
     <t xml:space="preserve">Lee Cass (1)</t>
   </si>
   <si>
     <t xml:space="preserve">n/a 2</t>
   </si>
   <si>
-    <t xml:space="preserve">Charis A-Barber (1)</t>
+    <t xml:space="preserve">Charis Ascott-Barber (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Slow Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-08-10T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:58</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 RET</t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:22</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:12</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:47</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:46</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:39</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jessop</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:21</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:25</t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
-    <t xml:space="preserve">Phil Westell</t>
+    <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:47</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1165.0</t>
+    <t xml:space="preserve">1165</t>
   </si>
   <si>
     <t xml:space="preserve">Steve James</t>
   </si>
   <si>
     <t xml:space="preserve">Steve Dixon</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:56</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:53</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">7.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-08-17T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:14</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:27</t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:39</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:22</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:14</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:19</t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:27</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:00</t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:27</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:35</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:22</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Shailer-Smith</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:43</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:11</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:37</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Lee Cass</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:48:48</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Charis A-Barber</t>
+    <t xml:space="preserve">1260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Charis Ascott-Barber</t>
   </si>
   <si>
     <t xml:space="preserve">11.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">10.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 3 results (2025-08-31T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:43:52</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:10</t>
   </si>
@@ -779,54 +779,54 @@
   <si>
     <t xml:space="preserve">00:39:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:32:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:02</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:50</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:52</t>
   </si>
   <si>
-    <t xml:space="preserve">1109.0</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Dan Packman</t>
+    <t xml:space="preserve">1109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniel Packman</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2025-09-14T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:33</t>
   </si>
   <si>
     <t xml:space="preserve">Pat Gray</t>
   </si>
   <si>
     <t xml:space="preserve">Leo Verryt</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:18</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:30</t>
   </si>
@@ -917,51 +917,51 @@
   <si>
     <t xml:space="preserve">John Goudie</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:09</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:54</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:00</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:00</t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:01</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:20</t>
   </si>
   <si>
     <t xml:space="preserve">Peter Horner</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:22</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:09</t>
   </si>
@@ -1007,96 +1007,96 @@
   <si>
     <t xml:space="preserve">00:35:10</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:43</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:46:42</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:33</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 RET</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">Graham Gibbs</t>
   </si>
   <si>
-    <t xml:space="preserve">1251.0</t>
+    <t xml:space="preserve">1251</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">Isla Berry</t>
   </si>
   <si>
     <t xml:space="preserve">Patrick Whitton</t>
   </si>
   <si>
     <t xml:space="preserve">Race 7 results (2025-10-19T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:58</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:07</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:03</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:43</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:14</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:06</t>
   </si>
   <si>
     <t xml:space="preserve">01:19:55</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:59</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:21</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:09</t>
   </si>
   <si>
-    <t xml:space="preserve">1045.0</t>
+    <t xml:space="preserve">1045</t>
   </si>
   <si>
     <t xml:space="preserve">Tony Kendall</t>
   </si>
   <si>
     <t xml:space="preserve">01:20:12</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:45</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:40</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:14</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:42</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:36</t>
   </si>
@@ -1154,51 +1154,51 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId10" Target="worksheets/sheet8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="5" max="5" width="20.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="34.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
@@ -4635,57 +4635,57 @@
       </c>
       <c r="I81" s="3" t="s">
         <v>135</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>135</v>
       </c>
       <c r="K81" t="s">
         <v>135</v>
       </c>
       <c r="L81" t="s">
         <v>135</v>
       </c>
       <c r="M81" t="s">
         <v>135</v>
       </c>
       <c r="N81" t="n">
         <v>43.0</v>
       </c>
       <c r="O81" t="n">
         <v>76.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:O1"/>
     <mergeCell ref="A7:N7"/>
     <mergeCell ref="A58:O58"/>
     <mergeCell ref="A2:L2"/>
+    <mergeCell ref="A31:O31"/>
     <mergeCell ref="A11:O11"/>
+    <mergeCell ref="A1:O1"/>
     <mergeCell ref="A22:O22"/>
-    <mergeCell ref="A31:O31"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5404,81 +5404,81 @@
       </c>
       <c r="C31" t="s">
         <v>105</v>
       </c>
       <c r="D31" t="s">
         <v>178</v>
       </c>
       <c r="E31" t="s">
         <v>179</v>
       </c>
       <c r="F31" t="s">
         <v>180</v>
       </c>
       <c r="G31" t="s">
         <v>181</v>
       </c>
       <c r="H31" t="s">
         <v>182</v>
       </c>
       <c r="I31" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A18:I18"/>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A6:I6"/>
     <mergeCell ref="A26:I26"/>
-    <mergeCell ref="A1:I1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
-    <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
@@ -6406,57 +6406,57 @@
       </c>
       <c r="C39" t="s">
         <v>123</v>
       </c>
       <c r="D39" t="s">
         <v>227</v>
       </c>
       <c r="E39" t="s">
         <v>228</v>
       </c>
       <c r="F39" t="s">
         <v>45</v>
       </c>
       <c r="G39" t="s">
         <v>15</v>
       </c>
       <c r="H39" t="s">
         <v>15</v>
       </c>
       <c r="I39" t="s">
         <v>230</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A17:I17"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A13:I13"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A8:I8"/>
-[...4 lines deleted...]
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7257,55 +7257,55 @@
       </c>
       <c r="C33" t="s">
         <v>112</v>
       </c>
       <c r="D33" t="s">
         <v>252</v>
       </c>
       <c r="E33" t="s">
         <v>253</v>
       </c>
       <c r="F33" t="s">
         <v>219</v>
       </c>
       <c r="G33" t="s">
         <v>15</v>
       </c>
       <c r="H33" t="s">
         <v>15</v>
       </c>
       <c r="I33" t="s">
         <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A13:I13"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A18:I18"/>
     <mergeCell ref="A26:I26"/>
-    <mergeCell ref="A13:I13"/>
-    <mergeCell ref="A18:I18"/>
     <mergeCell ref="A6:I6"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8199,57 +8199,57 @@
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37" t="s">
         <v>164</v>
       </c>
       <c r="E37" t="s">
         <v>203</v>
       </c>
       <c r="F37" t="s">
         <v>45</v>
       </c>
       <c r="G37" t="s">
         <v>281</v>
       </c>
       <c r="H37" t="s">
         <v>282</v>
       </c>
       <c r="I37" t="s">
         <v>177</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A32:I32"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A10:I10"/>
     <mergeCell ref="A18:I18"/>
-    <mergeCell ref="A24:I24"/>
-[...4 lines deleted...]
-    <mergeCell ref="A6:I6"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -9200,57 +9200,57 @@
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39" t="s">
         <v>168</v>
       </c>
       <c r="E39" t="s">
         <v>169</v>
       </c>
       <c r="F39" t="s">
         <v>45</v>
       </c>
       <c r="G39" t="s">
         <v>312</v>
       </c>
       <c r="H39" t="s">
         <v>157</v>
       </c>
       <c r="I39" t="s">
         <v>226</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A30:I30"/>
+    <mergeCell ref="A19:I19"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A14:I14"/>
-    <mergeCell ref="A19:I19"/>
-[...4 lines deleted...]
-    <mergeCell ref="A5:I5"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -9961,52 +9961,52 @@
         <v>70</v>
       </c>
       <c r="D29" t="s">
         <v>168</v>
       </c>
       <c r="E29" t="s">
         <v>331</v>
       </c>
       <c r="F29" t="s">
         <v>45</v>
       </c>
       <c r="G29" t="s">
         <v>15</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
       <c r="I29" t="s">
         <v>325</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A12:I12"/>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A21:I21"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A21:I21"/>
     <mergeCell ref="A7:I7"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -10692,54 +10692,54 @@
       </c>
       <c r="C29" t="s">
         <v>70</v>
       </c>
       <c r="D29" t="s">
         <v>168</v>
       </c>
       <c r="E29" t="s">
         <v>207</v>
       </c>
       <c r="F29" t="s">
         <v>45</v>
       </c>
       <c r="G29" t="s">
         <v>351</v>
       </c>
       <c r="H29" t="s">
         <v>352</v>
       </c>
       <c r="I29" t="s">
         <v>163</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A25:I25"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A20:I20"/>
+    <mergeCell ref="A13:I13"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A5:I5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A13:I13"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A20:I20"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>