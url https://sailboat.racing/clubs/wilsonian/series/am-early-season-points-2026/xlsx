--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -370,89 +370,89 @@
   <si>
     <t xml:space="preserve">Ed LeGassick (2)</t>
   </si>
   <si>
     <t xml:space="preserve">211097</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 6 / Laser Radial</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling (1)</t>
   </si>
   <si>
     <t xml:space="preserve">None</t>
   </si>
   <si>
     <t xml:space="preserve">Ales LeGassick (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey (1)</t>
   </si>
   <si>
+    <t xml:space="preserve">1918</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Peter Horner (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.0 (OCS)</t>
+  </si>
+  <si>
     <t xml:space="preserve">12345</t>
   </si>
   <si>
     <t xml:space="preserve">GP14</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Wastell (2)</t>
   </si>
   <si>
     <t xml:space="preserve">3738</t>
   </si>
   <si>
     <t xml:space="preserve">MIRACLE</t>
   </si>
   <si>
     <t xml:space="preserve">Keith Jeremiah (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Christina Jeremiah (1)</t>
   </si>
   <si>
     <t xml:space="preserve">2190</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken (1)</t>
   </si>
   <si>
-    <t xml:space="preserve">1918</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">1675</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris (1)</t>
   </si>
   <si>
     <t xml:space="preserve">21405</t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1975</t>
   </si>
   <si>
     <t xml:space="preserve">SOLO</t>
   </si>
   <si>
     <t xml:space="preserve">Doug MacKinnon (1)</t>
   </si>
   <si>
     <t xml:space="preserve">204028</t>
@@ -799,51 +799,51 @@
   <si>
     <t xml:space="preserve">01:12:52</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">01:22:59</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:02</t>
   </si>
   <si>
     <t xml:space="preserve">7.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Peter Horner</t>
   </si>
   <si>
     <t xml:space="preserve">11:26:21</t>
   </si>
   <si>
     <t xml:space="preserve">10:12:16</t>
   </si>
   <si>
-    <t xml:space="preserve">10.0 OCS</t>
+    <t xml:space="preserve">9.0 OCS</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 DNC</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2026-05-10T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:28</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
     <t xml:space="preserve">1145.0</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Wastell</t>
   </si>
@@ -2859,225 +2859,225 @@
       </c>
       <c r="L34" t="s">
         <v>78</v>
       </c>
       <c r="M34" t="s">
         <v>78</v>
       </c>
       <c r="N34" t="s">
         <v>78</v>
       </c>
       <c r="O34" t="n">
         <v>53.0</v>
       </c>
       <c r="P34" t="n">
         <v>92.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>14</v>
       </c>
       <c r="B35" t="s">
         <v>115</v>
       </c>
       <c r="C35" t="s">
+        <v>86</v>
+      </c>
+      <c r="D35" t="s">
+        <v>19</v>
+      </c>
+      <c r="E35" t="s">
         <v>116</v>
       </c>
-      <c r="D35" t="s">
-[...2 lines deleted...]
-      <c r="E35" t="s">
+      <c r="F35" t="s">
+        <v>34</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="H35" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="I35" t="s">
         <v>117</v>
       </c>
-      <c r="F35" t="s">
-[...11 lines deleted...]
-      <c r="J35" t="s">
+      <c r="J35" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K35" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="L35" t="s">
         <v>78</v>
       </c>
       <c r="M35" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="N35" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="O35" t="n">
         <v>53.0</v>
       </c>
       <c r="P35" t="n">
         <v>92.0</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>15</v>
       </c>
       <c r="B36" t="s">
+        <v>118</v>
+      </c>
+      <c r="C36" t="s">
         <v>119</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>19</v>
+      </c>
+      <c r="E36" t="s">
         <v>120</v>
       </c>
-      <c r="D36" t="s">
-[...2 lines deleted...]
-      <c r="E36" t="s">
+      <c r="F36" t="s">
         <v>121</v>
       </c>
-      <c r="F36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="I36" s="3" t="s">
         <v>78</v>
       </c>
       <c r="J36" t="s">
         <v>78</v>
       </c>
       <c r="K36" t="s">
         <v>78</v>
       </c>
       <c r="L36" t="s">
         <v>78</v>
       </c>
       <c r="M36" t="s">
-        <v>25</v>
+        <v>79</v>
       </c>
       <c r="N36" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="O36" t="n">
-        <v>54.0</v>
+        <v>53.0</v>
       </c>
       <c r="P36" t="n">
-        <v>93.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>16</v>
       </c>
       <c r="B37" t="s">
+        <v>122</v>
+      </c>
+      <c r="C37" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D37" t="s">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>124</v>
       </c>
       <c r="F37" t="s">
-        <v>34</v>
+        <v>125</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>78</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="I37" t="s">
+      <c r="I37" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="J37" t="s">
+        <v>78</v>
+      </c>
+      <c r="K37" t="s">
+        <v>78</v>
+      </c>
+      <c r="L37" t="s">
+        <v>78</v>
+      </c>
+      <c r="M37" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>78</v>
       </c>
       <c r="N37" t="s">
         <v>78</v>
       </c>
       <c r="O37" t="n">
         <v>54.0</v>
       </c>
       <c r="P37" t="n">
         <v>93.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>17</v>
       </c>
       <c r="B38" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C38" t="s">
         <v>86</v>
       </c>
       <c r="D38" t="s">
         <v>19</v>
       </c>
       <c r="E38" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F38" t="s">
         <v>34</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="H38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="I38" t="s">
-        <v>127</v>
+        <v>25</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>78</v>
       </c>
       <c r="K38" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="L38" t="s">
         <v>78</v>
       </c>
       <c r="M38" t="s">
         <v>78</v>
       </c>
       <c r="N38" t="s">
         <v>78</v>
       </c>
       <c r="O38" t="n">
         <v>54.0</v>
       </c>
       <c r="P38" t="n">
         <v>93.0</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>18</v>
       </c>
       <c r="B39" t="s">
         <v>128</v>
       </c>
       <c r="C39" t="s">
@@ -3306,54 +3306,54 @@
       </c>
       <c r="K43" t="s">
         <v>78</v>
       </c>
       <c r="L43" t="s">
         <v>78</v>
       </c>
       <c r="M43" t="s">
         <v>78</v>
       </c>
       <c r="N43" t="s">
         <v>78</v>
       </c>
       <c r="O43" t="n">
         <v>56.0</v>
       </c>
       <c r="P43" t="n">
         <v>95.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>23</v>
       </c>
       <c r="B44" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C44" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D44" t="s">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>139</v>
       </c>
       <c r="F44" t="s">
         <v>140</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="H44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="I44" s="3" t="s">
         <v>78</v>
       </c>
       <c r="J44" t="s">
         <v>93</v>
       </c>
       <c r="K44" t="s">
         <v>78</v>
       </c>
@@ -3409,51 +3409,51 @@
       </c>
       <c r="L45" t="s">
         <v>78</v>
       </c>
       <c r="M45" t="s">
         <v>78</v>
       </c>
       <c r="N45" t="s">
         <v>78</v>
       </c>
       <c r="O45" t="n">
         <v>57.0</v>
       </c>
       <c r="P45" t="n">
         <v>96.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>25</v>
       </c>
       <c r="B46" t="s">
         <v>142</v>
       </c>
       <c r="C46" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D46" t="s">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>143</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
       <c r="G46" s="3" t="s">
         <v>78</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>78</v>
       </c>
       <c r="I46" s="3" t="s">
         <v>78</v>
       </c>
       <c r="J46" t="s">
         <v>78</v>
       </c>
       <c r="K46" t="s">
         <v>78</v>
       </c>
@@ -3709,51 +3709,51 @@
       </c>
       <c r="L51" t="s">
         <v>78</v>
       </c>
       <c r="M51" t="s">
         <v>78</v>
       </c>
       <c r="N51" t="s">
         <v>78</v>
       </c>
       <c r="O51" t="n">
         <v>60.0</v>
       </c>
       <c r="P51" t="n">
         <v>99.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>31</v>
       </c>
       <c r="B52" t="s">
         <v>157</v>
       </c>
       <c r="C52" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D52" t="s">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>158</v>
       </c>
       <c r="F52" t="s">
         <v>34</v>
       </c>
       <c r="G52" s="3" t="s">
         <v>78</v>
       </c>
       <c r="H52" s="3" t="s">
         <v>78</v>
       </c>
       <c r="I52" s="3" t="s">
         <v>78</v>
       </c>
       <c r="J52" t="s">
         <v>78</v>
       </c>
       <c r="K52" t="s">
         <v>78</v>
       </c>
@@ -3809,51 +3809,51 @@
       </c>
       <c r="L53" t="s">
         <v>78</v>
       </c>
       <c r="M53" t="s">
         <v>78</v>
       </c>
       <c r="N53" t="s">
         <v>78</v>
       </c>
       <c r="O53" t="n">
         <v>61.0</v>
       </c>
       <c r="P53" t="n">
         <v>100.0</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>33</v>
       </c>
       <c r="B54" t="s">
         <v>162</v>
       </c>
       <c r="C54" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D54" t="s">
         <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>163</v>
       </c>
       <c r="F54" t="s">
         <v>34</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="H54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="I54" s="3" t="s">
         <v>78</v>
       </c>
       <c r="J54" t="s">
         <v>78</v>
       </c>
       <c r="K54" t="s">
         <v>78</v>
       </c>
@@ -4416,52 +4416,52 @@
       <c r="C13" t="s">
         <v>156</v>
       </c>
       <c r="D13" t="s">
         <v>207</v>
       </c>
       <c r="E13" t="s">
         <v>208</v>
       </c>
       <c r="F13" t="s">
         <v>209</v>
       </c>
       <c r="G13" t="s">
         <v>19</v>
       </c>
       <c r="H13" t="s">
         <v>19</v>
       </c>
       <c r="I13" t="s">
         <v>204</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4758,51 +4758,51 @@
       </c>
       <c r="D13" t="s">
         <v>202</v>
       </c>
       <c r="E13" t="s">
         <v>232</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
         <v>233</v>
       </c>
       <c r="H13" t="s">
         <v>234</v>
       </c>
       <c r="I13" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>2</v>
       </c>
       <c r="B14" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C14" t="s">
         <v>86</v>
       </c>
       <c r="D14" t="s">
         <v>202</v>
       </c>
       <c r="E14" t="s">
         <v>235</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>236</v>
       </c>
       <c r="H14" t="s">
         <v>237</v>
       </c>
       <c r="I14" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
@@ -4932,51 +4932,51 @@
       </c>
       <c r="D19" t="s">
         <v>202</v>
       </c>
       <c r="E19" t="s">
         <v>251</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
       <c r="G19" t="s">
         <v>252</v>
       </c>
       <c r="H19" t="s">
         <v>253</v>
       </c>
       <c r="I19" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>8</v>
       </c>
       <c r="B20" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="C20" t="s">
         <v>86</v>
       </c>
       <c r="D20" t="s">
         <v>202</v>
       </c>
       <c r="E20" t="s">
         <v>255</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
       <c r="G20" t="s">
         <v>256</v>
       </c>
       <c r="H20" t="s">
         <v>257</v>
       </c>
       <c r="I20" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
@@ -4988,52 +4988,52 @@
       <c r="C21" t="s">
         <v>86</v>
       </c>
       <c r="D21" t="s">
         <v>202</v>
       </c>
       <c r="E21" t="s">
         <v>203</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
       <c r="G21" t="s">
         <v>256</v>
       </c>
       <c r="H21" t="s">
         <v>19</v>
       </c>
       <c r="I21" t="s">
         <v>259</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A11:I11"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A11:I11"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5150,54 +5150,54 @@
       </c>
       <c r="D6" t="s">
         <v>171</v>
       </c>
       <c r="E6" t="s">
         <v>264</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
         <v>19</v>
       </c>
       <c r="H6" t="s">
         <v>19</v>
       </c>
       <c r="I6" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C7" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D7" t="s">
         <v>265</v>
       </c>
       <c r="E7" t="s">
         <v>266</v>
       </c>
       <c r="F7" t="s">
         <v>267</v>
       </c>
       <c r="G7" t="s">
         <v>19</v>
       </c>
       <c r="H7" t="s">
         <v>19</v>
       </c>
       <c r="I7" t="s">
         <v>263</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
@@ -5546,51 +5546,51 @@
       </c>
       <c r="D14" t="s">
         <v>289</v>
       </c>
       <c r="E14" t="s">
         <v>290</v>
       </c>
       <c r="F14" t="s">
         <v>291</v>
       </c>
       <c r="G14" t="s">
         <v>292</v>
       </c>
       <c r="H14" t="s">
         <v>293</v>
       </c>
       <c r="I14" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>5</v>
       </c>
       <c r="B15" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="C15" t="s">
         <v>86</v>
       </c>
       <c r="D15" t="s">
         <v>202</v>
       </c>
       <c r="E15" t="s">
         <v>255</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" t="s">
         <v>294</v>
       </c>
       <c r="H15" t="s">
         <v>295</v>
       </c>
       <c r="I15" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
@@ -5660,52 +5660,52 @@
       <c r="C18" t="s">
         <v>160</v>
       </c>
       <c r="D18" t="s">
         <v>302</v>
       </c>
       <c r="E18" t="s">
         <v>303</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
         <v>19</v>
       </c>
       <c r="H18" t="s">
         <v>19</v>
       </c>
       <c r="I18" t="s">
         <v>304</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6150,51 +6150,51 @@
       </c>
       <c r="E18" t="s">
         <v>191</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
         <v>331</v>
       </c>
       <c r="H18" t="s">
         <v>332</v>
       </c>
       <c r="I18" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>142</v>
       </c>
       <c r="C19" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D19" t="s">
         <v>333</v>
       </c>
       <c r="E19" t="s">
         <v>334</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
       <c r="G19" t="s">
         <v>335</v>
       </c>
       <c r="H19" t="s">
         <v>336</v>
       </c>
       <c r="I19" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>7</v>
       </c>
       <c r="B20" t="s">
@@ -6237,51 +6237,51 @@
       </c>
       <c r="E21" t="s">
         <v>241</v>
       </c>
       <c r="F21" t="s">
         <v>339</v>
       </c>
       <c r="G21" t="s">
         <v>340</v>
       </c>
       <c r="H21" t="s">
         <v>341</v>
       </c>
       <c r="I21" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>157</v>
       </c>
       <c r="C22" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D22" t="s">
         <v>333</v>
       </c>
       <c r="E22" t="s">
         <v>343</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22" t="s">
         <v>218</v>
       </c>
       <c r="H22" t="s">
         <v>344</v>
       </c>
       <c r="I22" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>10</v>
       </c>
       <c r="B23" t="s">
@@ -6295,51 +6295,51 @@
       </c>
       <c r="E23" t="s">
         <v>232</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>19</v>
       </c>
       <c r="I23" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>162</v>
       </c>
       <c r="C24" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D24" t="s">
         <v>333</v>
       </c>
       <c r="E24" t="s">
         <v>347</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24" t="s">
         <v>19</v>
       </c>
       <c r="I24" t="s">
         <v>346</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A12:I12"/>
     <mergeCell ref="A1:I1"/>
@@ -6602,54 +6602,54 @@
       </c>
       <c r="D11" t="s">
         <v>202</v>
       </c>
       <c r="E11" t="s">
         <v>232</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" t="s">
         <v>354</v>
       </c>
       <c r="H11" t="s">
         <v>355</v>
       </c>
       <c r="I11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C12" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D12" t="s">
         <v>333</v>
       </c>
       <c r="E12" t="s">
         <v>356</v>
       </c>
       <c r="F12" t="s">
         <v>357</v>
       </c>
       <c r="G12" t="s">
         <v>358</v>
       </c>
       <c r="H12" t="s">
         <v>359</v>
       </c>
       <c r="I12" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>3</v>
       </c>
       <c r="B13" t="s">
@@ -6776,54 +6776,54 @@
       </c>
       <c r="D17" t="s">
         <v>176</v>
       </c>
       <c r="E17" t="s">
         <v>367</v>
       </c>
       <c r="F17" t="s">
         <v>368</v>
       </c>
       <c r="G17" t="s">
         <v>369</v>
       </c>
       <c r="H17" t="s">
         <v>370</v>
       </c>
       <c r="I17" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>8</v>
       </c>
       <c r="B18" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C18" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D18" t="s">
         <v>265</v>
       </c>
       <c r="E18" t="s">
         <v>267</v>
       </c>
       <c r="F18" t="s">
         <v>266</v>
       </c>
       <c r="G18" t="s">
         <v>371</v>
       </c>
       <c r="H18" t="s">
         <v>372</v>
       </c>
       <c r="I18" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>9</v>
       </c>
       <c r="B19" t="s">
@@ -7232,54 +7232,54 @@
       </c>
       <c r="D15" t="s">
         <v>202</v>
       </c>
       <c r="E15" t="s">
         <v>203</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" t="s">
         <v>398</v>
       </c>
       <c r="H15" t="s">
         <v>399</v>
       </c>
       <c r="I15" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>6</v>
       </c>
       <c r="B16" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C16" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D16" t="s">
         <v>265</v>
       </c>
       <c r="E16" t="s">
         <v>267</v>
       </c>
       <c r="F16" t="s">
         <v>266</v>
       </c>
       <c r="G16" t="s">
         <v>400</v>
       </c>
       <c r="H16" t="s">
         <v>401</v>
       </c>
       <c r="I16" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>7</v>
       </c>
       <c r="B17" t="s">
@@ -7345,51 +7345,51 @@
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>176</v>
       </c>
       <c r="E19" t="s">
         <v>244</v>
       </c>
       <c r="F19" t="s">
         <v>245</v>
       </c>
       <c r="G19" t="s">
         <v>406</v>
       </c>
       <c r="H19" t="s">
         <v>407</v>
       </c>
       <c r="I19" t="s">
         <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>