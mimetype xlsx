--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -23,51 +23,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
     <sheet name="Race 1" r:id="rId4" sheetId="2"/>
     <sheet name="Race 2" r:id="rId5" sheetId="3"/>
     <sheet name="Race 3" r:id="rId6" sheetId="4"/>
     <sheet name="Race 4" r:id="rId7" sheetId="5"/>
     <sheet name="Race 5" r:id="rId8" sheetId="6"/>
     <sheet name="Race 6" r:id="rId9" sheetId="7"/>
     <sheet name="Race 7" r:id="rId10" sheetId="8"/>
     <sheet name="Race 8" r:id="rId11" sheetId="9"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1549" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1549" uniqueCount="408">
   <si>
     <t xml:space="preserve">AM Early Season Points 2026 results (2026-04-05 - 2026-06-21)</t>
   </si>
   <si>
     <t xml:space="preserve">Long Course</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
@@ -361,51 +361,51 @@
   <si>
     <t xml:space="preserve">3347</t>
   </si>
   <si>
     <t xml:space="preserve">NATIONAL 12 SN 3101-3414</t>
   </si>
   <si>
     <t xml:space="preserve">Alex LeGassick (2)</t>
   </si>
   <si>
     <t xml:space="preserve">Ed LeGassick (2)</t>
   </si>
   <si>
     <t xml:space="preserve">211097</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 6 / Laser Radial</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling (1)</t>
   </si>
   <si>
     <t xml:space="preserve">None</t>
   </si>
   <si>
-    <t xml:space="preserve">Ales LeGassick (1)</t>
+    <t xml:space="preserve">Alex LeGassick (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Jed Palmer (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1918</t>
   </si>
   <si>
     <t xml:space="preserve">Peter Horner (2)</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 (OCS)</t>
   </si>
   <si>
     <t xml:space="preserve">12345</t>
   </si>
   <si>
     <t xml:space="preserve">GP14</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison (2)</t>
   </si>
@@ -529,204 +529,204 @@
   <si>
     <t xml:space="preserve">HERON S/H</t>
   </si>
   <si>
     <t xml:space="preserve">Gary Odell (1)</t>
   </si>
   <si>
     <t xml:space="preserve">373 </t>
   </si>
   <si>
     <t xml:space="preserve">Peter Warnham (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-04-05T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 DNF</t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Stuart Bailey</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:39</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1122.0</t>
+    <t xml:space="preserve">1122</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:03</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 DNS</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2026-04-12T11:00)</t>
   </si>
   <si>
-    <t xml:space="preserve">1070.0</t>
+    <t xml:space="preserve">1070</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">Hannah Foxwell</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:45:35</t>
   </si>
   <si>
-    <t xml:space="preserve">1218.0</t>
+    <t xml:space="preserve">1218</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:40</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1103.0</t>
+    <t xml:space="preserve">1103</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:59</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:16</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Anna Crane</t>
   </si>
   <si>
     <t xml:space="preserve">8.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
-    <t xml:space="preserve">1107.0</t>
+    <t xml:space="preserve">1107</t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">Race 3 results (2026-04-26T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jones</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:57</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:41</t>
   </si>
   <si>
-    <t xml:space="preserve">945.0</t>
+    <t xml:space="preserve">945</t>
   </si>
   <si>
     <t xml:space="preserve">Jonny Moss</t>
   </si>
   <si>
     <t xml:space="preserve">Richard Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:49</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:00</t>
   </si>
   <si>
-    <t xml:space="preserve">910.0</t>
+    <t xml:space="preserve">910</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:48</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:42</t>
   </si>
   <si>
     <t xml:space="preserve">01:24:07</t>
   </si>
   <si>
     <t xml:space="preserve">01:18:37</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
   </si>
   <si>
     <t xml:space="preserve">01:24:16</t>
   </si>
   <si>
     <t xml:space="preserve">01:21:49</t>
   </si>
@@ -739,51 +739,51 @@
   <si>
     <t xml:space="preserve">01:28:02</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Martin Jessop</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:22</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:20</t>
   </si>
   <si>
     <t xml:space="preserve">Jo Wicken</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:04</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:51</t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">01:19:01</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:15</t>
   </si>
   <si>
     <t xml:space="preserve">Rachel Sheridan</t>
   </si>
   <si>
     <t xml:space="preserve">01:17:53</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:25</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
     <t xml:space="preserve">01:20:26</t>
   </si>
@@ -820,255 +820,252 @@
   <si>
     <t xml:space="preserve">10:12:16</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 OCS</t>
   </si>
   <si>
     <t xml:space="preserve">13.0 DNC</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2026-05-10T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:28</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
-    <t xml:space="preserve">1145.0</t>
+    <t xml:space="preserve">1145</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Wastell</t>
   </si>
   <si>
     <t xml:space="preserve">David Harrison</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2026-05-24T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Tim Kift</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:33:20</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:58</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:09</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:13</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:34</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:43</t>
   </si>
   <si>
-    <t xml:space="preserve">1223.0</t>
+    <t xml:space="preserve">1223</t>
   </si>
   <si>
     <t xml:space="preserve">Isabelle Hill</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:40:33</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:03</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:29</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:31</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:08</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:35</t>
   </si>
   <si>
-    <t xml:space="preserve">1110.0</t>
+    <t xml:space="preserve">1110</t>
   </si>
   <si>
     <t xml:space="preserve">Alex LeGassick</t>
   </si>
   <si>
     <t xml:space="preserve">Ed LeGassick</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:42:41</t>
   </si>
   <si>
     <t xml:space="preserve">00:38:05</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:17</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:30</t>
   </si>
   <si>
-    <t xml:space="preserve">1165.0</t>
+    <t xml:space="preserve">1165</t>
   </si>
   <si>
     <t xml:space="preserve">Steve James</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:56</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:35</t>
   </si>
   <si>
-    <t xml:space="preserve">1325.0</t>
+    <t xml:space="preserve">1325</t>
   </si>
   <si>
     <t xml:space="preserve">Gary Odell</t>
   </si>
   <si>
     <t xml:space="preserve">9.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 6 results (2026-05-31T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Liath Campbell</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:38</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:11</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:09</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:53</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:08</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:08</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:52</t>
   </si>
   <si>
     <t xml:space="preserve">01:19:18</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:59</t>
   </si>
   <si>
-    <t xml:space="preserve">Ales LeGassick</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Jed Palmer</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:47:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:03</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:47</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:12</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:49</t>
   </si>
   <si>
-    <t xml:space="preserve">1139.0</t>
+    <t xml:space="preserve">1139</t>
   </si>
   <si>
     <t xml:space="preserve">Doug MacKinnon</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:39</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:51</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew White</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:37</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:22</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:30</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:29</t>
   </si>
   <si>
     <t xml:space="preserve">Irene O'Reilly</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:23</t>
   </si>
   <si>
     <t xml:space="preserve">00:59:10</t>
   </si>
@@ -1186,51 +1183,51 @@
   <si>
     <t xml:space="preserve">00:58:17</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:10</t>
   </si>
   <si>
     <t xml:space="preserve">01:00:26</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:31</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:34</t>
   </si>
   <si>
     <t xml:space="preserve">John Goudie</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:02</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:00</t>
   </si>
   <si>
-    <t xml:space="preserve">1156.0</t>
+    <t xml:space="preserve">1156</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:18</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:32</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:36</t>
   </si>
@@ -3853,53 +3850,53 @@
       </c>
       <c r="J54" t="s">
         <v>78</v>
       </c>
       <c r="K54" t="s">
         <v>78</v>
       </c>
       <c r="L54" t="s">
         <v>88</v>
       </c>
       <c r="M54" t="s">
         <v>78</v>
       </c>
       <c r="N54" t="s">
         <v>78</v>
       </c>
       <c r="O54" t="n">
         <v>64.0</v>
       </c>
       <c r="P54" t="n">
         <v>103.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A20:P20"/>
+    <mergeCell ref="A1:P1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -4076,53 +4073,53 @@
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>171</v>
       </c>
       <c r="E9" t="s">
         <v>182</v>
       </c>
       <c r="F9" t="s">
         <v>34</v>
       </c>
       <c r="G9" t="s">
         <v>19</v>
       </c>
       <c r="H9" t="s">
         <v>19</v>
       </c>
       <c r="I9" t="s">
         <v>183</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A5:I5"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A5:I5"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -5659,53 +5656,53 @@
       </c>
       <c r="C18" t="s">
         <v>160</v>
       </c>
       <c r="D18" t="s">
         <v>302</v>
       </c>
       <c r="E18" t="s">
         <v>303</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
         <v>19</v>
       </c>
       <c r="H18" t="s">
         <v>19</v>
       </c>
       <c r="I18" t="s">
         <v>304</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A9:I9"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="21.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6011,392 +6008,392 @@
       </c>
       <c r="G13" s="2" t="s">
         <v>165</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>166</v>
       </c>
       <c r="I13" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>1</v>
       </c>
       <c r="B14" t="s">
         <v>111</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" t="s">
         <v>176</v>
       </c>
       <c r="E14" t="s">
+        <v>290</v>
+      </c>
+      <c r="F14" t="s">
         <v>319</v>
       </c>
-      <c r="F14" t="s">
+      <c r="G14" t="s">
         <v>320</v>
       </c>
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>321</v>
-      </c>
-[...1 lines deleted...]
-        <v>322</v>
       </c>
       <c r="I14" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>2</v>
       </c>
       <c r="B15" t="s">
         <v>89</v>
       </c>
       <c r="C15" t="s">
         <v>86</v>
       </c>
       <c r="D15" t="s">
         <v>202</v>
       </c>
       <c r="E15" t="s">
         <v>203</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" t="s">
+        <v>322</v>
+      </c>
+      <c r="H15" t="s">
         <v>323</v>
-      </c>
-[...1 lines deleted...]
-        <v>324</v>
       </c>
       <c r="I15" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>128</v>
       </c>
       <c r="C16" t="s">
         <v>86</v>
       </c>
       <c r="D16" t="s">
         <v>202</v>
       </c>
       <c r="E16" t="s">
         <v>209</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
       <c r="G16" t="s">
+        <v>324</v>
+      </c>
+      <c r="H16" t="s">
         <v>325</v>
-      </c>
-[...1 lines deleted...]
-        <v>326</v>
       </c>
       <c r="I16" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>4</v>
       </c>
       <c r="B17" t="s">
         <v>133</v>
       </c>
       <c r="C17" t="s">
         <v>134</v>
       </c>
       <c r="D17" t="s">
+        <v>326</v>
+      </c>
+      <c r="E17" t="s">
         <v>327</v>
       </c>
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" t="s">
         <v>328</v>
       </c>
-      <c r="F17" t="s">
-[...2 lines deleted...]
-      <c r="G17" t="s">
+      <c r="H17" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="I17" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>5</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18" t="s">
         <v>238</v>
       </c>
       <c r="E18" t="s">
         <v>191</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
+        <v>330</v>
+      </c>
+      <c r="H18" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="I18" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>142</v>
       </c>
       <c r="C19" t="s">
         <v>123</v>
       </c>
       <c r="D19" t="s">
+        <v>332</v>
+      </c>
+      <c r="E19" t="s">
         <v>333</v>
       </c>
-      <c r="E19" t="s">
+      <c r="F19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G19" t="s">
         <v>334</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" t="s">
+      <c r="H19" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="I19" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>7</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20" t="s">
         <v>176</v>
       </c>
       <c r="E20" t="s">
         <v>244</v>
       </c>
       <c r="F20" t="s">
         <v>245</v>
       </c>
       <c r="G20" t="s">
+        <v>336</v>
+      </c>
+      <c r="H20" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>338</v>
       </c>
       <c r="I20" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>8</v>
       </c>
       <c r="B21" t="s">
         <v>152</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
         <v>176</v>
       </c>
       <c r="E21" t="s">
         <v>241</v>
       </c>
       <c r="F21" t="s">
+        <v>338</v>
+      </c>
+      <c r="G21" t="s">
         <v>339</v>
       </c>
-      <c r="G21" t="s">
+      <c r="H21" t="s">
         <v>340</v>
       </c>
-      <c r="H21" t="s">
+      <c r="I21" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>9</v>
       </c>
       <c r="B22" t="s">
         <v>157</v>
       </c>
       <c r="C22" t="s">
         <v>123</v>
       </c>
       <c r="D22" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="E22" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="F22" t="s">
         <v>34</v>
       </c>
       <c r="G22" t="s">
         <v>218</v>
       </c>
       <c r="H22" t="s">
+        <v>343</v>
+      </c>
+      <c r="I22" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>10</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>202</v>
       </c>
       <c r="E23" t="s">
         <v>232</v>
       </c>
       <c r="F23" t="s">
         <v>34</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23" t="s">
         <v>19</v>
       </c>
       <c r="I23" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>10</v>
       </c>
       <c r="B24" t="s">
         <v>162</v>
       </c>
       <c r="C24" t="s">
         <v>123</v>
       </c>
       <c r="D24" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="E24" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="F24" t="s">
         <v>34</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24" t="s">
         <v>19</v>
       </c>
       <c r="I24" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A12:I12"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="25.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
@@ -6409,112 +6406,112 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>26</v>
       </c>
       <c r="C4" t="s">
         <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>219</v>
       </c>
       <c r="E4" t="s">
         <v>269</v>
       </c>
       <c r="F4" t="s">
         <v>235</v>
       </c>
       <c r="G4" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="H4" t="s">
         <v>253</v>
       </c>
       <c r="I4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>185</v>
       </c>
       <c r="E5" t="s">
         <v>186</v>
       </c>
       <c r="F5" t="s">
         <v>187</v>
       </c>
       <c r="G5" t="s">
+        <v>349</v>
+      </c>
+      <c r="H5" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="I5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>49</v>
       </c>
       <c r="C6" t="s">
         <v>27</v>
       </c>
       <c r="D6" t="s">
         <v>219</v>
       </c>
       <c r="E6" t="s">
         <v>178</v>
       </c>
       <c r="F6" t="s">
         <v>177</v>
       </c>
       <c r="G6" t="s">
+        <v>351</v>
+      </c>
+      <c r="H6" t="s">
         <v>352</v>
-      </c>
-[...1 lines deleted...]
-        <v>353</v>
       </c>
       <c r="I6" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>42</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>171</v>
       </c>
       <c r="E7" t="s">
         <v>182</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
@@ -6588,329 +6585,329 @@
       </c>
       <c r="I10" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>85</v>
       </c>
       <c r="C11" t="s">
         <v>86</v>
       </c>
       <c r="D11" t="s">
         <v>202</v>
       </c>
       <c r="E11" t="s">
         <v>232</v>
       </c>
       <c r="F11" t="s">
         <v>34</v>
       </c>
       <c r="G11" t="s">
+        <v>353</v>
+      </c>
+      <c r="H11" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="I11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>122</v>
       </c>
       <c r="C12" t="s">
         <v>123</v>
       </c>
       <c r="D12" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="E12" t="s">
+        <v>355</v>
+      </c>
+      <c r="F12" t="s">
         <v>356</v>
       </c>
-      <c r="F12" t="s">
+      <c r="G12" t="s">
         <v>357</v>
       </c>
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="I12" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>75</v>
       </c>
       <c r="C13" t="s">
         <v>76</v>
       </c>
       <c r="D13" t="s">
         <v>238</v>
       </c>
       <c r="E13" t="s">
         <v>191</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
+        <v>359</v>
+      </c>
+      <c r="H13" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="I13" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>89</v>
       </c>
       <c r="C14" t="s">
         <v>86</v>
       </c>
       <c r="D14" t="s">
         <v>202</v>
       </c>
       <c r="E14" t="s">
         <v>203</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
       <c r="G14" t="s">
         <v>237</v>
       </c>
       <c r="H14" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="I14" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>5</v>
       </c>
       <c r="B15" t="s">
         <v>104</v>
       </c>
       <c r="C15" t="s">
         <v>105</v>
       </c>
       <c r="D15" t="s">
         <v>289</v>
       </c>
       <c r="E15" t="s">
         <v>290</v>
       </c>
       <c r="F15" t="s">
         <v>291</v>
       </c>
       <c r="G15" t="s">
+        <v>362</v>
+      </c>
+      <c r="H15" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="I15" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>80</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>176</v>
       </c>
       <c r="E16" t="s">
         <v>244</v>
       </c>
       <c r="F16" t="s">
         <v>245</v>
       </c>
       <c r="G16" t="s">
+        <v>364</v>
+      </c>
+      <c r="H16" t="s">
         <v>365</v>
-      </c>
-[...1 lines deleted...]
-        <v>366</v>
       </c>
       <c r="I16" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>144</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>176</v>
       </c>
       <c r="E17" t="s">
+        <v>366</v>
+      </c>
+      <c r="F17" t="s">
         <v>367</v>
       </c>
-      <c r="F17" t="s">
+      <c r="G17" t="s">
         <v>368</v>
       </c>
-      <c r="G17" t="s">
+      <c r="H17" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="I17" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>118</v>
       </c>
       <c r="C18" t="s">
         <v>119</v>
       </c>
       <c r="D18" t="s">
         <v>265</v>
       </c>
       <c r="E18" t="s">
         <v>267</v>
       </c>
       <c r="F18" t="s">
         <v>266</v>
       </c>
       <c r="G18" t="s">
+        <v>370</v>
+      </c>
+      <c r="H18" t="s">
         <v>371</v>
       </c>
-      <c r="H18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>97</v>
       </c>
       <c r="C19" t="s">
         <v>86</v>
       </c>
       <c r="D19" t="s">
         <v>202</v>
       </c>
       <c r="E19" t="s">
         <v>248</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
       <c r="G19" t="s">
+        <v>372</v>
+      </c>
+      <c r="H19" t="s">
         <v>373</v>
       </c>
-      <c r="H19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I19" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A9:I9"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
@@ -6923,473 +6920,473 @@
       </c>
       <c r="I3" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
         <v>32</v>
       </c>
       <c r="D4" t="s">
         <v>171</v>
       </c>
       <c r="E4" t="s">
         <v>264</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
       <c r="G4" t="s">
+        <v>375</v>
+      </c>
+      <c r="H4" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="I4" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>32</v>
       </c>
       <c r="D5" t="s">
         <v>171</v>
       </c>
       <c r="E5" t="s">
         <v>182</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
+        <v>377</v>
+      </c>
+      <c r="H5" t="s">
         <v>378</v>
-      </c>
-[...1 lines deleted...]
-        <v>379</v>
       </c>
       <c r="I5" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>62</v>
       </c>
       <c r="C6" t="s">
         <v>32</v>
       </c>
       <c r="D6" t="s">
         <v>171</v>
       </c>
       <c r="E6" t="s">
         <v>169</v>
       </c>
       <c r="F6" t="s">
         <v>34</v>
       </c>
       <c r="G6" t="s">
+        <v>379</v>
+      </c>
+      <c r="H6" t="s">
         <v>380</v>
-      </c>
-[...1 lines deleted...]
-        <v>381</v>
       </c>
       <c r="I6" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>171</v>
       </c>
       <c r="E7" t="s">
         <v>272</v>
       </c>
       <c r="F7" t="s">
         <v>34</v>
       </c>
       <c r="G7" t="s">
+        <v>381</v>
+      </c>
+      <c r="H7" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="I7" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
         <v>64</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>168</v>
       </c>
       <c r="E8" t="s">
+        <v>383</v>
+      </c>
+      <c r="F8" t="s">
+        <v>34</v>
+      </c>
+      <c r="G8" t="s">
         <v>384</v>
       </c>
-      <c r="F8" t="s">
-[...2 lines deleted...]
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>385</v>
-      </c>
-[...1 lines deleted...]
-        <v>386</v>
       </c>
       <c r="I8" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>165</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>166</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>1</v>
       </c>
       <c r="B11" t="s">
         <v>108</v>
       </c>
       <c r="C11" t="s">
         <v>109</v>
       </c>
       <c r="D11" t="s">
+        <v>386</v>
+      </c>
+      <c r="E11" t="s">
         <v>387</v>
       </c>
-      <c r="E11" t="s">
+      <c r="F11" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" t="s">
         <v>388</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="I11" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>2</v>
       </c>
       <c r="B12" t="s">
         <v>152</v>
       </c>
       <c r="C12" t="s">
         <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>176</v>
       </c>
       <c r="E12" t="s">
         <v>205</v>
       </c>
       <c r="F12" t="s">
+        <v>390</v>
+      </c>
+      <c r="G12" t="s">
         <v>391</v>
       </c>
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="I12" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>85</v>
       </c>
       <c r="C13" t="s">
         <v>86</v>
       </c>
       <c r="D13" t="s">
         <v>202</v>
       </c>
       <c r="E13" t="s">
         <v>232</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
       <c r="G13" t="s">
+        <v>393</v>
+      </c>
+      <c r="H13" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="I13" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>4</v>
       </c>
       <c r="B14" t="s">
         <v>131</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14" t="s">
         <v>176</v>
       </c>
       <c r="E14" t="s">
         <v>209</v>
       </c>
       <c r="F14" t="s">
         <v>208</v>
       </c>
       <c r="G14" t="s">
+        <v>395</v>
+      </c>
+      <c r="H14" t="s">
         <v>396</v>
-      </c>
-[...1 lines deleted...]
-        <v>397</v>
       </c>
       <c r="I14" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>5</v>
       </c>
       <c r="B15" t="s">
         <v>89</v>
       </c>
       <c r="C15" t="s">
         <v>86</v>
       </c>
       <c r="D15" t="s">
         <v>202</v>
       </c>
       <c r="E15" t="s">
         <v>203</v>
       </c>
       <c r="F15" t="s">
         <v>34</v>
       </c>
       <c r="G15" t="s">
+        <v>397</v>
+      </c>
+      <c r="H15" t="s">
         <v>398</v>
-      </c>
-[...1 lines deleted...]
-        <v>399</v>
       </c>
       <c r="I15" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>6</v>
       </c>
       <c r="B16" t="s">
         <v>118</v>
       </c>
       <c r="C16" t="s">
         <v>119</v>
       </c>
       <c r="D16" t="s">
         <v>265</v>
       </c>
       <c r="E16" t="s">
         <v>267</v>
       </c>
       <c r="F16" t="s">
         <v>266</v>
       </c>
       <c r="G16" t="s">
+        <v>399</v>
+      </c>
+      <c r="H16" t="s">
         <v>400</v>
-      </c>
-[...1 lines deleted...]
-        <v>401</v>
       </c>
       <c r="I16" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>7</v>
       </c>
       <c r="B17" t="s">
         <v>97</v>
       </c>
       <c r="C17" t="s">
         <v>86</v>
       </c>
       <c r="D17" t="s">
         <v>202</v>
       </c>
       <c r="E17" t="s">
         <v>248</v>
       </c>
       <c r="F17" t="s">
         <v>34</v>
       </c>
       <c r="G17" t="s">
+        <v>401</v>
+      </c>
+      <c r="H17" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="I17" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>8</v>
       </c>
       <c r="B18" t="s">
         <v>75</v>
       </c>
       <c r="C18" t="s">
         <v>76</v>
       </c>
       <c r="D18" t="s">
         <v>238</v>
       </c>
       <c r="E18" t="s">
         <v>191</v>
       </c>
       <c r="F18" t="s">
         <v>34</v>
       </c>
       <c r="G18" t="s">
+        <v>403</v>
+      </c>
+      <c r="H18" t="s">
         <v>404</v>
       </c>
-      <c r="H18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I18" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>9</v>
       </c>
       <c r="B19" t="s">
         <v>80</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19" t="s">
         <v>176</v>
       </c>
       <c r="E19" t="s">
         <v>244</v>
       </c>
       <c r="F19" t="s">
         <v>245</v>
       </c>
       <c r="G19" t="s">
+        <v>405</v>
+      </c>
+      <c r="H19" t="s">
         <v>406</v>
       </c>
-      <c r="H19" t="s">
+      <c r="I19" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>