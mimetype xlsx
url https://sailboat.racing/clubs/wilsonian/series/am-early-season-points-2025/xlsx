--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -5698,57 +5698,57 @@
       </c>
       <c r="L87" t="s">
         <v>139</v>
       </c>
       <c r="M87" t="s">
         <v>139</v>
       </c>
       <c r="N87" t="s">
         <v>139</v>
       </c>
       <c r="O87" t="s">
         <v>139</v>
       </c>
       <c r="P87" t="s">
         <v>139</v>
       </c>
       <c r="Q87" t="n">
         <v>104.0</v>
       </c>
       <c r="R87" t="n">
         <v>184.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A1:R1"/>
     <mergeCell ref="A12:R12"/>
-    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A38:R38"/>
     <mergeCell ref="A67:R67"/>
     <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A17:R17"/>
-    <mergeCell ref="A38:R38"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6351,56 +6351,56 @@
       </c>
       <c r="C27" t="s">
         <v>106</v>
       </c>
       <c r="D27" t="s">
         <v>255</v>
       </c>
       <c r="E27" t="s">
         <v>352</v>
       </c>
       <c r="F27" t="s">
         <v>70</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>20</v>
       </c>
       <c r="I27" t="s">
         <v>171</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A16:I16"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A9:I9"/>
-[...1 lines deleted...]
-    <mergeCell ref="A16:I16"/>
     <mergeCell ref="A13:I13"/>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A23:I23"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7062,57 +7062,57 @@
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>255</v>
       </c>
       <c r="E29" t="s">
         <v>256</v>
       </c>
       <c r="F29" t="s">
         <v>369</v>
       </c>
       <c r="G29" t="s">
         <v>370</v>
       </c>
       <c r="H29" t="s">
         <v>371</v>
       </c>
       <c r="I29" t="s">
         <v>188</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A14:I14"/>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A19:I19"/>
+    <mergeCell ref="A8:I8"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A25:I25"/>
-    <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A14:I14"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7449,56 +7449,56 @@
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17" t="s">
         <v>155</v>
       </c>
       <c r="E17" t="s">
         <v>156</v>
       </c>
       <c r="F17" t="s">
         <v>70</v>
       </c>
       <c r="G17" t="s">
         <v>157</v>
       </c>
       <c r="H17" t="s">
         <v>158</v>
       </c>
       <c r="I17" t="s">
         <v>149</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A15:I15"/>
     <mergeCell ref="A8:I8"/>
+    <mergeCell ref="A5:I5"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A15:I15"/>
     <mergeCell ref="A11:I11"/>
-    <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8662,57 +8662,57 @@
       </c>
       <c r="C29" t="s">
         <v>125</v>
       </c>
       <c r="D29" t="s">
         <v>193</v>
       </c>
       <c r="E29" t="s">
         <v>196</v>
       </c>
       <c r="F29" t="s">
         <v>70</v>
       </c>
       <c r="G29" t="s">
         <v>197</v>
       </c>
       <c r="H29" t="s">
         <v>198</v>
       </c>
       <c r="I29" t="s">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A24:I24"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A9:I9"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A24:I24"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A17:I17"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -9489,57 +9489,57 @@
       </c>
       <c r="C33" t="s">
         <v>132</v>
       </c>
       <c r="D33" t="s">
         <v>223</v>
       </c>
       <c r="E33" t="s">
         <v>224</v>
       </c>
       <c r="F33" t="s">
         <v>225</v>
       </c>
       <c r="G33" t="s">
         <v>226</v>
       </c>
       <c r="H33" t="s">
         <v>227</v>
       </c>
       <c r="I33" t="s">
         <v>188</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A16:I16"/>
     <mergeCell ref="A21:I21"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A10:I10"/>
     <mergeCell ref="A29:I29"/>
-    <mergeCell ref="A7:I7"/>
-    <mergeCell ref="A16:I16"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -10374,57 +10374,57 @@
       </c>
       <c r="C35" t="s">
         <v>106</v>
       </c>
       <c r="D35" t="s">
         <v>255</v>
       </c>
       <c r="E35" t="s">
         <v>256</v>
       </c>
       <c r="F35" t="s">
         <v>257</v>
       </c>
       <c r="G35" t="s">
         <v>258</v>
       </c>
       <c r="H35" t="s">
         <v>259</v>
       </c>
       <c r="I35" t="s">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A6:I6"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="A22:I22"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A10:I10"/>
-    <mergeCell ref="A1:I1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:I6"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -11317,57 +11317,57 @@
       </c>
       <c r="C37" t="s">
         <v>83</v>
       </c>
       <c r="D37" t="s">
         <v>240</v>
       </c>
       <c r="E37" t="s">
         <v>241</v>
       </c>
       <c r="F37" t="s">
         <v>70</v>
       </c>
       <c r="G37" t="s">
         <v>288</v>
       </c>
       <c r="H37" t="s">
         <v>289</v>
       </c>
       <c r="I37" t="s">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A18:I18"/>
     <mergeCell ref="A32:I32"/>
-    <mergeCell ref="A18:I18"/>
     <mergeCell ref="A23:I23"/>
-    <mergeCell ref="A11:I11"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -12028,57 +12028,57 @@
       </c>
       <c r="C29" t="s">
         <v>100</v>
       </c>
       <c r="D29" t="s">
         <v>306</v>
       </c>
       <c r="E29" t="s">
         <v>220</v>
       </c>
       <c r="F29" t="s">
         <v>70</v>
       </c>
       <c r="G29" t="s">
         <v>307</v>
       </c>
       <c r="H29" t="s">
         <v>308</v>
       </c>
       <c r="I29" t="s">
         <v>188</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A25:I25"/>
+    <mergeCell ref="A14:I14"/>
     <mergeCell ref="A17:I17"/>
     <mergeCell ref="A10:I10"/>
-    <mergeCell ref="A25:I25"/>
-[...3 lines deleted...]
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -12855,55 +12855,55 @@
       </c>
       <c r="C33" t="s">
         <v>103</v>
       </c>
       <c r="D33" t="s">
         <v>251</v>
       </c>
       <c r="E33" t="s">
         <v>252</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
       <c r="G33" t="s">
         <v>330</v>
       </c>
       <c r="H33" t="s">
         <v>331</v>
       </c>
       <c r="I33" t="s">
         <v>228</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A6:I6"/>
-    <mergeCell ref="A26:I26"/>
+    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A13:I13"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A6:I6"/>
     <mergeCell ref="A16:I16"/>
-    <mergeCell ref="A9:I9"/>
+    <mergeCell ref="A26:I26"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>