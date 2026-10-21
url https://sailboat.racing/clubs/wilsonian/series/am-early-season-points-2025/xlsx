--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -419,159 +419,159 @@
   <si>
     <t xml:space="preserve">Keith Jeremiah (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Christina Jeremiah (1)</t>
   </si>
   <si>
     <t xml:space="preserve">178726</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA 6 / Laser Radial</t>
   </si>
   <si>
     <t xml:space="preserve">Ryan Carey (1)</t>
   </si>
   <si>
     <t xml:space="preserve">1675</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis (1)</t>
   </si>
   <si>
     <t xml:space="preserve">174368 /2</t>
   </si>
   <si>
-    <t xml:space="preserve">Mike Carey (1)</t>
+    <t xml:space="preserve">Michael Carey (1)</t>
   </si>
   <si>
     <t xml:space="preserve">12193</t>
   </si>
   <si>
     <t xml:space="preserve">GP14</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Kevin Ireland (1)</t>
   </si>
   <si>
     <t xml:space="preserve">4121 /2</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew White (1)</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 (DNF)</t>
   </si>
   <si>
     <t xml:space="preserve">Slow Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">20.0 (DNC)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2025-04-06T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Nik Antoniades</t>
   </si>
   <si>
     <t xml:space="preserve">Carina Neighbour</t>
   </si>
   <si>
     <t xml:space="preserve">00:29:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:06</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">921.0</t>
+    <t xml:space="preserve">921</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Ashby</t>
   </si>
   <si>
     <t xml:space="preserve">Ian Parris</t>
   </si>
   <si>
     <t xml:space="preserve">00:22:17</t>
   </si>
   <si>
     <t xml:space="preserve">00:24:12</t>
   </si>
   <si>
-    <t xml:space="preserve">1216.0</t>
+    <t xml:space="preserve">1216</t>
   </si>
   <si>
     <t xml:space="preserve">Rebecca Jackson</t>
   </si>
   <si>
     <t xml:space="preserve">00:31:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:26:03</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 2 results (2025-04-20T11:00)</t>
   </si>
   <si>
-    <t xml:space="preserve">858.0</t>
+    <t xml:space="preserve">858</t>
   </si>
   <si>
     <t xml:space="preserve">Frankie Lawrence</t>
   </si>
   <si>
     <t xml:space="preserve">Bobby Deards</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:14</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:42</t>
   </si>
   <si>
-    <t xml:space="preserve">1030.0</t>
+    <t xml:space="preserve">1030</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:44</t>
   </si>
   <si>
     <t xml:space="preserve">01:14:30</t>
   </si>
   <si>
     <t xml:space="preserve">John Goudie</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Sophie Wantling</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:36</t>
   </si>
@@ -608,60 +608,60 @@
   <si>
     <t xml:space="preserve">01:04:12</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:36</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:29</t>
   </si>
   <si>
     <t xml:space="preserve">3.0 </t>
   </si>
   <si>
     <t xml:space="preserve">01:00:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:02</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:49</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:50</t>
   </si>
   <si>
-    <t xml:space="preserve">1154.0</t>
+    <t xml:space="preserve">1154</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:51</t>
   </si>
   <si>
-    <t xml:space="preserve">Mike Carey</t>
+    <t xml:space="preserve">Michael Carey</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:32</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:47</t>
   </si>
   <si>
     <t xml:space="preserve">4.0 </t>
   </si>
   <si>
     <t xml:space="preserve">5.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 4 results (2025-05-11T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Nina Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">Chris Wallis</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:30</t>
   </si>
@@ -698,147 +698,147 @@
   <si>
     <t xml:space="preserve">01:26:33</t>
   </si>
   <si>
     <t xml:space="preserve">5.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Phil Cope</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:16</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:43</t>
   </si>
   <si>
     <t xml:space="preserve">James Wilkinson</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:05</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:58</t>
   </si>
   <si>
-    <t xml:space="preserve">1141.0</t>
+    <t xml:space="preserve">1141</t>
   </si>
   <si>
     <t xml:space="preserve">John Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">Kevin Ireland</t>
   </si>
   <si>
     <t xml:space="preserve">01:22:15</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:05</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 </t>
   </si>
   <si>
     <t xml:space="preserve">Race 5 results (2025-05-18T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Lesley O'Rourke</t>
   </si>
   <si>
     <t xml:space="preserve">John Southall</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:42</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:58</t>
   </si>
   <si>
     <t xml:space="preserve">00:58:51</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:26</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:46</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:31</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:51</t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Jason Ramsden</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:45</t>
   </si>
   <si>
     <t xml:space="preserve">Dave Hughes</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:20</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:54</t>
   </si>
   <si>
     <t xml:space="preserve">01:06:54</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:58</t>
   </si>
   <si>
     <t xml:space="preserve">00:52:36</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:09</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:03</t>
   </si>
   <si>
-    <t xml:space="preserve">1124.0</t>
+    <t xml:space="preserve">1124</t>
   </si>
   <si>
     <t xml:space="preserve">Geoff Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">01:03:25</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:25</t>
   </si>
   <si>
-    <t xml:space="preserve">1196.0</t>
+    <t xml:space="preserve">1196</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">Stephanie Clarke</t>
   </si>
   <si>
     <t xml:space="preserve">01:07:47</t>
   </si>
   <si>
     <t xml:space="preserve">00:56:41</t>
   </si>
   <si>
     <t xml:space="preserve">Race 6 results (2025-06-01T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:24</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:25</t>
   </si>
   <si>
     <t xml:space="preserve">Ryszard Kaleta</t>
   </si>
@@ -947,51 +947,51 @@
   <si>
     <t xml:space="preserve">00:59:23</t>
   </si>
   <si>
     <t xml:space="preserve">2.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">01:53:38</t>
   </si>
   <si>
     <t xml:space="preserve">01:50:19</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:53:59</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:46</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:18</t>
   </si>
   <si>
-    <t xml:space="preserve">1260.0</t>
+    <t xml:space="preserve">1260</t>
   </si>
   <si>
     <t xml:space="preserve">01:29:38</t>
   </si>
   <si>
     <t xml:space="preserve">01:11:08</t>
   </si>
   <si>
     <t xml:space="preserve">Race 8 results (2025-07-06T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:14</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:16</t>
   </si>
   <si>
     <t xml:space="preserve">01:09:39</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:08</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:37</t>
   </si>
@@ -1061,96 +1061,96 @@
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">Teodor Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:44:49</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:59</t>
   </si>
   <si>
     <t xml:space="preserve">00:19:35</t>
   </si>
   <si>
     <t xml:space="preserve">00:21:16</t>
   </si>
   <si>
     <t xml:space="preserve">00:36:01</t>
   </si>
   <si>
     <t xml:space="preserve">00:34:58</t>
   </si>
   <si>
-    <t xml:space="preserve">1139.0</t>
+    <t xml:space="preserve">1139</t>
   </si>
   <si>
     <t xml:space="preserve">Doug MacKinnon</t>
   </si>
   <si>
     <t xml:space="preserve">00:39:55</t>
   </si>
   <si>
     <t xml:space="preserve">00:35:03</t>
   </si>
   <si>
-    <t xml:space="preserve">1104.0</t>
+    <t xml:space="preserve">1104</t>
   </si>
   <si>
     <t xml:space="preserve">Matt Berry</t>
   </si>
   <si>
     <t xml:space="preserve">00:41:39</t>
   </si>
   <si>
     <t xml:space="preserve">00:37:44</t>
   </si>
   <si>
     <t xml:space="preserve">Andrew White</t>
   </si>
   <si>
     <t xml:space="preserve">6.0 DNF</t>
   </si>
   <si>
     <t xml:space="preserve">Race 10 results (2025-07-20T11:00)</t>
   </si>
   <si>
     <t xml:space="preserve">01:04:48</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:48</t>
   </si>
   <si>
     <t xml:space="preserve">01:02:54</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:18</t>
   </si>
   <si>
-    <t xml:space="preserve">1001.0</t>
+    <t xml:space="preserve">1001</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:36</t>
   </si>
   <si>
     <t xml:space="preserve">01:08:32</t>
   </si>
   <si>
     <t xml:space="preserve">01:16:03</t>
   </si>
   <si>
     <t xml:space="preserve">01:13:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:25:50</t>
   </si>
   <si>
     <t xml:space="preserve">01:18:23</t>
   </si>
   <si>
     <t xml:space="preserve">01:12:54</t>
   </si>
   <si>
     <t xml:space="preserve">00:57:51</t>
   </si>
@@ -5698,57 +5698,57 @@
       </c>
       <c r="L87" t="s">
         <v>139</v>
       </c>
       <c r="M87" t="s">
         <v>139</v>
       </c>
       <c r="N87" t="s">
         <v>139</v>
       </c>
       <c r="O87" t="s">
         <v>139</v>
       </c>
       <c r="P87" t="s">
         <v>139</v>
       </c>
       <c r="Q87" t="n">
         <v>104.0</v>
       </c>
       <c r="R87" t="n">
         <v>184.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A1:R1"/>
     <mergeCell ref="A12:R12"/>
     <mergeCell ref="A38:R38"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A29:Q29"/>
+    <mergeCell ref="A17:R17"/>
     <mergeCell ref="A67:R67"/>
-    <mergeCell ref="A29:Q29"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:R17"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -6352,56 +6352,56 @@
       <c r="C27" t="s">
         <v>106</v>
       </c>
       <c r="D27" t="s">
         <v>255</v>
       </c>
       <c r="E27" t="s">
         <v>352</v>
       </c>
       <c r="F27" t="s">
         <v>70</v>
       </c>
       <c r="G27" t="s">
         <v>20</v>
       </c>
       <c r="H27" t="s">
         <v>20</v>
       </c>
       <c r="I27" t="s">
         <v>171</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A13:I13"/>
+    <mergeCell ref="A16:I16"/>
     <mergeCell ref="A9:I9"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A16:I16"/>
+    <mergeCell ref="A23:I23"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A13:I13"/>
-    <mergeCell ref="A23:I23"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7062,57 +7062,57 @@
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>255</v>
       </c>
       <c r="E29" t="s">
         <v>256</v>
       </c>
       <c r="F29" t="s">
         <v>369</v>
       </c>
       <c r="G29" t="s">
         <v>370</v>
       </c>
       <c r="H29" t="s">
         <v>371</v>
       </c>
       <c r="I29" t="s">
         <v>188</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A25:I25"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A14:I14"/>
+    <mergeCell ref="A8:I8"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A19:I19"/>
-    <mergeCell ref="A8:I8"/>
-[...2 lines deleted...]
-    <mergeCell ref="A14:I14"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7449,56 +7449,56 @@
       </c>
       <c r="C17" t="s">
         <v>92</v>
       </c>
       <c r="D17" t="s">
         <v>155</v>
       </c>
       <c r="E17" t="s">
         <v>156</v>
       </c>
       <c r="F17" t="s">
         <v>70</v>
       </c>
       <c r="G17" t="s">
         <v>157</v>
       </c>
       <c r="H17" t="s">
         <v>158</v>
       </c>
       <c r="I17" t="s">
         <v>149</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A15:I15"/>
-    <mergeCell ref="A8:I8"/>
-    <mergeCell ref="A5:I5"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A11:I11"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A8:I8"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -7952,55 +7952,55 @@
       <c r="C21" t="s">
         <v>68</v>
       </c>
       <c r="D21" t="s">
         <v>166</v>
       </c>
       <c r="E21" t="s">
         <v>175</v>
       </c>
       <c r="F21" t="s">
         <v>70</v>
       </c>
       <c r="G21" t="s">
         <v>20</v>
       </c>
       <c r="H21" t="s">
         <v>20</v>
       </c>
       <c r="I21" t="s">
         <v>172</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A14:I14"/>
-    <mergeCell ref="A10:I10"/>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A5:I5"/>
     <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A10:I10"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -8662,57 +8662,57 @@
       </c>
       <c r="C29" t="s">
         <v>125</v>
       </c>
       <c r="D29" t="s">
         <v>193</v>
       </c>
       <c r="E29" t="s">
         <v>196</v>
       </c>
       <c r="F29" t="s">
         <v>70</v>
       </c>
       <c r="G29" t="s">
         <v>197</v>
       </c>
       <c r="H29" t="s">
         <v>198</v>
       </c>
       <c r="I29" t="s">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A24:I24"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A9:I9"/>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A14:I14"/>
-    <mergeCell ref="A24:I24"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A17:I17"/>
     <mergeCell ref="A5:I5"/>
-    <mergeCell ref="A17:I17"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -9489,57 +9489,57 @@
       </c>
       <c r="C33" t="s">
         <v>132</v>
       </c>
       <c r="D33" t="s">
         <v>223</v>
       </c>
       <c r="E33" t="s">
         <v>224</v>
       </c>
       <c r="F33" t="s">
         <v>225</v>
       </c>
       <c r="G33" t="s">
         <v>226</v>
       </c>
       <c r="H33" t="s">
         <v>227</v>
       </c>
       <c r="I33" t="s">
         <v>188</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A21:I21"/>
+    <mergeCell ref="A29:I29"/>
+    <mergeCell ref="A10:I10"/>
     <mergeCell ref="A16:I16"/>
-    <mergeCell ref="A21:I21"/>
-    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A7:I7"/>
-[...1 lines deleted...]
-    <mergeCell ref="A29:I29"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -10375,56 +10375,56 @@
       <c r="C35" t="s">
         <v>106</v>
       </c>
       <c r="D35" t="s">
         <v>255</v>
       </c>
       <c r="E35" t="s">
         <v>256</v>
       </c>
       <c r="F35" t="s">
         <v>257</v>
       </c>
       <c r="G35" t="s">
         <v>258</v>
       </c>
       <c r="H35" t="s">
         <v>259</v>
       </c>
       <c r="I35" t="s">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A22:I22"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A6:I6"/>
     <mergeCell ref="A17:I17"/>
-    <mergeCell ref="A22:I22"/>
     <mergeCell ref="A30:I30"/>
     <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A6:I6"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="15.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -11317,57 +11317,57 @@
       </c>
       <c r="C37" t="s">
         <v>83</v>
       </c>
       <c r="D37" t="s">
         <v>240</v>
       </c>
       <c r="E37" t="s">
         <v>241</v>
       </c>
       <c r="F37" t="s">
         <v>70</v>
       </c>
       <c r="G37" t="s">
         <v>288</v>
       </c>
       <c r="H37" t="s">
         <v>289</v>
       </c>
       <c r="I37" t="s">
         <v>199</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A32:I32"/>
+    <mergeCell ref="A18:I18"/>
+    <mergeCell ref="A7:I7"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A7:I7"/>
+    <mergeCell ref="A23:I23"/>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A11:I11"/>
-    <mergeCell ref="A18:I18"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:I23"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -12028,57 +12028,57 @@
       </c>
       <c r="C29" t="s">
         <v>100</v>
       </c>
       <c r="D29" t="s">
         <v>306</v>
       </c>
       <c r="E29" t="s">
         <v>220</v>
       </c>
       <c r="F29" t="s">
         <v>70</v>
       </c>
       <c r="G29" t="s">
         <v>307</v>
       </c>
       <c r="H29" t="s">
         <v>308</v>
       </c>
       <c r="I29" t="s">
         <v>188</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A10:I10"/>
     <mergeCell ref="A7:I7"/>
-    <mergeCell ref="A1:I1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A25:I25"/>
     <mergeCell ref="A14:I14"/>
     <mergeCell ref="A17:I17"/>
-    <mergeCell ref="A10:I10"/>
+    <mergeCell ref="A25:I25"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="3" max="3" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="16.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -12855,55 +12855,55 @@
       </c>
       <c r="C33" t="s">
         <v>103</v>
       </c>
       <c r="D33" t="s">
         <v>251</v>
       </c>
       <c r="E33" t="s">
         <v>252</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
       <c r="G33" t="s">
         <v>330</v>
       </c>
       <c r="H33" t="s">
         <v>331</v>
       </c>
       <c r="I33" t="s">
         <v>228</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A13:I13"/>
+    <mergeCell ref="A26:I26"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A6:I6"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A16:I16"/>
     <mergeCell ref="A9:I9"/>
-    <mergeCell ref="A1:I1"/>
-[...4 lines deleted...]
-    <mergeCell ref="A26:I26"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>