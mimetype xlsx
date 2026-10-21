--- v1 (2026-09-05)
+++ v2 (2026-10-21)
@@ -86,66 +86,66 @@
   <si>
     <t xml:space="preserve">Slow</t>
   </si>
   <si>
     <t xml:space="preserve">2695</t>
   </si>
   <si>
     <t xml:space="preserve">2000</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1 results (2026-03-01T00:00)</t>
   </si>
   <si>
     <t xml:space="preserve">Elapsed</t>
   </si>
   <si>
     <t xml:space="preserve">Corrected</t>
   </si>
   <si>
     <t xml:space="preserve">Points</t>
   </si>
   <si>
-    <t xml:space="preserve">1095.0</t>
+    <t xml:space="preserve">1095</t>
   </si>
   <si>
     <t xml:space="preserve">Kacper Gunia</t>
   </si>
   <si>
     <t xml:space="preserve">00:00:15</t>
   </si>
   <si>
     <t xml:space="preserve">00:00:14</t>
   </si>
   <si>
     <t xml:space="preserve">1.0 </t>
   </si>
   <si>
-    <t xml:space="preserve">1121.0</t>
+    <t xml:space="preserve">1121</t>
   </si>
   <si>
     <t xml:space="preserve">Brian Culver</t>
   </si>
   <si>
     <t xml:space="preserve">00:00:07</t>
   </si>
   <si>
     <t xml:space="preserve">00:00:06</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
@@ -317,52 +317,52 @@
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
       <c r="H7" t="n">
         <v>1.0</v>
       </c>
       <c r="I7" t="n">
         <v>1.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
@@ -482,51 +482,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7" t="s">
         <v>33</v>
       </c>
       <c r="I7" t="s">
         <v>29</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A5:I5"/>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
-    <mergeCell ref="A5:I5"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>