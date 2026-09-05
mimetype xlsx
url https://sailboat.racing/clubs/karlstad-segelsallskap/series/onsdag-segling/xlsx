--- v0 (2026-07-22)
+++ v1 (2026-09-05)
@@ -1,1244 +1,2184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Series results" r:id="rId3" sheetId="1"/>
     <sheet name="Race 1" r:id="rId4" sheetId="2"/>
     <sheet name="Race 2" r:id="rId5" sheetId="3"/>
     <sheet name="Race 3" r:id="rId6" sheetId="4"/>
     <sheet name="Race 4" r:id="rId7" sheetId="5"/>
     <sheet name="Race 5" r:id="rId8" sheetId="6"/>
     <sheet name="Race 6" r:id="rId9" sheetId="7"/>
+    <sheet name="Race 8" r:id="rId10" sheetId="8"/>
+    <sheet name="Race 9" r:id="rId11" sheetId="9"/>
+    <sheet name="Race 10" r:id="rId12" sheetId="10"/>
+    <sheet name="Race 11" r:id="rId13" sheetId="11"/>
+    <sheet name="Race 12" r:id="rId14" sheetId="12"/>
   </sheets>
   <definedNames/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1052" uniqueCount="392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2602" uniqueCount="702">
   <si>
     <t xml:space="preserve">Onsdag Segling results (2026-05-13 - 2026-09-16)</t>
   </si>
   <si>
     <t xml:space="preserve">Overall</t>
   </si>
   <si>
     <t xml:space="preserve">Rank</t>
   </si>
   <si>
     <t xml:space="preserve">Sail no</t>
   </si>
   <si>
     <t xml:space="preserve">Class</t>
   </si>
   <si>
     <t xml:space="preserve">Handicap</t>
   </si>
   <si>
     <t xml:space="preserve">Helm</t>
   </si>
   <si>
     <t xml:space="preserve">Crew</t>
   </si>
   <si>
     <t xml:space="preserve">Race 1</t>
   </si>
   <si>
     <t xml:space="preserve">Race 2</t>
   </si>
   <si>
     <t xml:space="preserve">Race 3</t>
   </si>
   <si>
     <t xml:space="preserve">Race 4</t>
   </si>
   <si>
     <t xml:space="preserve">Race 5</t>
   </si>
   <si>
     <t xml:space="preserve">Race 6</t>
   </si>
   <si>
+    <t xml:space="preserve">Race 8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 12</t>
+  </si>
+  <si>
     <t xml:space="preserve">Total</t>
   </si>
   <si>
     <t xml:space="preserve">Nett</t>
   </si>
   <si>
     <t xml:space="preserve">12 (White Pearl)</t>
   </si>
   <si>
     <t xml:space="preserve">CB66</t>
   </si>
   <si>
     <t xml:space="preserve">n/a</t>
   </si>
   <si>
-    <t xml:space="preserve">Robert Ambjörnsson (6)</t>
+    <t xml:space="preserve">Robert Ambjörnsson (11)</t>
   </si>
   <si>
     <t xml:space="preserve"/>
   </si>
   <si>
     <t xml:space="preserve">1.0</t>
   </si>
   <si>
     <t xml:space="preserve">2.0</t>
   </si>
   <si>
     <t xml:space="preserve">4.0</t>
   </si>
   <si>
+    <t xml:space="preserve">6.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0 / 1417 / 272 / 88 (J70 / Blue / Grodan  / KSS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J70 / CB66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jonas Nyqvist (9)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.0 (DNC)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.0</t>
+  </si>
+  <si>
     <t xml:space="preserve">339 (Drake / Philen)</t>
   </si>
   <si>
     <t xml:space="preserve">Drake</t>
   </si>
   <si>
-    <t xml:space="preserve">Gunnar Åberg (6)</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">6.0</t>
+    <t xml:space="preserve">Gunnar Åberg (10)</t>
   </si>
   <si>
     <t xml:space="preserve">10.0</t>
   </si>
   <si>
-    <t xml:space="preserve">7.0</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">0 / 1 / 2805 (ILCA6 / KSS Svart / Costa / Kosta)</t>
+    <t xml:space="preserve">8.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108 / 68359 / 86926 (Laser / ILCA / Offelia / Ofelia)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laser / ILCA6 / Mamba 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rickard Fallqvist (10)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0 / 1 / 123 / 2805 (ILCA6 / KSS Svart / Costa / Kosta / Svart)</t>
   </si>
   <si>
     <t xml:space="preserve">ILCA6 / CB66</t>
   </si>
   <si>
-    <t xml:space="preserve">Melker Fredberg (6)</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">8.0</t>
+    <t xml:space="preserve">Melker Fredberg (9)</t>
   </si>
   <si>
     <t xml:space="preserve">9.0</t>
   </si>
   <si>
-    <t xml:space="preserve">68359 / 86926 (Laser / ILCA)</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">15.0</t>
+    <t xml:space="preserve">279 (Freedom)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Beason 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jan Åke  (8)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1181 (Signe)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Albin Ballad</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ulf Magnasson (6)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 (Pastis)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">M60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pelle Nyhlen (5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">282 (JT Racing)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Melges 24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thomas Jarn (5)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67 (Lillemor / Lille Mor)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tur 84</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teofil Stoica (9)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91 (Vit)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finjolle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jan Lundgren (5)</t>
   </si>
   <si>
     <t xml:space="preserve">0 / 122 / 123 / 140 (Grön CB66 / Vit)</t>
   </si>
   <si>
     <t xml:space="preserve">Nils Arbjörn (4)</t>
   </si>
   <si>
-    <t xml:space="preserve">282 (JT Racing)</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Bavaria 35 Match / Melges 24</t>
   </si>
   <si>
-    <t xml:space="preserve">Thomas Jarnsson (3)</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Thomas Jarn (2)</t>
+    <t xml:space="preserve">Thomas Jarnsson (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0 / 122 / 1417 / 272 (Blue / J70)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CB66 / J70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jonas Petterson (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101 (Sefyr)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Compis 345</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Felix Andren (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grön (Grön)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robert  (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2680 / 276 / 688 (Okej Dokey)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finjolle / OK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Håkan Stööd (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 / 90 (Moatjé / Moatje / Moatje )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dixie 27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johan Sluiter (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0 (RET)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 / FX (FX)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">49:er FX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johanna (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.0 (DNS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">298 (Zelma)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monica Persson (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36 / 60 (Hopp Sann / Röd)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bavaria 34 / Finjolle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin Pluto (2)</t>
   </si>
   <si>
     <t xml:space="preserve">111 (Finjolle Vit)</t>
   </si>
   <si>
-    <t xml:space="preserve">Finjolle</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Torsten Jarnstam (2)</t>
   </si>
   <si>
-    <t xml:space="preserve">Grön (Grön)</t>
-[...11 lines deleted...]
-    <t xml:space="preserve">Jonas Petterson (2)</t>
+    <t xml:space="preserve">83 (Piedad)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nord 80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alessandro Visconti (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.0</t>
   </si>
   <si>
     <t xml:space="preserve">55 (Sunshine 2 / sunshine 2)</t>
   </si>
   <si>
     <t xml:space="preserve">Dominant Race</t>
   </si>
   <si>
     <t xml:space="preserve">Frida Jansson (2)</t>
   </si>
   <si>
-    <t xml:space="preserve">6 (Pastis)</t>
-[...32 lines deleted...]
-    <t xml:space="preserve">14.0</t>
+    <t xml:space="preserve">079 / 75 (Nacra)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">F18 Cat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masse (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0 / 6 (Pastis)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CB66 / M60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nils Nyhlen (2)</t>
   </si>
   <si>
     <t xml:space="preserve">69 (Sigge)</t>
   </si>
   <si>
-    <t xml:space="preserve">Partick Carlen (2)</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Ulf Magnasson (2)</t>
+    <t xml:space="preserve">Partick Carlen (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">268 (FC)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fabola Campus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thomas Franzen (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Svante Collvin (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 / 25 (Rocken)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karin Pettersson (3)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.0 (DNF)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8289 (Pacemaker)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Contention 33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Håkan Lindh (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 (Angela 2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Askelladden</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claudio Marullo (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Albin Nova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Linnea (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">495 (ConteB)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cumulus</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viktor Finn (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fredrick Tegnhed (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 (Grå)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pär Friberg (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99 (Maxi 88 / Etter Värre)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maxi 1000 / Dominant 99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kenneth Andersson (2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">935 (Quandry)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bavaria 34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stefan Johansson  (4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Comfort 26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arvid Palm (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123 (Svart Vit)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emil Åberg (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 (Österbergs)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SSF 1 (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 (Pluto)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pluto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adam Pluto (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joar Carlen (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 (Dudde)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bavaria 35 Match</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patrick Carlen (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 (Grön)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robert (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1325 (Madam Contippa)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Albin Viggen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eva steinlächner (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 (Blå)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisa Åbjörn (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">448 (Tummeldyns)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eigil Ferner (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kölbåtar </t>
+  </si>
+  <si>
+    <t xml:space="preserve">339 (Philen)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gunnar Åberg (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 (Moatje )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johan Sluiter (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Håkan Lindh (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jan Åke  (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108 (Ofelia)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mamba 31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rickard Fallqvist (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stefan Johansson  (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67 (Lillemor)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teofil Stoica (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Planande </t>
+  </si>
+  <si>
+    <t xml:space="preserve">079 (Nacra)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masse (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">60 (Röd)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin Pluto (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">272 (KSS)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jonas Nyqvist (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jan Lundgren (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pelle Nyhlen (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robert Ambjörnsson (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123 (Svart)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Melker Fredberg (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2680 (Okej Dokey)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Håkan Stööd (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 (Rocken)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karin Pettersson (1)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 1 results (2026-05-13T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elapsed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corrected</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Points</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.881</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robert Ambjörnsson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0 (Grön CB66)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nils Arbjörn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:58:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thomas Jarnsson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.856</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Torsten Jarnstam</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">86926 (Laser)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laser</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.843</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rickard Fallqvist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:07:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">339 (Drake)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.871</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gunnar Åberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:57:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">2805 (ILCA6)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ILCA6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.827</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Melker Fredberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:13:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:01:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 2 results (2026-05-20T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">272</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.936</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jonas Nyqvist</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thomas Jarn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0 (Blue)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.952</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jonas Petterson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55 (Sunshine 2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.913</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frida Jansson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nils Nyhlen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Partick Carlen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jan Lundgren</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.854</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ulf Magnasson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:00:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.845</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Viktor Finn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:02:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.791</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:06:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FX (FX)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.186</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johanna</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.781</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thomas Franzen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:10:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.809</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monica Persson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:12:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:58:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.801</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Teofil Stoica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:55:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:32:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 3 results (2026-05-27T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.804</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1417 (J70)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.982</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.937</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pelle Nyhlen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.938</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robert </t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">55 (sunshine 2)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.858</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 (KSS Svart)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jan Åke </t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:57:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.677</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claudio Marullo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:29:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:00:34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">67 (Lille Mor)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:20:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:04:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25 (Rocken)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Karin Pettersson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 4 results (2026-06-03T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:40:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2805 (Costa)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.767</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.844</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.907</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Felix Andren</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.939</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">140 (Vit)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.985</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.826</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alessandro Visconti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:01:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:13:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:58:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 5 results (2026-06-10T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">86926 (ILCA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 (Kosta)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:57:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">122 (Grön CB66)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.046</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:57:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:00:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:04:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:21:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:05:36</t>
   </si>
   <si>
     <t xml:space="preserve">90 (Moatjé)</t>
   </si>
   <si>
-    <t xml:space="preserve">Dixie 27</t>
-[...62 lines deleted...]
-    <t xml:space="preserve">Claudio Marullo (2)</t>
+    <t xml:space="preserve">0.812</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Johan Sluiter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13.0 RET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 6 results (2026-06-17T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.916</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">123 (Vit)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:57:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:11</t>
   </si>
   <si>
     <t xml:space="preserve">688</t>
   </si>
   <si>
-    <t xml:space="preserve">Håkan Stööd (1)</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Jan Lundgren (1)</t>
+    <t xml:space="preserve">Håkan Stööd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2805</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">68359</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:57:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:25</t>
   </si>
   <si>
     <t xml:space="preserve">99 (Maxi 88)</t>
   </si>
   <si>
     <t xml:space="preserve">Maxi 1000</t>
   </si>
   <si>
-    <t xml:space="preserve">Kenneth Andersson (1)</t>
-[...802 lines deleted...]
-  <si>
     <t xml:space="preserve">0.906</t>
   </si>
   <si>
     <t xml:space="preserve">Kenneth Andersson</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:04</t>
   </si>
   <si>
     <t xml:space="preserve">00:49:53</t>
   </si>
   <si>
     <t xml:space="preserve">00:55:08</t>
   </si>
   <si>
     <t xml:space="preserve">0.817</t>
   </si>
   <si>
     <t xml:space="preserve">01:01:45</t>
   </si>
   <si>
     <t xml:space="preserve">00:50:27</t>
   </si>
   <si>
     <t xml:space="preserve">01:15:36</t>
   </si>
   <si>
     <t xml:space="preserve">00:51:11</t>
   </si>
   <si>
     <t xml:space="preserve">01:05:40</t>
   </si>
   <si>
     <t xml:space="preserve">00:54:14</t>
   </si>
   <si>
     <t xml:space="preserve">01:27:36</t>
   </si>
   <si>
     <t xml:space="preserve">01:10:10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 8 results (2026-08-05T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:33:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:31:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:37:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:32:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:31:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:32:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.887</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:39:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:34:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.5 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.91</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:38:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:38:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:39:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.866</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Arvid Palm</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:39:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:10:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 9 results (2026-08-12T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.917</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:04:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">88 (Grodan )</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:03:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.957</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fredrick Tegnhed</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:10:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:07:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:21:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:09:50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.846</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Svante Collvin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:23:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:14:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:11:39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:32:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:18:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:30:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:19:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:28:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:20:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emil Åberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:27:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:24:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:26:48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:25:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:36:42</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:28:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Joar Carlen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:42:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:30:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">108 (Offelia)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.869</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:48:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:34:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:58:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:39:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02:10:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:44:10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stefan Johansson </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:54:29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:46:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02:10:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">02:16:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">90 (Moatje)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.0 DNS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 10 results (2026-08-19T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:39:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:07</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:09</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:39:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.788</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:59:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:58:53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Adam Pluto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:11:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Patrick Carlen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Robert</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisa Åbjörn</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99 (Etter Värre)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dominant 99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.889</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Linnea</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:15:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:02:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:21:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:07:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:14:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:09:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22.0 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 11 results (2026-08-26T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:41:03</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:48:05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">36 (Hopp Sann)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.974</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Martin Pluto</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:50:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Håkan Lindh</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:53:16</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:06:49</t>
+  </si>
+  <si>
+    <t xml:space="preserve">75 (Nacra)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1.31</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masse</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:44:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:58:11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:18:23</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:06:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SSF 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:12:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:08:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:17:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:13:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 (Svart)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:18:02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:14:17</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:35:13</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:17:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:33:18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:18:56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:54:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:30:30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eigil Ferner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:47:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:30:54</t>
+  </si>
+  <si>
+    <t xml:space="preserve">25.0 DNF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Race 12 results (2026-09-02T18:30)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:32:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:42:44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:51:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:43:57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:51</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:01</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pär Friberg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:56:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:45:28</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:54:27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:04</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:26</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:46:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:58:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:47:43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:49:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:57:40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:52:52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:03:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:55:24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0.766</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eva steinlächner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:16:37</t>
+  </si>
+  <si>
+    <t xml:space="preserve">00:58:41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:31:32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:13:19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:25:45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">01:41:42</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.00"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -1246,74 +2186,79 @@
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId5" Target="worksheets/sheet3.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId6" Target="worksheets/sheet4.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId7" Target="worksheets/sheet5.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId8" Target="worksheets/sheet6.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId9" Target="worksheets/sheet7.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId10" Target="worksheets/sheet8.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId11" Target="worksheets/sheet9.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId12" Target="worksheets/sheet10.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId13" Target="worksheets/sheet11.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId14" Target="worksheets/sheet12.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
-    <col min="2" max="2" width="49.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="2" max="2" width="63.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="29.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="24.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="13" max="13" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="14" max="14" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="15" max="15" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="16" max="16" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="17" max="17" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
@@ -1325,4127 +2270,9955 @@
       </c>
       <c r="G3" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>14</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>15</v>
       </c>
+      <c r="O3" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="R3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="S3" s="2" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="I4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="J4" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="K4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="L4" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>11.0</v>
+        <v>26</v>
+      </c>
+      <c r="M4" t="s">
+        <v>26</v>
+      </c>
+      <c r="N4" t="s">
+        <v>29</v>
+      </c>
+      <c r="O4" t="s">
+        <v>30</v>
+      </c>
+      <c r="P4" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>32</v>
+      </c>
+      <c r="R4" t="n">
+        <v>42.0</v>
+      </c>
+      <c r="S4" t="n">
+        <v>42.0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E5" t="s">
+        <v>35</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" t="s">
+        <v>36</v>
+      </c>
+      <c r="H5" t="s">
+        <v>27</v>
+      </c>
+      <c r="I5" t="s">
+        <v>30</v>
+      </c>
+      <c r="J5" t="s">
         <v>26</v>
       </c>
-      <c r="F5" t="s">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="K5" t="s">
+        <v>37</v>
+      </c>
+      <c r="L5" t="s">
+        <v>30</v>
+      </c>
+      <c r="M5" t="s">
+        <v>36</v>
+      </c>
+      <c r="N5" t="s">
         <v>27</v>
       </c>
-      <c r="H5" t="s">
-[...5 lines deleted...]
-      <c r="J5" t="s">
+      <c r="O5" t="s">
+        <v>26</v>
+      </c>
+      <c r="P5" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q5" t="s">
         <v>30</v>
       </c>
-      <c r="K5" t="s">
-[...9 lines deleted...]
-        <v>31.0</v>
+      <c r="R5" t="n">
+        <v>71.0</v>
+      </c>
+      <c r="S5" t="n">
+        <v>71.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" t="s">
+        <v>23</v>
+      </c>
+      <c r="E6" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
+        <v>41</v>
+      </c>
+      <c r="I6" t="s">
         <v>32</v>
       </c>
-      <c r="D6" t="s">
-[...14 lines deleted...]
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>30</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="L6" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" t="s">
+        <v>27</v>
+      </c>
+      <c r="N6" t="s">
+        <v>28</v>
+      </c>
+      <c r="O6" t="s">
+        <v>36</v>
+      </c>
+      <c r="P6" t="s">
         <v>30</v>
       </c>
-      <c r="M6" t="n">
-[...3 lines deleted...]
-        <v>33.0</v>
+      <c r="Q6" t="s">
+        <v>42</v>
+      </c>
+      <c r="R6" t="n">
+        <v>73.0</v>
+      </c>
+      <c r="S6" t="n">
+        <v>73.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="C7" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
         <v>37</v>
       </c>
-      <c r="D7" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="I7" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J7" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="K7" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="L7" t="s">
         <v>41</v>
       </c>
-      <c r="M7" t="n">
-[...3 lines deleted...]
-        <v>42.0</v>
+      <c r="M7" t="s">
+        <v>47</v>
+      </c>
+      <c r="N7" t="s">
+        <v>31</v>
+      </c>
+      <c r="O7" t="s">
+        <v>48</v>
+      </c>
+      <c r="P7" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q7" t="s">
+        <v>31</v>
+      </c>
+      <c r="R7" t="n">
+        <v>126.5</v>
+      </c>
+      <c r="S7" t="n">
+        <v>126.5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" t="s">
+        <v>23</v>
+      </c>
+      <c r="E8" t="s">
+        <v>52</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H8" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" t="s">
         <v>42</v>
       </c>
-      <c r="C8" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J8" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="K8" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="L8" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-        <v>51.0</v>
+        <v>53</v>
+      </c>
+      <c r="M8" t="s">
+        <v>36</v>
+      </c>
+      <c r="N8" t="s">
+        <v>36</v>
+      </c>
+      <c r="O8" t="s">
+        <v>41</v>
+      </c>
+      <c r="P8" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q8" t="s">
+        <v>41</v>
+      </c>
+      <c r="R8" t="n">
+        <v>127.0</v>
+      </c>
+      <c r="S8" t="n">
+        <v>127.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="D9" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>56</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G9" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H9" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I9" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="J9" t="s">
+        <v>57</v>
+      </c>
+      <c r="K9" t="s">
+        <v>36</v>
+      </c>
+      <c r="L9" t="s">
+        <v>57</v>
+      </c>
+      <c r="M9" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" t="s">
+        <v>48</v>
+      </c>
+      <c r="O9" t="s">
+        <v>58</v>
+      </c>
+      <c r="P9" t="s">
         <v>41</v>
       </c>
-      <c r="K9" t="s">
-[...9 lines deleted...]
-        <v>59.0</v>
+      <c r="Q9" t="s">
+        <v>48</v>
+      </c>
+      <c r="R9" t="n">
+        <v>167.0</v>
+      </c>
+      <c r="S9" t="n">
+        <v>167.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>59</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>60</v>
       </c>
       <c r="D10" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>50</v>
+        <v>61</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="H10" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="I10" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="J10" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="K10" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L10" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>75.0</v>
+        <v>36</v>
+      </c>
+      <c r="M10" t="s">
+        <v>47</v>
+      </c>
+      <c r="N10" t="s">
+        <v>42</v>
+      </c>
+      <c r="O10" t="s">
+        <v>57</v>
+      </c>
+      <c r="P10" t="s">
+        <v>27</v>
+      </c>
+      <c r="Q10" t="s">
+        <v>36</v>
+      </c>
+      <c r="R10" t="n">
+        <v>168.5</v>
+      </c>
+      <c r="S10" t="n">
+        <v>168.5</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="D11" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G11" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="I11" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="K11" t="s">
+        <v>36</v>
+      </c>
+      <c r="L11" t="s">
+        <v>36</v>
+      </c>
+      <c r="M11" t="s">
+        <v>36</v>
+      </c>
+      <c r="N11" t="s">
+        <v>26</v>
+      </c>
+      <c r="O11" t="s">
+        <v>27</v>
+      </c>
+      <c r="P11" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q11" t="s">
         <v>29</v>
       </c>
-      <c r="L11" t="s">
-[...6 lines deleted...]
-        <v>86.0</v>
+      <c r="R11" t="n">
+        <v>171.0</v>
+      </c>
+      <c r="S11" t="n">
+        <v>171.0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="D12" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G12" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="H12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="I12" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J12" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="L12" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>86.0</v>
+        <v>36</v>
+      </c>
+      <c r="M12" t="s">
+        <v>30</v>
+      </c>
+      <c r="N12" t="s">
+        <v>68</v>
+      </c>
+      <c r="O12" t="s">
+        <v>37</v>
+      </c>
+      <c r="P12" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q12" t="s">
+        <v>36</v>
+      </c>
+      <c r="R12" t="n">
+        <v>186.0</v>
+      </c>
+      <c r="S12" t="n">
+        <v>186.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="C13" t="s">
-        <v>17</v>
+        <v>70</v>
       </c>
       <c r="D13" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E13" t="s">
+        <v>71</v>
+      </c>
+      <c r="F13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" t="s">
+        <v>36</v>
+      </c>
+      <c r="H13" t="s">
+        <v>72</v>
+      </c>
+      <c r="I13" t="s">
+        <v>48</v>
+      </c>
+      <c r="J13" t="s">
+        <v>31</v>
+      </c>
+      <c r="K13" t="s">
         <v>57</v>
       </c>
-      <c r="F13" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="L13" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>86.0</v>
+        <v>72</v>
+      </c>
+      <c r="M13" t="s">
+        <v>57</v>
+      </c>
+      <c r="N13" t="s">
+        <v>73</v>
+      </c>
+      <c r="O13" t="s">
+        <v>36</v>
+      </c>
+      <c r="P13" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q13" t="s">
+        <v>72</v>
+      </c>
+      <c r="R13" t="n">
+        <v>190.0</v>
+      </c>
+      <c r="S13" t="n">
+        <v>190.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>58</v>
+        <v>74</v>
       </c>
       <c r="C14" t="s">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="D14" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H14" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="I14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L14" t="s">
+        <v>36</v>
+      </c>
+      <c r="M14" t="s">
+        <v>36</v>
+      </c>
+      <c r="N14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O14" t="s">
         <v>29</v>
       </c>
-      <c r="M14" t="n">
-[...3 lines deleted...]
-        <v>87.0</v>
+      <c r="P14" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q14" t="s">
+        <v>37</v>
+      </c>
+      <c r="R14" t="n">
+        <v>193.0</v>
+      </c>
+      <c r="S14" t="n">
+        <v>193.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>77</v>
       </c>
       <c r="C15" t="s">
-        <v>62</v>
+        <v>22</v>
       </c>
       <c r="D15" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G15" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="H15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I15" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="J15" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="K15" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="L15" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>87.0</v>
+        <v>28</v>
+      </c>
+      <c r="M15" t="s">
+        <v>36</v>
+      </c>
+      <c r="N15" t="s">
+        <v>36</v>
+      </c>
+      <c r="O15" t="s">
+        <v>36</v>
+      </c>
+      <c r="P15" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q15" t="s">
+        <v>36</v>
+      </c>
+      <c r="R15" t="n">
+        <v>196.0</v>
+      </c>
+      <c r="S15" t="n">
+        <v>196.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C16" t="s">
-        <v>65</v>
+        <v>79</v>
       </c>
       <c r="D16" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>66</v>
+        <v>80</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G16" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="H16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I16" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="J16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="K16" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L16" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>88.0</v>
+        <v>37</v>
+      </c>
+      <c r="M16" t="s">
+        <v>36</v>
+      </c>
+      <c r="N16" t="s">
+        <v>36</v>
+      </c>
+      <c r="O16" t="s">
+        <v>36</v>
+      </c>
+      <c r="P16" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q16" t="s">
+        <v>36</v>
+      </c>
+      <c r="R16" t="n">
+        <v>198.0</v>
+      </c>
+      <c r="S16" t="n">
+        <v>198.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>67</v>
+        <v>81</v>
       </c>
       <c r="C17" t="s">
-        <v>68</v>
+        <v>82</v>
       </c>
       <c r="D17" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G17" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H17" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="I17" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="J17" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="K17" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L17" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>89.0</v>
+        <v>32</v>
+      </c>
+      <c r="M17" t="s">
+        <v>42</v>
+      </c>
+      <c r="N17" t="s">
+        <v>57</v>
+      </c>
+      <c r="O17" t="s">
+        <v>36</v>
+      </c>
+      <c r="P17" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q17" t="s">
+        <v>36</v>
+      </c>
+      <c r="R17" t="n">
+        <v>205.0</v>
+      </c>
+      <c r="S17" t="n">
+        <v>205.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>71</v>
+        <v>84</v>
       </c>
       <c r="C18" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
       <c r="D18" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
-        <v>73</v>
+        <v>86</v>
       </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G18" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H18" t="s">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="I18" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="J18" t="s">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="K18" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="L18" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>90.0</v>
+        <v>87</v>
+      </c>
+      <c r="M18" t="s">
+        <v>32</v>
+      </c>
+      <c r="N18" t="s">
+        <v>53</v>
+      </c>
+      <c r="O18" t="s">
+        <v>36</v>
+      </c>
+      <c r="P18" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q18" t="s">
+        <v>36</v>
+      </c>
+      <c r="R18" t="n">
+        <v>211.0</v>
+      </c>
+      <c r="S18" t="n">
+        <v>211.0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="C19" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D19" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
-        <v>77</v>
+        <v>89</v>
       </c>
       <c r="F19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G19" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H19" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="I19" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="J19" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="K19" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="L19" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>91.0</v>
+        <v>36</v>
+      </c>
+      <c r="M19" t="s">
+        <v>36</v>
+      </c>
+      <c r="N19" t="s">
+        <v>36</v>
+      </c>
+      <c r="O19" t="s">
+        <v>28</v>
+      </c>
+      <c r="P19" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q19" t="s">
+        <v>36</v>
+      </c>
+      <c r="R19" t="n">
+        <v>214.0</v>
+      </c>
+      <c r="S19" t="n">
+        <v>214.0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="C20" t="s">
-        <v>79</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H20" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="I20" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="J20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K20" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L20" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>94.0</v>
+        <v>42</v>
+      </c>
+      <c r="M20" t="s">
+        <v>36</v>
+      </c>
+      <c r="N20" t="s">
+        <v>36</v>
+      </c>
+      <c r="O20" t="s">
+        <v>32</v>
+      </c>
+      <c r="P20" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q20" t="s">
+        <v>87</v>
+      </c>
+      <c r="R20" t="n">
+        <v>219.0</v>
+      </c>
+      <c r="S20" t="n">
+        <v>219.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>81</v>
+        <v>93</v>
       </c>
       <c r="C21" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="D21" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="F21" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J21" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K21" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="L21" t="s">
-        <v>27</v>
-[...5 lines deleted...]
-        <v>95.0</v>
+        <v>29</v>
+      </c>
+      <c r="M21" t="s">
+        <v>36</v>
+      </c>
+      <c r="N21" t="s">
+        <v>97</v>
+      </c>
+      <c r="O21" t="s">
+        <v>36</v>
+      </c>
+      <c r="P21" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q21" t="s">
+        <v>53</v>
+      </c>
+      <c r="R21" t="n">
+        <v>224.0</v>
+      </c>
+      <c r="S21" t="n">
+        <v>224.0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>19</v>
       </c>
       <c r="B22" t="s">
-        <v>85</v>
+        <v>98</v>
       </c>
       <c r="C22" t="s">
-        <v>86</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
+        <v>100</v>
+      </c>
+      <c r="F22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" t="s">
+        <v>36</v>
+      </c>
+      <c r="H22" t="s">
         <v>87</v>
       </c>
-      <c r="F22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I22" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J22" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="K22" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L22" t="s">
-        <v>88</v>
-[...5 lines deleted...]
-        <v>96.0</v>
+        <v>36</v>
+      </c>
+      <c r="M22" t="s">
+        <v>36</v>
+      </c>
+      <c r="N22" t="s">
+        <v>101</v>
+      </c>
+      <c r="O22" t="s">
+        <v>42</v>
+      </c>
+      <c r="P22" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q22" t="s">
+        <v>36</v>
+      </c>
+      <c r="R22" t="n">
+        <v>225.0</v>
+      </c>
+      <c r="S22" t="n">
+        <v>225.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>20</v>
       </c>
       <c r="B23" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="C23" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D23" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E23" t="s">
-        <v>91</v>
+        <v>104</v>
       </c>
       <c r="F23" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G23" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H23" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="I23" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J23" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K23" t="s">
-        <v>41</v>
+        <v>53</v>
       </c>
       <c r="L23" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>96.0</v>
+        <v>31</v>
+      </c>
+      <c r="M23" t="s">
+        <v>36</v>
+      </c>
+      <c r="N23" t="s">
+        <v>46</v>
+      </c>
+      <c r="O23" t="s">
+        <v>36</v>
+      </c>
+      <c r="P23" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q23" t="s">
+        <v>36</v>
+      </c>
+      <c r="R23" t="n">
+        <v>229.0</v>
+      </c>
+      <c r="S23" t="n">
+        <v>229.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>21</v>
       </c>
       <c r="B24" t="s">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="C24" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="F24" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I24" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J24" t="s">
-        <v>88</v>
+        <v>36</v>
       </c>
       <c r="K24" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="L24" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>96.0</v>
+        <v>36</v>
+      </c>
+      <c r="M24" t="s">
+        <v>36</v>
+      </c>
+      <c r="N24" t="s">
+        <v>36</v>
+      </c>
+      <c r="O24" t="s">
+        <v>36</v>
+      </c>
+      <c r="P24" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q24" t="s">
+        <v>27</v>
+      </c>
+      <c r="R24" t="n">
+        <v>233.0</v>
+      </c>
+      <c r="S24" t="n">
+        <v>233.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>22</v>
       </c>
       <c r="B25" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="C25" t="s">
-        <v>97</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
-        <v>98</v>
+        <v>109</v>
       </c>
       <c r="F25" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G25" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H25" t="s">
-        <v>70</v>
+        <v>36</v>
       </c>
       <c r="I25" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J25" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="K25" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L25" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>99.0</v>
+        <v>36</v>
+      </c>
+      <c r="M25" t="s">
+        <v>36</v>
+      </c>
+      <c r="N25" t="s">
+        <v>36</v>
+      </c>
+      <c r="O25" t="s">
+        <v>36</v>
+      </c>
+      <c r="P25" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q25" t="s">
+        <v>36</v>
+      </c>
+      <c r="R25" t="n">
+        <v>235.0</v>
+      </c>
+      <c r="S25" t="n">
+        <v>235.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>23</v>
       </c>
       <c r="B26" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
-        <v>100</v>
+        <v>112</v>
       </c>
       <c r="F26" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G26" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H26" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="I26" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J26" t="s">
-        <v>34</v>
+        <v>87</v>
       </c>
       <c r="K26" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="L26" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>101.0</v>
+        <v>73</v>
+      </c>
+      <c r="M26" t="s">
+        <v>36</v>
+      </c>
+      <c r="N26" t="s">
+        <v>36</v>
+      </c>
+      <c r="O26" t="s">
+        <v>113</v>
+      </c>
+      <c r="P26" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q26" t="s">
+        <v>36</v>
+      </c>
+      <c r="R26" t="n">
+        <v>235.0</v>
+      </c>
+      <c r="S26" t="n">
+        <v>235.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>24</v>
       </c>
       <c r="B27" t="s">
-        <v>101</v>
+        <v>114</v>
       </c>
       <c r="C27" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="D27" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E27" t="s">
-        <v>103</v>
+        <v>116</v>
       </c>
       <c r="F27" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G27" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H27" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="I27" t="s">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="J27" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K27" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L27" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>102.0</v>
+        <v>36</v>
+      </c>
+      <c r="M27" t="s">
+        <v>36</v>
+      </c>
+      <c r="N27" t="s">
+        <v>36</v>
+      </c>
+      <c r="O27" t="s">
+        <v>36</v>
+      </c>
+      <c r="P27" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q27" t="s">
+        <v>36</v>
+      </c>
+      <c r="R27" t="n">
+        <v>236.0</v>
+      </c>
+      <c r="S27" t="n">
+        <v>236.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>25</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>117</v>
       </c>
       <c r="C28" t="s">
-        <v>54</v>
+        <v>118</v>
       </c>
       <c r="D28" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
-        <v>105</v>
+        <v>119</v>
       </c>
       <c r="F28" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K28" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L28" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>103.0</v>
+        <v>36</v>
+      </c>
+      <c r="M28" t="s">
+        <v>36</v>
+      </c>
+      <c r="N28" t="s">
+        <v>36</v>
+      </c>
+      <c r="O28" t="s">
+        <v>36</v>
+      </c>
+      <c r="P28" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q28" t="s">
+        <v>26</v>
+      </c>
+      <c r="R28" t="n">
+        <v>237.0</v>
+      </c>
+      <c r="S28" t="n">
+        <v>237.0</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>26</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="C29" t="s">
-        <v>54</v>
+        <v>121</v>
       </c>
       <c r="D29" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
-        <v>107</v>
+        <v>122</v>
       </c>
       <c r="F29" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G29" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H29" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="I29" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J29" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K29" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L29" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>103.0</v>
+        <v>36</v>
+      </c>
+      <c r="M29" t="s">
+        <v>36</v>
+      </c>
+      <c r="N29" t="s">
+        <v>36</v>
+      </c>
+      <c r="O29" t="s">
+        <v>36</v>
+      </c>
+      <c r="P29" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q29" t="s">
+        <v>36</v>
+      </c>
+      <c r="R29" t="n">
+        <v>240.0</v>
+      </c>
+      <c r="S29" t="n">
+        <v>240.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>27</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>123</v>
       </c>
       <c r="C30" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="D30" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E30" t="s">
-        <v>110</v>
+        <v>124</v>
       </c>
       <c r="F30" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G30" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H30" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="I30" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J30" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K30" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="L30" t="s">
-        <v>39</v>
-[...5 lines deleted...]
-        <v>107.0</v>
+        <v>36</v>
+      </c>
+      <c r="M30" t="s">
+        <v>36</v>
+      </c>
+      <c r="N30" t="s">
+        <v>36</v>
+      </c>
+      <c r="O30" t="s">
+        <v>36</v>
+      </c>
+      <c r="P30" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q30" t="s">
+        <v>36</v>
+      </c>
+      <c r="R30" t="n">
+        <v>240.0</v>
+      </c>
+      <c r="S30" t="n">
+        <v>240.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>28</v>
       </c>
       <c r="B31" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="C31" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="D31" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
-        <v>113</v>
+        <v>127</v>
       </c>
       <c r="F31" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G31" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H31" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="I31" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="J31" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K31" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L31" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>108.0</v>
+        <v>36</v>
+      </c>
+      <c r="M31" t="s">
+        <v>36</v>
+      </c>
+      <c r="N31" t="s">
+        <v>36</v>
+      </c>
+      <c r="O31" t="s">
+        <v>53</v>
+      </c>
+      <c r="P31" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q31" t="s">
+        <v>36</v>
+      </c>
+      <c r="R31" t="n">
+        <v>241.0</v>
+      </c>
+      <c r="S31" t="n">
+        <v>241.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>29</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>128</v>
       </c>
       <c r="C32" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="D32" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
-        <v>115</v>
+        <v>129</v>
       </c>
       <c r="F32" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="I32" t="s">
-        <v>116</v>
+        <v>36</v>
       </c>
       <c r="J32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="K32" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="L32" t="s">
-        <v>34</v>
-[...5 lines deleted...]
-        <v>109.0</v>
+        <v>36</v>
+      </c>
+      <c r="M32" t="s">
+        <v>36</v>
+      </c>
+      <c r="N32" t="s">
+        <v>37</v>
+      </c>
+      <c r="O32" t="s">
+        <v>36</v>
+      </c>
+      <c r="P32" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q32" t="s">
+        <v>36</v>
+      </c>
+      <c r="R32" t="n">
+        <v>242.0</v>
+      </c>
+      <c r="S32" t="n">
+        <v>242.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>30</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>130</v>
       </c>
       <c r="C33" t="s">
+        <v>99</v>
+      </c>
+      <c r="D33" t="s">
+        <v>23</v>
+      </c>
+      <c r="E33" t="s">
+        <v>131</v>
+      </c>
+      <c r="F33" t="s">
+        <v>25</v>
+      </c>
+      <c r="G33" t="s">
+        <v>36</v>
+      </c>
+      <c r="H33" t="s">
+        <v>36</v>
+      </c>
+      <c r="I33" t="s">
+        <v>132</v>
+      </c>
+      <c r="J33" t="s">
+        <v>36</v>
+      </c>
+      <c r="K33" t="s">
+        <v>36</v>
+      </c>
+      <c r="L33" t="s">
+        <v>36</v>
+      </c>
+      <c r="M33" t="s">
+        <v>41</v>
+      </c>
+      <c r="N33" t="s">
+        <v>36</v>
+      </c>
+      <c r="O33" t="s">
+        <v>36</v>
+      </c>
+      <c r="P33" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q33" t="s">
+        <v>68</v>
+      </c>
+      <c r="R33" t="n">
+        <v>242.0</v>
+      </c>
+      <c r="S33" t="n">
+        <v>242.0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>31</v>
+      </c>
+      <c r="B34" t="s">
+        <v>133</v>
+      </c>
+      <c r="C34" t="s">
+        <v>134</v>
+      </c>
+      <c r="D34" t="s">
+        <v>23</v>
+      </c>
+      <c r="E34" t="s">
+        <v>135</v>
+      </c>
+      <c r="F34" t="s">
+        <v>25</v>
+      </c>
+      <c r="G34" t="s">
+        <v>36</v>
+      </c>
+      <c r="H34" t="s">
+        <v>36</v>
+      </c>
+      <c r="I34" t="s">
+        <v>36</v>
+      </c>
+      <c r="J34" t="s">
+        <v>36</v>
+      </c>
+      <c r="K34" t="s">
+        <v>36</v>
+      </c>
+      <c r="L34" t="s">
+        <v>36</v>
+      </c>
+      <c r="M34" t="s">
+        <v>36</v>
+      </c>
+      <c r="N34" t="s">
+        <v>36</v>
+      </c>
+      <c r="O34" t="s">
+        <v>36</v>
+      </c>
+      <c r="P34" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q34" t="s">
+        <v>57</v>
+      </c>
+      <c r="R34" t="n">
+        <v>243.0</v>
+      </c>
+      <c r="S34" t="n">
+        <v>243.0</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>32</v>
+      </c>
+      <c r="B35" t="s">
+        <v>136</v>
+      </c>
+      <c r="C35" t="s">
+        <v>137</v>
+      </c>
+      <c r="D35" t="s">
+        <v>23</v>
+      </c>
+      <c r="E35" t="s">
+        <v>138</v>
+      </c>
+      <c r="F35" t="s">
+        <v>25</v>
+      </c>
+      <c r="G35" t="s">
+        <v>36</v>
+      </c>
+      <c r="H35" t="s">
+        <v>36</v>
+      </c>
+      <c r="I35" t="s">
+        <v>57</v>
+      </c>
+      <c r="J35" t="s">
+        <v>36</v>
+      </c>
+      <c r="K35" t="s">
+        <v>36</v>
+      </c>
+      <c r="L35" t="s">
+        <v>46</v>
+      </c>
+      <c r="M35" t="s">
+        <v>36</v>
+      </c>
+      <c r="N35" t="s">
+        <v>36</v>
+      </c>
+      <c r="O35" t="s">
+        <v>139</v>
+      </c>
+      <c r="P35" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q35" t="s">
+        <v>36</v>
+      </c>
+      <c r="R35" t="n">
+        <v>245.0</v>
+      </c>
+      <c r="S35" t="n">
+        <v>245.0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>33</v>
+      </c>
+      <c r="B36" t="s">
+        <v>140</v>
+      </c>
+      <c r="C36" t="s">
+        <v>141</v>
+      </c>
+      <c r="D36" t="s">
+        <v>23</v>
+      </c>
+      <c r="E36" t="s">
+        <v>142</v>
+      </c>
+      <c r="F36" t="s">
+        <v>25</v>
+      </c>
+      <c r="G36" t="s">
+        <v>36</v>
+      </c>
+      <c r="H36" t="s">
+        <v>36</v>
+      </c>
+      <c r="I36" t="s">
+        <v>36</v>
+      </c>
+      <c r="J36" t="s">
+        <v>36</v>
+      </c>
+      <c r="K36" t="s">
+        <v>36</v>
+      </c>
+      <c r="L36" t="s">
+        <v>36</v>
+      </c>
+      <c r="M36" t="s">
+        <v>36</v>
+      </c>
+      <c r="N36" t="s">
+        <v>36</v>
+      </c>
+      <c r="O36" t="s">
+        <v>68</v>
+      </c>
+      <c r="P36" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q36" t="s">
+        <v>36</v>
+      </c>
+      <c r="R36" t="n">
+        <v>247.0</v>
+      </c>
+      <c r="S36" t="n">
+        <v>247.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>34</v>
+      </c>
+      <c r="B37" t="s">
+        <v>143</v>
+      </c>
+      <c r="C37" t="s">
+        <v>144</v>
+      </c>
+      <c r="D37" t="s">
+        <v>23</v>
+      </c>
+      <c r="E37" t="s">
+        <v>145</v>
+      </c>
+      <c r="F37" t="s">
+        <v>25</v>
+      </c>
+      <c r="G37" t="s">
+        <v>36</v>
+      </c>
+      <c r="H37" t="s">
+        <v>57</v>
+      </c>
+      <c r="I37" t="s">
+        <v>36</v>
+      </c>
+      <c r="J37" t="s">
+        <v>48</v>
+      </c>
+      <c r="K37" t="s">
+        <v>36</v>
+      </c>
+      <c r="L37" t="s">
+        <v>36</v>
+      </c>
+      <c r="M37" t="s">
+        <v>36</v>
+      </c>
+      <c r="N37" t="s">
+        <v>36</v>
+      </c>
+      <c r="O37" t="s">
+        <v>36</v>
+      </c>
+      <c r="P37" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q37" t="s">
+        <v>36</v>
+      </c>
+      <c r="R37" t="n">
+        <v>248.0</v>
+      </c>
+      <c r="S37" t="n">
+        <v>248.0</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>35</v>
+      </c>
+      <c r="B38" t="s">
+        <v>146</v>
+      </c>
+      <c r="C38" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" t="s">
+        <v>147</v>
+      </c>
+      <c r="F38" t="s">
+        <v>25</v>
+      </c>
+      <c r="G38" t="s">
+        <v>36</v>
+      </c>
+      <c r="H38" t="s">
+        <v>36</v>
+      </c>
+      <c r="I38" t="s">
+        <v>36</v>
+      </c>
+      <c r="J38" t="s">
+        <v>36</v>
+      </c>
+      <c r="K38" t="s">
+        <v>36</v>
+      </c>
+      <c r="L38" t="s">
+        <v>36</v>
+      </c>
+      <c r="M38" t="s">
+        <v>36</v>
+      </c>
+      <c r="N38" t="s">
+        <v>30</v>
+      </c>
+      <c r="O38" t="s">
+        <v>36</v>
+      </c>
+      <c r="P38" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q38" t="s">
+        <v>36</v>
+      </c>
+      <c r="R38" t="n">
+        <v>253.0</v>
+      </c>
+      <c r="S38" t="n">
+        <v>253.0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>36</v>
+      </c>
+      <c r="B39" t="s">
+        <v>148</v>
+      </c>
+      <c r="C39" t="s">
+        <v>149</v>
+      </c>
+      <c r="D39" t="s">
+        <v>23</v>
+      </c>
+      <c r="E39" t="s">
+        <v>150</v>
+      </c>
+      <c r="F39" t="s">
+        <v>25</v>
+      </c>
+      <c r="G39" t="s">
+        <v>36</v>
+      </c>
+      <c r="H39" t="s">
+        <v>36</v>
+      </c>
+      <c r="I39" t="s">
+        <v>36</v>
+      </c>
+      <c r="J39" t="s">
+        <v>36</v>
+      </c>
+      <c r="K39" t="s">
+        <v>36</v>
+      </c>
+      <c r="L39" t="s">
+        <v>36</v>
+      </c>
+      <c r="M39" t="s">
+        <v>36</v>
+      </c>
+      <c r="N39" t="s">
+        <v>36</v>
+      </c>
+      <c r="O39" t="s">
+        <v>36</v>
+      </c>
+      <c r="P39" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q39" t="s">
+        <v>28</v>
+      </c>
+      <c r="R39" t="n">
+        <v>254.0</v>
+      </c>
+      <c r="S39" t="n">
+        <v>254.0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>37</v>
+      </c>
+      <c r="B40" t="s">
+        <v>151</v>
+      </c>
+      <c r="C40" t="s">
+        <v>152</v>
+      </c>
+      <c r="D40" t="s">
+        <v>23</v>
+      </c>
+      <c r="E40" t="s">
+        <v>153</v>
+      </c>
+      <c r="F40" t="s">
+        <v>25</v>
+      </c>
+      <c r="G40" t="s">
+        <v>36</v>
+      </c>
+      <c r="H40" t="s">
+        <v>36</v>
+      </c>
+      <c r="I40" t="s">
+        <v>36</v>
+      </c>
+      <c r="J40" t="s">
+        <v>36</v>
+      </c>
+      <c r="K40" t="s">
+        <v>36</v>
+      </c>
+      <c r="L40" t="s">
+        <v>48</v>
+      </c>
+      <c r="M40" t="s">
+        <v>36</v>
+      </c>
+      <c r="N40" t="s">
+        <v>36</v>
+      </c>
+      <c r="O40" t="s">
+        <v>72</v>
+      </c>
+      <c r="P40" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q40" t="s">
+        <v>36</v>
+      </c>
+      <c r="R40" t="n">
+        <v>254.0</v>
+      </c>
+      <c r="S40" t="n">
+        <v>254.0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>38</v>
+      </c>
+      <c r="B41" t="s">
+        <v>154</v>
+      </c>
+      <c r="C41" t="s">
+        <v>155</v>
+      </c>
+      <c r="D41" t="s">
+        <v>23</v>
+      </c>
+      <c r="E41" t="s">
+        <v>156</v>
+      </c>
+      <c r="F41" t="s">
+        <v>25</v>
+      </c>
+      <c r="G41" t="s">
+        <v>36</v>
+      </c>
+      <c r="H41" t="s">
+        <v>36</v>
+      </c>
+      <c r="I41" t="s">
+        <v>36</v>
+      </c>
+      <c r="J41" t="s">
+        <v>36</v>
+      </c>
+      <c r="K41" t="s">
+        <v>36</v>
+      </c>
+      <c r="L41" t="s">
+        <v>36</v>
+      </c>
+      <c r="M41" t="s">
+        <v>36</v>
+      </c>
+      <c r="N41" t="s">
+        <v>72</v>
+      </c>
+      <c r="O41" t="s">
+        <v>157</v>
+      </c>
+      <c r="P41" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q41" t="s">
+        <v>46</v>
+      </c>
+      <c r="R41" t="n">
+        <v>254.0</v>
+      </c>
+      <c r="S41" t="n">
+        <v>254.0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>39</v>
+      </c>
+      <c r="B42" t="s">
+        <v>158</v>
+      </c>
+      <c r="C42" t="s">
+        <v>159</v>
+      </c>
+      <c r="D42" t="s">
+        <v>23</v>
+      </c>
+      <c r="E42" t="s">
+        <v>160</v>
+      </c>
+      <c r="F42" t="s">
+        <v>25</v>
+      </c>
+      <c r="G42" t="s">
+        <v>36</v>
+      </c>
+      <c r="H42" t="s">
+        <v>36</v>
+      </c>
+      <c r="I42" t="s">
+        <v>36</v>
+      </c>
+      <c r="J42" t="s">
+        <v>36</v>
+      </c>
+      <c r="K42" t="s">
+        <v>36</v>
+      </c>
+      <c r="L42" t="s">
+        <v>36</v>
+      </c>
+      <c r="M42" t="s">
+        <v>53</v>
+      </c>
+      <c r="N42" t="s">
+        <v>36</v>
+      </c>
+      <c r="O42" t="s">
+        <v>36</v>
+      </c>
+      <c r="P42" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q42" t="s">
+        <v>36</v>
+      </c>
+      <c r="R42" t="n">
+        <v>259.0</v>
+      </c>
+      <c r="S42" t="n">
+        <v>259.0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>40</v>
+      </c>
+      <c r="B43" t="s">
+        <v>161</v>
+      </c>
+      <c r="C43" t="s">
+        <v>22</v>
+      </c>
+      <c r="D43" t="s">
+        <v>23</v>
+      </c>
+      <c r="E43" t="s">
+        <v>162</v>
+      </c>
+      <c r="F43" t="s">
+        <v>25</v>
+      </c>
+      <c r="G43" t="s">
+        <v>36</v>
+      </c>
+      <c r="H43" t="s">
+        <v>36</v>
+      </c>
+      <c r="I43" t="s">
+        <v>36</v>
+      </c>
+      <c r="J43" t="s">
+        <v>36</v>
+      </c>
+      <c r="K43" t="s">
+        <v>36</v>
+      </c>
+      <c r="L43" t="s">
+        <v>36</v>
+      </c>
+      <c r="M43" t="s">
+        <v>36</v>
+      </c>
+      <c r="N43" t="s">
+        <v>41</v>
+      </c>
+      <c r="O43" t="s">
+        <v>36</v>
+      </c>
+      <c r="P43" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q43" t="s">
+        <v>36</v>
+      </c>
+      <c r="R43" t="n">
+        <v>260.0</v>
+      </c>
+      <c r="S43" t="n">
+        <v>260.0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>41</v>
+      </c>
+      <c r="B44" t="s">
+        <v>163</v>
+      </c>
+      <c r="C44" t="s">
+        <v>22</v>
+      </c>
+      <c r="D44" t="s">
+        <v>23</v>
+      </c>
+      <c r="E44" t="s">
+        <v>164</v>
+      </c>
+      <c r="F44" t="s">
+        <v>25</v>
+      </c>
+      <c r="G44" t="s">
+        <v>36</v>
+      </c>
+      <c r="H44" t="s">
+        <v>36</v>
+      </c>
+      <c r="I44" t="s">
+        <v>36</v>
+      </c>
+      <c r="J44" t="s">
+        <v>36</v>
+      </c>
+      <c r="K44" t="s">
+        <v>36</v>
+      </c>
+      <c r="L44" t="s">
+        <v>36</v>
+      </c>
+      <c r="M44" t="s">
+        <v>36</v>
+      </c>
+      <c r="N44" t="s">
+        <v>36</v>
+      </c>
+      <c r="O44" t="s">
+        <v>36</v>
+      </c>
+      <c r="P44" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q44" t="s">
+        <v>36</v>
+      </c>
+      <c r="R44" t="n">
+        <v>263.0</v>
+      </c>
+      <c r="S44" t="n">
+        <v>263.0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>42</v>
+      </c>
+      <c r="B45" t="s">
+        <v>165</v>
+      </c>
+      <c r="C45" t="s">
+        <v>166</v>
+      </c>
+      <c r="D45" t="s">
+        <v>23</v>
+      </c>
+      <c r="E45" t="s">
+        <v>167</v>
+      </c>
+      <c r="F45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G45" t="s">
+        <v>36</v>
+      </c>
+      <c r="H45" t="s">
+        <v>36</v>
+      </c>
+      <c r="I45" t="s">
+        <v>36</v>
+      </c>
+      <c r="J45" t="s">
+        <v>36</v>
+      </c>
+      <c r="K45" t="s">
+        <v>36</v>
+      </c>
+      <c r="L45" t="s">
+        <v>36</v>
+      </c>
+      <c r="M45" t="s">
+        <v>36</v>
+      </c>
+      <c r="N45" t="s">
+        <v>36</v>
+      </c>
+      <c r="O45" t="s">
+        <v>87</v>
+      </c>
+      <c r="P45" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q45" t="s">
+        <v>36</v>
+      </c>
+      <c r="R45" t="n">
+        <v>263.0</v>
+      </c>
+      <c r="S45" t="n">
+        <v>263.0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>43</v>
+      </c>
+      <c r="B46" t="s">
+        <v>123</v>
+      </c>
+      <c r="C46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" t="s">
+        <v>23</v>
+      </c>
+      <c r="E46" t="s">
+        <v>168</v>
+      </c>
+      <c r="F46" t="s">
+        <v>25</v>
+      </c>
+      <c r="G46" t="s">
+        <v>36</v>
+      </c>
+      <c r="H46" t="s">
+        <v>36</v>
+      </c>
+      <c r="I46" t="s">
+        <v>36</v>
+      </c>
+      <c r="J46" t="s">
+        <v>36</v>
+      </c>
+      <c r="K46" t="s">
+        <v>36</v>
+      </c>
+      <c r="L46" t="s">
+        <v>36</v>
+      </c>
+      <c r="M46" t="s">
+        <v>36</v>
+      </c>
+      <c r="N46" t="s">
+        <v>87</v>
+      </c>
+      <c r="O46" t="s">
+        <v>36</v>
+      </c>
+      <c r="P46" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q46" t="s">
+        <v>36</v>
+      </c>
+      <c r="R46" t="n">
+        <v>263.0</v>
+      </c>
+      <c r="S46" t="n">
+        <v>263.0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>44</v>
+      </c>
+      <c r="B47" t="s">
+        <v>169</v>
+      </c>
+      <c r="C47" t="s">
+        <v>170</v>
+      </c>
+      <c r="D47" t="s">
+        <v>23</v>
+      </c>
+      <c r="E47" t="s">
+        <v>171</v>
+      </c>
+      <c r="F47" t="s">
+        <v>25</v>
+      </c>
+      <c r="G47" t="s">
+        <v>36</v>
+      </c>
+      <c r="H47" t="s">
+        <v>36</v>
+      </c>
+      <c r="I47" t="s">
+        <v>36</v>
+      </c>
+      <c r="J47" t="s">
+        <v>36</v>
+      </c>
+      <c r="K47" t="s">
+        <v>36</v>
+      </c>
+      <c r="L47" t="s">
+        <v>36</v>
+      </c>
+      <c r="M47" t="s">
+        <v>36</v>
+      </c>
+      <c r="N47" t="s">
+        <v>36</v>
+      </c>
+      <c r="O47" t="s">
+        <v>31</v>
+      </c>
+      <c r="P47" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q47" t="s">
+        <v>36</v>
+      </c>
+      <c r="R47" t="n">
+        <v>264.0</v>
+      </c>
+      <c r="S47" t="n">
+        <v>264.0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>45</v>
+      </c>
+      <c r="B48" t="s">
+        <v>172</v>
+      </c>
+      <c r="C48" t="s">
+        <v>22</v>
+      </c>
+      <c r="D48" t="s">
+        <v>23</v>
+      </c>
+      <c r="E48" t="s">
+        <v>173</v>
+      </c>
+      <c r="F48" t="s">
+        <v>25</v>
+      </c>
+      <c r="G48" t="s">
+        <v>36</v>
+      </c>
+      <c r="H48" t="s">
+        <v>36</v>
+      </c>
+      <c r="I48" t="s">
+        <v>36</v>
+      </c>
+      <c r="J48" t="s">
+        <v>36</v>
+      </c>
+      <c r="K48" t="s">
+        <v>36</v>
+      </c>
+      <c r="L48" t="s">
+        <v>36</v>
+      </c>
+      <c r="M48" t="s">
+        <v>36</v>
+      </c>
+      <c r="N48" t="s">
+        <v>36</v>
+      </c>
+      <c r="O48" t="s">
+        <v>46</v>
+      </c>
+      <c r="P48" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q48" t="s">
+        <v>36</v>
+      </c>
+      <c r="R48" t="n">
+        <v>265.0</v>
+      </c>
+      <c r="S48" t="n">
+        <v>265.0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>46</v>
+      </c>
+      <c r="B49" t="s">
+        <v>174</v>
+      </c>
+      <c r="C49" t="s">
+        <v>175</v>
+      </c>
+      <c r="D49" t="s">
+        <v>23</v>
+      </c>
+      <c r="E49" t="s">
+        <v>176</v>
+      </c>
+      <c r="F49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G49" t="s">
+        <v>36</v>
+      </c>
+      <c r="H49" t="s">
+        <v>36</v>
+      </c>
+      <c r="I49" t="s">
+        <v>36</v>
+      </c>
+      <c r="J49" t="s">
+        <v>36</v>
+      </c>
+      <c r="K49" t="s">
+        <v>36</v>
+      </c>
+      <c r="L49" t="s">
+        <v>36</v>
+      </c>
+      <c r="M49" t="s">
+        <v>36</v>
+      </c>
+      <c r="N49" t="s">
+        <v>36</v>
+      </c>
+      <c r="O49" t="s">
+        <v>36</v>
+      </c>
+      <c r="P49" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q49" t="s">
+        <v>73</v>
+      </c>
+      <c r="R49" t="n">
+        <v>266.0</v>
+      </c>
+      <c r="S49" t="n">
+        <v>266.0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>47</v>
+      </c>
+      <c r="B50" t="s">
+        <v>177</v>
+      </c>
+      <c r="C50" t="s">
+        <v>22</v>
+      </c>
+      <c r="D50" t="s">
+        <v>23</v>
+      </c>
+      <c r="E50" t="s">
+        <v>178</v>
+      </c>
+      <c r="F50" t="s">
+        <v>25</v>
+      </c>
+      <c r="G50" t="s">
+        <v>36</v>
+      </c>
+      <c r="H50" t="s">
+        <v>36</v>
+      </c>
+      <c r="I50" t="s">
+        <v>36</v>
+      </c>
+      <c r="J50" t="s">
+        <v>36</v>
+      </c>
+      <c r="K50" t="s">
+        <v>36</v>
+      </c>
+      <c r="L50" t="s">
+        <v>36</v>
+      </c>
+      <c r="M50" t="s">
+        <v>36</v>
+      </c>
+      <c r="N50" t="s">
+        <v>36</v>
+      </c>
+      <c r="O50" t="s">
+        <v>73</v>
+      </c>
+      <c r="P50" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q50" t="s">
+        <v>36</v>
+      </c>
+      <c r="R50" t="n">
+        <v>266.0</v>
+      </c>
+      <c r="S50" t="n">
+        <v>266.0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>48</v>
+      </c>
+      <c r="B51" t="s">
+        <v>179</v>
+      </c>
+      <c r="C51" t="s">
+        <v>75</v>
+      </c>
+      <c r="D51" t="s">
+        <v>23</v>
+      </c>
+      <c r="E51" t="s">
+        <v>180</v>
+      </c>
+      <c r="F51" t="s">
+        <v>25</v>
+      </c>
+      <c r="G51" t="s">
+        <v>36</v>
+      </c>
+      <c r="H51" t="s">
+        <v>36</v>
+      </c>
+      <c r="I51" t="s">
+        <v>36</v>
+      </c>
+      <c r="J51" t="s">
+        <v>36</v>
+      </c>
+      <c r="K51" t="s">
+        <v>36</v>
+      </c>
+      <c r="L51" t="s">
+        <v>36</v>
+      </c>
+      <c r="M51" t="s">
+        <v>36</v>
+      </c>
+      <c r="N51" t="s">
+        <v>36</v>
+      </c>
+      <c r="O51" t="s">
+        <v>36</v>
+      </c>
+      <c r="P51" t="s">
+        <v>139</v>
+      </c>
+      <c r="Q51" t="s">
+        <v>36</v>
+      </c>
+      <c r="R51" t="n">
+        <v>269.0</v>
+      </c>
+      <c r="S51" t="n">
+        <v>269.0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H53" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I53" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>1</v>
+      </c>
+      <c r="B54" t="s">
+        <v>182</v>
+      </c>
+      <c r="C54" t="s">
+        <v>39</v>
+      </c>
+      <c r="D54" t="s">
+        <v>23</v>
+      </c>
+      <c r="E54" t="s">
+        <v>183</v>
+      </c>
+      <c r="F54" t="s">
+        <v>25</v>
+      </c>
+      <c r="G54" t="s">
+        <v>26</v>
+      </c>
+      <c r="H54" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I54" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>2</v>
+      </c>
+      <c r="B55" t="s">
+        <v>184</v>
+      </c>
+      <c r="C55" t="s">
+        <v>94</v>
+      </c>
+      <c r="D55" t="s">
+        <v>23</v>
+      </c>
+      <c r="E55" t="s">
+        <v>185</v>
+      </c>
+      <c r="F55" t="s">
+        <v>25</v>
+      </c>
+      <c r="G55" t="s">
+        <v>27</v>
+      </c>
+      <c r="H55" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I55" t="n">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>3</v>
+      </c>
+      <c r="B56" t="s">
+        <v>133</v>
+      </c>
+      <c r="C56" t="s">
+        <v>134</v>
+      </c>
+      <c r="D56" t="s">
+        <v>23</v>
+      </c>
+      <c r="E56" t="s">
+        <v>186</v>
+      </c>
+      <c r="F56" t="s">
+        <v>25</v>
+      </c>
+      <c r="G56" t="s">
+        <v>30</v>
+      </c>
+      <c r="H56" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I56" t="n">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>4</v>
+      </c>
+      <c r="B57" t="s">
+        <v>54</v>
+      </c>
+      <c r="C57" t="s">
+        <v>55</v>
+      </c>
+      <c r="D57" t="s">
+        <v>23</v>
+      </c>
+      <c r="E57" t="s">
+        <v>187</v>
+      </c>
+      <c r="F57" t="s">
+        <v>25</v>
+      </c>
+      <c r="G57" t="s">
+        <v>28</v>
+      </c>
+      <c r="H57" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="I57" t="n">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>5</v>
+      </c>
+      <c r="B58" t="s">
+        <v>188</v>
+      </c>
+      <c r="C58" t="s">
+        <v>189</v>
+      </c>
+      <c r="D58" t="s">
+        <v>23</v>
+      </c>
+      <c r="E58" t="s">
+        <v>190</v>
+      </c>
+      <c r="F58" t="s">
+        <v>25</v>
+      </c>
+      <c r="G58" t="s">
+        <v>37</v>
+      </c>
+      <c r="H58" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I58" t="n">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>154</v>
+      </c>
+      <c r="C59" t="s">
+        <v>155</v>
+      </c>
+      <c r="D59" t="s">
+        <v>23</v>
+      </c>
+      <c r="E59" t="s">
+        <v>191</v>
+      </c>
+      <c r="F59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G59" t="s">
+        <v>29</v>
+      </c>
+      <c r="H59" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="I59" t="n">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>7</v>
+      </c>
+      <c r="B60" t="s">
+        <v>174</v>
+      </c>
+      <c r="C60" t="s">
+        <v>175</v>
+      </c>
+      <c r="D60" t="s">
+        <v>23</v>
+      </c>
+      <c r="E60" t="s">
+        <v>176</v>
+      </c>
+      <c r="F60" t="s">
+        <v>25</v>
+      </c>
+      <c r="G60" t="s">
+        <v>32</v>
+      </c>
+      <c r="H60" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="I60" t="n">
+        <v>7.0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>8</v>
+      </c>
+      <c r="B61" t="s">
+        <v>192</v>
+      </c>
+      <c r="C61" t="s">
+        <v>70</v>
+      </c>
+      <c r="D61" t="s">
+        <v>23</v>
+      </c>
+      <c r="E61" t="s">
+        <v>193</v>
+      </c>
+      <c r="F61" t="s">
+        <v>25</v>
+      </c>
+      <c r="G61" t="s">
+        <v>42</v>
+      </c>
+      <c r="H61" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="I61" t="n">
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="1" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F63" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="H63" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="I63" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>195</v>
+      </c>
+      <c r="C64" t="s">
         <v>118</v>
       </c>
-      <c r="D33" t="s">
-[...11 lines deleted...]
-      <c r="H33" t="s">
+      <c r="D64" t="s">
+        <v>23</v>
+      </c>
+      <c r="E64" t="s">
+        <v>196</v>
+      </c>
+      <c r="F64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" t="s">
+        <v>26</v>
+      </c>
+      <c r="H64" t="n">
+        <v>1.0</v>
+      </c>
+      <c r="I64" t="n">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>2</v>
+      </c>
+      <c r="B65" t="s">
+        <v>197</v>
+      </c>
+      <c r="C65" t="s">
         <v>75</v>
       </c>
-      <c r="I33" t="s">
-[...15 lines deleted...]
-        <v>109.0</v>
+      <c r="D65" t="s">
+        <v>23</v>
+      </c>
+      <c r="E65" t="s">
+        <v>198</v>
+      </c>
+      <c r="F65" t="s">
+        <v>25</v>
+      </c>
+      <c r="G65" t="s">
+        <v>27</v>
+      </c>
+      <c r="H65" t="n">
+        <v>2.0</v>
+      </c>
+      <c r="I65" t="n">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>3</v>
+      </c>
+      <c r="B66" t="s">
+        <v>199</v>
+      </c>
+      <c r="C66" t="s">
+        <v>200</v>
+      </c>
+      <c r="D66" t="s">
+        <v>23</v>
+      </c>
+      <c r="E66" t="s">
+        <v>201</v>
+      </c>
+      <c r="F66" t="s">
+        <v>25</v>
+      </c>
+      <c r="G66" t="s">
+        <v>30</v>
+      </c>
+      <c r="H66" t="n">
+        <v>3.0</v>
+      </c>
+      <c r="I66" t="n">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>4</v>
+      </c>
+      <c r="B67" t="s">
+        <v>148</v>
+      </c>
+      <c r="C67" t="s">
+        <v>149</v>
+      </c>
+      <c r="D67" t="s">
+        <v>23</v>
+      </c>
+      <c r="E67" t="s">
+        <v>150</v>
+      </c>
+      <c r="F67" t="s">
+        <v>25</v>
+      </c>
+      <c r="G67" t="s">
+        <v>28</v>
+      </c>
+      <c r="H67" t="n">
+        <v>4.0</v>
+      </c>
+      <c r="I67" t="n">
+        <v>4.0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>5</v>
+      </c>
+      <c r="B68" t="s">
+        <v>74</v>
+      </c>
+      <c r="C68" t="s">
+        <v>75</v>
+      </c>
+      <c r="D68" t="s">
+        <v>23</v>
+      </c>
+      <c r="E68" t="s">
+        <v>202</v>
+      </c>
+      <c r="F68" t="s">
+        <v>25</v>
+      </c>
+      <c r="G68" t="s">
+        <v>37</v>
+      </c>
+      <c r="H68" t="n">
+        <v>5.0</v>
+      </c>
+      <c r="I68" t="n">
+        <v>5.0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>62</v>
+      </c>
+      <c r="C69" t="s">
+        <v>63</v>
+      </c>
+      <c r="D69" t="s">
+        <v>23</v>
+      </c>
+      <c r="E69" t="s">
+        <v>203</v>
+      </c>
+      <c r="F69" t="s">
+        <v>25</v>
+      </c>
+      <c r="G69" t="s">
+        <v>29</v>
+      </c>
+      <c r="H69" t="n">
+        <v>6.0</v>
+      </c>
+      <c r="I69" t="n">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>7</v>
+      </c>
+      <c r="B70" t="s">
+        <v>21</v>
+      </c>
+      <c r="C70" t="s">
+        <v>22</v>
+      </c>
+      <c r="D70" t="s">
+        <v>23</v>
+      </c>
+      <c r="E70" t="s">
+        <v>204</v>
+      </c>
+      <c r="F70" t="s">
+        <v>25</v>
+      </c>
+      <c r="G70" t="s">
+        <v>32</v>
+      </c>
+      <c r="H70" t="n">
+        <v>7.0</v>
+      </c>
+      <c r="I70" t="n">
+        <v>7.0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>8</v>
+      </c>
+      <c r="B71" t="s">
+        <v>205</v>
+      </c>
+      <c r="C71" t="s">
+        <v>22</v>
+      </c>
+      <c r="D71" t="s">
+        <v>23</v>
+      </c>
+      <c r="E71" t="s">
+        <v>206</v>
+      </c>
+      <c r="F71" t="s">
+        <v>25</v>
+      </c>
+      <c r="G71" t="s">
+        <v>42</v>
+      </c>
+      <c r="H71" t="n">
+        <v>8.0</v>
+      </c>
+      <c r="I71" t="n">
+        <v>8.0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>9</v>
+      </c>
+      <c r="B72" t="s">
+        <v>207</v>
+      </c>
+      <c r="C72" t="s">
+        <v>149</v>
+      </c>
+      <c r="D72" t="s">
+        <v>23</v>
+      </c>
+      <c r="E72" t="s">
+        <v>208</v>
+      </c>
+      <c r="F72" t="s">
+        <v>25</v>
+      </c>
+      <c r="G72" t="s">
+        <v>53</v>
+      </c>
+      <c r="H72" t="n">
+        <v>9.0</v>
+      </c>
+      <c r="I72" t="n">
+        <v>9.0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>10</v>
+      </c>
+      <c r="B73" t="s">
+        <v>209</v>
+      </c>
+      <c r="C73" t="s">
+        <v>99</v>
+      </c>
+      <c r="D73" t="s">
+        <v>23</v>
+      </c>
+      <c r="E73" t="s">
+        <v>210</v>
+      </c>
+      <c r="F73" t="s">
+        <v>25</v>
+      </c>
+      <c r="G73" t="s">
+        <v>41</v>
+      </c>
+      <c r="H73" t="n">
+        <v>10.0</v>
+      </c>
+      <c r="I73" t="n">
+        <v>10.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
-    <mergeCell ref="A2:N2"/>
-    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A1:S1"/>
+    <mergeCell ref="A62:I62"/>
+    <mergeCell ref="A2:S2"/>
+    <mergeCell ref="A52:I52"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="2" max="2" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="3" max="3" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="20.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>267</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>444</v>
+      </c>
+      <c r="E4" t="s">
+        <v>260</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" t="s">
+        <v>419</v>
+      </c>
+      <c r="H4" t="s">
+        <v>570</v>
+      </c>
+      <c r="I4" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" t="s">
+        <v>394</v>
+      </c>
+      <c r="E5" t="s">
+        <v>341</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" t="s">
+        <v>571</v>
+      </c>
+      <c r="H5" t="s">
+        <v>572</v>
+      </c>
+      <c r="I5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>215</v>
+      </c>
+      <c r="E6" t="s">
+        <v>216</v>
+      </c>
+      <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
+        <v>573</v>
+      </c>
+      <c r="H6" t="s">
+        <v>574</v>
+      </c>
+      <c r="I6" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>88</v>
+      </c>
+      <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>384</v>
+      </c>
+      <c r="E7" t="s">
+        <v>345</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
+        <v>575</v>
+      </c>
+      <c r="H7" t="s">
+        <v>576</v>
+      </c>
+      <c r="I7" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" t="s">
+        <v>263</v>
+      </c>
+      <c r="E8" t="s">
+        <v>264</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" t="s">
+        <v>577</v>
+      </c>
+      <c r="H8" t="s">
+        <v>578</v>
+      </c>
+      <c r="I8" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>284</v>
+      </c>
+      <c r="C9" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" t="s">
+        <v>527</v>
+      </c>
+      <c r="E9" t="s">
+        <v>285</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" t="s">
+        <v>579</v>
+      </c>
+      <c r="H9" t="s">
+        <v>343</v>
+      </c>
+      <c r="I9" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>580</v>
+      </c>
+      <c r="C10" t="s">
+        <v>149</v>
+      </c>
+      <c r="D10" t="s">
+        <v>438</v>
+      </c>
+      <c r="E10" t="s">
+        <v>460</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" t="s">
+        <v>581</v>
+      </c>
+      <c r="H10" t="s">
+        <v>582</v>
+      </c>
+      <c r="I10" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>306</v>
+      </c>
+      <c r="C11" t="s">
+        <v>99</v>
+      </c>
+      <c r="D11" t="s">
+        <v>307</v>
+      </c>
+      <c r="E11" t="s">
+        <v>308</v>
+      </c>
+      <c r="F11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" t="s">
+        <v>583</v>
+      </c>
+      <c r="H11" t="s">
+        <v>584</v>
+      </c>
+      <c r="I11" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>125</v>
+      </c>
+      <c r="C12" t="s">
+        <v>126</v>
+      </c>
+      <c r="D12" t="s">
+        <v>585</v>
+      </c>
+      <c r="E12" t="s">
+        <v>313</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" t="s">
+        <v>586</v>
+      </c>
+      <c r="H12" t="s">
+        <v>356</v>
+      </c>
+      <c r="I12" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>354</v>
+      </c>
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
+        <v>344</v>
+      </c>
+      <c r="E13" t="s">
+        <v>251</v>
+      </c>
+      <c r="F13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" t="s">
+        <v>587</v>
+      </c>
+      <c r="H13" t="s">
+        <v>511</v>
+      </c>
+      <c r="I13" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>59</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>494</v>
+      </c>
+      <c r="E14" t="s">
+        <v>290</v>
+      </c>
+      <c r="F14" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" t="s">
+        <v>588</v>
+      </c>
+      <c r="H14" t="s">
+        <v>589</v>
+      </c>
+      <c r="I14" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>235</v>
+      </c>
+      <c r="C15" t="s">
+        <v>236</v>
+      </c>
+      <c r="D15" t="s">
+        <v>237</v>
+      </c>
+      <c r="E15" t="s">
+        <v>238</v>
+      </c>
+      <c r="F15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" t="s">
+        <v>590</v>
+      </c>
+      <c r="H15" t="s">
+        <v>398</v>
+      </c>
+      <c r="I15" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>165</v>
+      </c>
+      <c r="C16" t="s">
+        <v>166</v>
+      </c>
+      <c r="D16" t="s">
+        <v>591</v>
+      </c>
+      <c r="E16" t="s">
+        <v>592</v>
+      </c>
+      <c r="F16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" t="s">
+        <v>593</v>
+      </c>
+      <c r="H16" t="s">
+        <v>476</v>
+      </c>
+      <c r="I16" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>169</v>
+      </c>
+      <c r="C17" t="s">
+        <v>170</v>
+      </c>
+      <c r="D17" t="s">
+        <v>594</v>
+      </c>
+      <c r="E17" t="s">
+        <v>595</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" t="s">
+        <v>596</v>
+      </c>
+      <c r="H17" t="s">
+        <v>597</v>
+      </c>
+      <c r="I17" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>15</v>
+      </c>
+      <c r="B18" t="s">
+        <v>172</v>
+      </c>
+      <c r="C18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" t="s">
+        <v>521</v>
+      </c>
+      <c r="E18" t="s">
+        <v>598</v>
+      </c>
+      <c r="F18" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" t="s">
+        <v>599</v>
+      </c>
+      <c r="H18" t="s">
+        <v>600</v>
+      </c>
+      <c r="I18" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>177</v>
+      </c>
+      <c r="C19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" t="s">
+        <v>521</v>
+      </c>
+      <c r="E19" t="s">
+        <v>601</v>
+      </c>
+      <c r="F19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" t="s">
+        <v>602</v>
+      </c>
+      <c r="H19" t="s">
+        <v>603</v>
+      </c>
+      <c r="I19" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>17</v>
+      </c>
+      <c r="B20" t="s">
+        <v>604</v>
+      </c>
+      <c r="C20" t="s">
+        <v>605</v>
+      </c>
+      <c r="D20" t="s">
+        <v>606</v>
+      </c>
+      <c r="E20" t="s">
+        <v>474</v>
+      </c>
+      <c r="F20" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" t="s">
+        <v>607</v>
+      </c>
+      <c r="H20" t="s">
+        <v>608</v>
+      </c>
+      <c r="I20" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>18</v>
+      </c>
+      <c r="B21" t="s">
+        <v>140</v>
+      </c>
+      <c r="C21" t="s">
+        <v>141</v>
+      </c>
+      <c r="D21" t="s">
+        <v>340</v>
+      </c>
+      <c r="E21" t="s">
+        <v>609</v>
+      </c>
+      <c r="F21" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" t="s">
+        <v>610</v>
+      </c>
+      <c r="H21" t="s">
+        <v>611</v>
+      </c>
+      <c r="I21" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>19</v>
+      </c>
+      <c r="B22" t="s">
+        <v>136</v>
+      </c>
+      <c r="C22" t="s">
+        <v>137</v>
+      </c>
+      <c r="D22" t="s">
+        <v>363</v>
+      </c>
+      <c r="E22" t="s">
+        <v>364</v>
+      </c>
+      <c r="F22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" t="s">
+        <v>612</v>
+      </c>
+      <c r="H22" t="s">
+        <v>613</v>
+      </c>
+      <c r="I22" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>20</v>
+      </c>
+      <c r="B23" t="s">
+        <v>54</v>
+      </c>
+      <c r="C23" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" t="s">
+        <v>359</v>
+      </c>
+      <c r="E23" t="s">
+        <v>360</v>
+      </c>
+      <c r="F23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" t="s">
+        <v>615</v>
+      </c>
+      <c r="H23" t="s">
+        <v>616</v>
+      </c>
+      <c r="I23" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>21</v>
+      </c>
+      <c r="B24" t="s">
+        <v>110</v>
+      </c>
+      <c r="C24" t="s">
+        <v>111</v>
+      </c>
+      <c r="D24" t="s">
+        <v>407</v>
+      </c>
+      <c r="E24" t="s">
+        <v>408</v>
+      </c>
+      <c r="F24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" t="s">
+        <v>618</v>
+      </c>
+      <c r="H24" t="s">
+        <v>619</v>
+      </c>
+      <c r="I24" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>22</v>
+      </c>
+      <c r="B25" t="s">
+        <v>154</v>
+      </c>
+      <c r="C25" t="s">
+        <v>155</v>
+      </c>
+      <c r="D25" t="s">
+        <v>557</v>
+      </c>
+      <c r="E25" t="s">
+        <v>558</v>
+      </c>
+      <c r="F25" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" t="s">
+        <v>621</v>
+      </c>
+      <c r="H25" t="s">
+        <v>622</v>
+      </c>
+      <c r="I25" t="s">
+        <v>623</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="2" max="2" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="3" max="3" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>258</v>
+      </c>
+      <c r="C4" t="s">
+        <v>200</v>
+      </c>
+      <c r="D4" t="s">
+        <v>259</v>
+      </c>
+      <c r="E4" t="s">
+        <v>260</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" t="s">
+        <v>625</v>
+      </c>
+      <c r="H4" t="s">
+        <v>626</v>
+      </c>
+      <c r="I4" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" t="s">
+        <v>494</v>
+      </c>
+      <c r="E5" t="s">
+        <v>290</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" t="s">
+        <v>627</v>
+      </c>
+      <c r="H5" t="s">
+        <v>628</v>
+      </c>
+      <c r="I5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>182</v>
+      </c>
+      <c r="C6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E6" t="s">
+        <v>244</v>
+      </c>
+      <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
+        <v>629</v>
+      </c>
+      <c r="H6" t="s">
+        <v>630</v>
+      </c>
+      <c r="I6" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>140</v>
+      </c>
+      <c r="C7" t="s">
+        <v>141</v>
+      </c>
+      <c r="D7" t="s">
+        <v>340</v>
+      </c>
+      <c r="E7" t="s">
+        <v>609</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
+        <v>292</v>
+      </c>
+      <c r="H7" t="s">
+        <v>631</v>
+      </c>
+      <c r="I7" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" t="s">
+        <v>426</v>
+      </c>
+      <c r="E8" t="s">
+        <v>226</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" t="s">
+        <v>632</v>
+      </c>
+      <c r="H8" t="s">
+        <v>633</v>
+      </c>
+      <c r="I8" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>634</v>
+      </c>
+      <c r="C9" t="s">
+        <v>155</v>
+      </c>
+      <c r="D9" t="s">
+        <v>635</v>
+      </c>
+      <c r="E9" t="s">
+        <v>636</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" t="s">
+        <v>637</v>
+      </c>
+      <c r="H9" t="s">
+        <v>638</v>
+      </c>
+      <c r="I9" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>133</v>
+      </c>
+      <c r="C10" t="s">
+        <v>134</v>
+      </c>
+      <c r="D10" t="s">
+        <v>273</v>
+      </c>
+      <c r="E10" t="s">
+        <v>639</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" t="s">
+        <v>581</v>
+      </c>
+      <c r="H10" t="s">
+        <v>640</v>
+      </c>
+      <c r="I10" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>306</v>
+      </c>
+      <c r="C11" t="s">
+        <v>99</v>
+      </c>
+      <c r="D11" t="s">
+        <v>307</v>
+      </c>
+      <c r="E11" t="s">
+        <v>308</v>
+      </c>
+      <c r="F11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" t="s">
+        <v>641</v>
+      </c>
+      <c r="H11" t="s">
+        <v>642</v>
+      </c>
+      <c r="I11" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" t="s">
+        <v>515</v>
+      </c>
+      <c r="E12" t="s">
+        <v>278</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" t="s">
+        <v>440</v>
+      </c>
+      <c r="H12" t="s">
+        <v>643</v>
+      </c>
+      <c r="I12" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>54</v>
+      </c>
+      <c r="C13" t="s">
+        <v>55</v>
+      </c>
+      <c r="D13" t="s">
+        <v>359</v>
+      </c>
+      <c r="E13" t="s">
+        <v>360</v>
+      </c>
+      <c r="F13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" t="s">
+        <v>644</v>
+      </c>
+      <c r="H13" t="s">
+        <v>469</v>
+      </c>
+      <c r="I13" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>645</v>
+      </c>
+      <c r="C14" t="s">
+        <v>118</v>
+      </c>
+      <c r="D14" t="s">
+        <v>646</v>
+      </c>
+      <c r="E14" t="s">
+        <v>647</v>
+      </c>
+      <c r="F14" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" t="s">
+        <v>648</v>
+      </c>
+      <c r="H14" t="s">
+        <v>649</v>
+      </c>
+      <c r="I14" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>128</v>
+      </c>
+      <c r="C15" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" t="s">
+        <v>527</v>
+      </c>
+      <c r="E15" t="s">
+        <v>528</v>
+      </c>
+      <c r="F15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" t="s">
+        <v>650</v>
+      </c>
+      <c r="H15" t="s">
+        <v>651</v>
+      </c>
+      <c r="I15" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>163</v>
+      </c>
+      <c r="C16" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" t="s">
+        <v>268</v>
+      </c>
+      <c r="E16" t="s">
+        <v>652</v>
+      </c>
+      <c r="F16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" t="s">
+        <v>653</v>
+      </c>
+      <c r="H16" t="s">
+        <v>654</v>
+      </c>
+      <c r="I16" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>21</v>
+      </c>
+      <c r="C17" t="s">
+        <v>22</v>
+      </c>
+      <c r="D17" t="s">
+        <v>268</v>
+      </c>
+      <c r="E17" t="s">
+        <v>216</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" t="s">
+        <v>655</v>
+      </c>
+      <c r="H17" t="s">
+        <v>656</v>
+      </c>
+      <c r="I17" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>15</v>
+      </c>
+      <c r="B18" t="s">
+        <v>657</v>
+      </c>
+      <c r="C18" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" t="s">
+        <v>268</v>
+      </c>
+      <c r="E18" t="s">
+        <v>251</v>
+      </c>
+      <c r="F18" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" t="s">
+        <v>658</v>
+      </c>
+      <c r="H18" t="s">
+        <v>659</v>
+      </c>
+      <c r="I18" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>580</v>
+      </c>
+      <c r="C19" t="s">
+        <v>149</v>
+      </c>
+      <c r="D19" t="s">
+        <v>438</v>
+      </c>
+      <c r="E19" t="s">
+        <v>460</v>
+      </c>
+      <c r="F19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" t="s">
+        <v>660</v>
+      </c>
+      <c r="H19" t="s">
+        <v>661</v>
+      </c>
+      <c r="I19" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>17</v>
+      </c>
+      <c r="B20" t="s">
+        <v>284</v>
+      </c>
+      <c r="C20" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" t="s">
+        <v>527</v>
+      </c>
+      <c r="E20" t="s">
+        <v>285</v>
+      </c>
+      <c r="F20" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" t="s">
+        <v>662</v>
+      </c>
+      <c r="H20" t="s">
+        <v>663</v>
+      </c>
+      <c r="I20" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>18</v>
+      </c>
+      <c r="B21" t="s">
+        <v>125</v>
+      </c>
+      <c r="C21" t="s">
+        <v>126</v>
+      </c>
+      <c r="D21" t="s">
+        <v>585</v>
+      </c>
+      <c r="E21" t="s">
+        <v>313</v>
+      </c>
+      <c r="F21" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" t="s">
+        <v>664</v>
+      </c>
+      <c r="H21" t="s">
+        <v>665</v>
+      </c>
+      <c r="I21" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>19</v>
+      </c>
+      <c r="B22" t="s">
+        <v>179</v>
+      </c>
+      <c r="C22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" t="s">
+        <v>527</v>
+      </c>
+      <c r="E22" t="s">
+        <v>666</v>
+      </c>
+      <c r="F22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" t="s">
+        <v>667</v>
+      </c>
+      <c r="H22" t="s">
+        <v>668</v>
+      </c>
+      <c r="I22" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>20</v>
+      </c>
+      <c r="B23" t="s">
+        <v>136</v>
+      </c>
+      <c r="C23" t="s">
+        <v>137</v>
+      </c>
+      <c r="D23" t="s">
+        <v>363</v>
+      </c>
+      <c r="E23" t="s">
+        <v>364</v>
+      </c>
+      <c r="F23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" t="s">
+        <v>23</v>
+      </c>
+      <c r="H23" t="s">
+        <v>23</v>
+      </c>
+      <c r="I23" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>20</v>
+      </c>
+      <c r="B24" t="s">
+        <v>123</v>
+      </c>
+      <c r="C24" t="s">
+        <v>22</v>
+      </c>
+      <c r="D24" t="s">
+        <v>268</v>
+      </c>
+      <c r="E24" t="s">
+        <v>281</v>
+      </c>
+      <c r="F24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" t="s">
+        <v>23</v>
+      </c>
+      <c r="H24" t="s">
+        <v>23</v>
+      </c>
+      <c r="I24" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>20</v>
+      </c>
+      <c r="B25" t="s">
+        <v>414</v>
+      </c>
+      <c r="C25" t="s">
+        <v>249</v>
+      </c>
+      <c r="D25" t="s">
+        <v>331</v>
+      </c>
+      <c r="E25" t="s">
+        <v>238</v>
+      </c>
+      <c r="F25" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" t="s">
+        <v>23</v>
+      </c>
+      <c r="H25" t="s">
+        <v>23</v>
+      </c>
+      <c r="I25" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>20</v>
+      </c>
+      <c r="B26" t="s">
+        <v>154</v>
+      </c>
+      <c r="C26" t="s">
+        <v>155</v>
+      </c>
+      <c r="D26" t="s">
+        <v>557</v>
+      </c>
+      <c r="E26" t="s">
+        <v>558</v>
+      </c>
+      <c r="F26" t="s">
+        <v>25</v>
+      </c>
+      <c r="G26" t="s">
+        <v>23</v>
+      </c>
+      <c r="H26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I26" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>20</v>
+      </c>
+      <c r="B27" t="s">
+        <v>192</v>
+      </c>
+      <c r="C27" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" t="s">
+        <v>325</v>
+      </c>
+      <c r="E27" t="s">
+        <v>326</v>
+      </c>
+      <c r="F27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G27" t="s">
+        <v>23</v>
+      </c>
+      <c r="H27" t="s">
+        <v>23</v>
+      </c>
+      <c r="I27" t="s">
+        <v>669</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="2" max="2" width="22.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="3" max="3" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>195</v>
+      </c>
+      <c r="C4" t="s">
+        <v>118</v>
+      </c>
+      <c r="D4" t="s">
+        <v>646</v>
+      </c>
+      <c r="E4" t="s">
+        <v>647</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" t="s">
+        <v>671</v>
+      </c>
+      <c r="H4" t="s">
+        <v>672</v>
+      </c>
+      <c r="I4" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>197</v>
+      </c>
+      <c r="C5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D5" t="s">
+        <v>527</v>
+      </c>
+      <c r="E5" t="s">
+        <v>636</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" t="s">
+        <v>673</v>
+      </c>
+      <c r="H5" t="s">
+        <v>674</v>
+      </c>
+      <c r="I5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>199</v>
+      </c>
+      <c r="C6" t="s">
+        <v>200</v>
+      </c>
+      <c r="D6" t="s">
+        <v>337</v>
+      </c>
+      <c r="E6" t="s">
+        <v>260</v>
+      </c>
+      <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
+        <v>675</v>
+      </c>
+      <c r="H6" t="s">
+        <v>676</v>
+      </c>
+      <c r="I6" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>148</v>
+      </c>
+      <c r="C7" t="s">
+        <v>149</v>
+      </c>
+      <c r="D7" t="s">
+        <v>438</v>
+      </c>
+      <c r="E7" t="s">
+        <v>677</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
+        <v>678</v>
+      </c>
+      <c r="H7" t="s">
+        <v>679</v>
+      </c>
+      <c r="I7" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>74</v>
+      </c>
+      <c r="C8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D8" t="s">
+        <v>527</v>
+      </c>
+      <c r="E8" t="s">
+        <v>285</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" t="s">
+        <v>680</v>
+      </c>
+      <c r="H8" t="s">
+        <v>681</v>
+      </c>
+      <c r="I8" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>62</v>
+      </c>
+      <c r="C9" t="s">
+        <v>63</v>
+      </c>
+      <c r="D9" t="s">
+        <v>340</v>
+      </c>
+      <c r="E9" t="s">
+        <v>341</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" t="s">
+        <v>682</v>
+      </c>
+      <c r="H9" t="s">
+        <v>683</v>
+      </c>
+      <c r="I9" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>268</v>
+      </c>
+      <c r="E10" t="s">
+        <v>216</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" t="s">
+        <v>445</v>
+      </c>
+      <c r="H10" t="s">
+        <v>350</v>
+      </c>
+      <c r="I10" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>182</v>
+      </c>
+      <c r="C11" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" t="s">
+        <v>351</v>
+      </c>
+      <c r="E11" t="s">
+        <v>244</v>
+      </c>
+      <c r="F11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" t="s">
+        <v>332</v>
+      </c>
+      <c r="H11" t="s">
+        <v>684</v>
+      </c>
+      <c r="I11" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>184</v>
+      </c>
+      <c r="C12" t="s">
+        <v>94</v>
+      </c>
+      <c r="D12" t="s">
+        <v>438</v>
+      </c>
+      <c r="E12" t="s">
+        <v>439</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" t="s">
+        <v>685</v>
+      </c>
+      <c r="H12" t="s">
+        <v>686</v>
+      </c>
+      <c r="I12" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>205</v>
+      </c>
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
+        <v>344</v>
+      </c>
+      <c r="E13" t="s">
+        <v>251</v>
+      </c>
+      <c r="F13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" t="s">
+        <v>304</v>
+      </c>
+      <c r="H13" t="s">
+        <v>687</v>
+      </c>
+      <c r="I13" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>133</v>
+      </c>
+      <c r="C14" t="s">
+        <v>134</v>
+      </c>
+      <c r="D14" t="s">
+        <v>273</v>
+      </c>
+      <c r="E14" t="s">
+        <v>639</v>
+      </c>
+      <c r="F14" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" t="s">
+        <v>688</v>
+      </c>
+      <c r="H14" t="s">
+        <v>480</v>
+      </c>
+      <c r="I14" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" t="s">
+        <v>689</v>
+      </c>
+      <c r="E15" t="s">
+        <v>360</v>
+      </c>
+      <c r="F15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" t="s">
+        <v>690</v>
+      </c>
+      <c r="H15" t="s">
+        <v>292</v>
+      </c>
+      <c r="I15" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>207</v>
+      </c>
+      <c r="C16" t="s">
+        <v>149</v>
+      </c>
+      <c r="D16" t="s">
+        <v>438</v>
+      </c>
+      <c r="E16" t="s">
+        <v>460</v>
+      </c>
+      <c r="F16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" t="s">
+        <v>232</v>
+      </c>
+      <c r="H16" t="s">
+        <v>691</v>
+      </c>
+      <c r="I16" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>188</v>
+      </c>
+      <c r="C17" t="s">
+        <v>189</v>
+      </c>
+      <c r="D17" t="s">
+        <v>359</v>
+      </c>
+      <c r="E17" t="s">
+        <v>238</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" t="s">
+        <v>692</v>
+      </c>
+      <c r="H17" t="s">
+        <v>643</v>
+      </c>
+      <c r="I17" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>15</v>
+      </c>
+      <c r="B18" t="s">
+        <v>154</v>
+      </c>
+      <c r="C18" t="s">
+        <v>155</v>
+      </c>
+      <c r="D18" t="s">
+        <v>557</v>
+      </c>
+      <c r="E18" t="s">
+        <v>558</v>
+      </c>
+      <c r="F18" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" t="s">
+        <v>464</v>
+      </c>
+      <c r="H18" t="s">
+        <v>693</v>
+      </c>
+      <c r="I18" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>174</v>
+      </c>
+      <c r="C19" t="s">
+        <v>175</v>
+      </c>
+      <c r="D19" t="s">
+        <v>694</v>
+      </c>
+      <c r="E19" t="s">
+        <v>695</v>
+      </c>
+      <c r="F19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" t="s">
+        <v>696</v>
+      </c>
+      <c r="H19" t="s">
+        <v>697</v>
+      </c>
+      <c r="I19" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>17</v>
+      </c>
+      <c r="B20" t="s">
+        <v>192</v>
+      </c>
+      <c r="C20" t="s">
+        <v>70</v>
+      </c>
+      <c r="D20" t="s">
+        <v>325</v>
+      </c>
+      <c r="E20" t="s">
+        <v>326</v>
+      </c>
+      <c r="F20" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" t="s">
+        <v>698</v>
+      </c>
+      <c r="H20" t="s">
+        <v>699</v>
+      </c>
+      <c r="I20" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>18</v>
+      </c>
+      <c r="B21" t="s">
+        <v>209</v>
+      </c>
+      <c r="C21" t="s">
+        <v>99</v>
+      </c>
+      <c r="D21" t="s">
+        <v>307</v>
+      </c>
+      <c r="E21" t="s">
+        <v>371</v>
+      </c>
+      <c r="F21" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" t="s">
+        <v>700</v>
+      </c>
+      <c r="H21" t="s">
+        <v>701</v>
+      </c>
+      <c r="I21" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F23" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H23" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="I23" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="n">
+        <v>1</v>
+      </c>
+      <c r="B24" t="s">
+        <v>182</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" t="s">
+        <v>351</v>
+      </c>
+      <c r="E24" t="s">
+        <v>244</v>
+      </c>
+      <c r="F24" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" t="s">
+        <v>332</v>
+      </c>
+      <c r="H24" t="s">
+        <v>684</v>
+      </c>
+      <c r="I24" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="n">
+        <v>2</v>
+      </c>
+      <c r="B25" t="s">
+        <v>184</v>
+      </c>
+      <c r="C25" t="s">
+        <v>94</v>
+      </c>
+      <c r="D25" t="s">
+        <v>438</v>
+      </c>
+      <c r="E25" t="s">
+        <v>439</v>
+      </c>
+      <c r="F25" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" t="s">
+        <v>685</v>
+      </c>
+      <c r="H25" t="s">
+        <v>686</v>
+      </c>
+      <c r="I25" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="n">
+        <v>3</v>
+      </c>
+      <c r="B26" t="s">
+        <v>133</v>
+      </c>
+      <c r="C26" t="s">
+        <v>134</v>
+      </c>
+      <c r="D26" t="s">
+        <v>273</v>
+      </c>
+      <c r="E26" t="s">
+        <v>639</v>
+      </c>
+      <c r="F26" t="s">
+        <v>25</v>
+      </c>
+      <c r="G26" t="s">
+        <v>688</v>
+      </c>
+      <c r="H26" t="s">
+        <v>480</v>
+      </c>
+      <c r="I26" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="n">
+        <v>4</v>
+      </c>
+      <c r="B27" t="s">
+        <v>54</v>
+      </c>
+      <c r="C27" t="s">
+        <v>55</v>
+      </c>
+      <c r="D27" t="s">
+        <v>689</v>
+      </c>
+      <c r="E27" t="s">
+        <v>360</v>
+      </c>
+      <c r="F27" t="s">
+        <v>25</v>
+      </c>
+      <c r="G27" t="s">
+        <v>690</v>
+      </c>
+      <c r="H27" t="s">
+        <v>292</v>
+      </c>
+      <c r="I27" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="n">
+        <v>5</v>
+      </c>
+      <c r="B28" t="s">
+        <v>188</v>
+      </c>
+      <c r="C28" t="s">
+        <v>189</v>
+      </c>
+      <c r="D28" t="s">
+        <v>359</v>
+      </c>
+      <c r="E28" t="s">
+        <v>238</v>
+      </c>
+      <c r="F28" t="s">
+        <v>25</v>
+      </c>
+      <c r="G28" t="s">
+        <v>692</v>
+      </c>
+      <c r="H28" t="s">
+        <v>643</v>
+      </c>
+      <c r="I28" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="n">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>154</v>
+      </c>
+      <c r="C29" t="s">
+        <v>155</v>
+      </c>
+      <c r="D29" t="s">
+        <v>557</v>
+      </c>
+      <c r="E29" t="s">
+        <v>558</v>
+      </c>
+      <c r="F29" t="s">
+        <v>25</v>
+      </c>
+      <c r="G29" t="s">
+        <v>464</v>
+      </c>
+      <c r="H29" t="s">
+        <v>693</v>
+      </c>
+      <c r="I29" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="n">
+        <v>7</v>
+      </c>
+      <c r="B30" t="s">
+        <v>174</v>
+      </c>
+      <c r="C30" t="s">
+        <v>175</v>
+      </c>
+      <c r="D30" t="s">
+        <v>694</v>
+      </c>
+      <c r="E30" t="s">
+        <v>695</v>
+      </c>
+      <c r="F30" t="s">
+        <v>25</v>
+      </c>
+      <c r="G30" t="s">
+        <v>696</v>
+      </c>
+      <c r="H30" t="s">
+        <v>697</v>
+      </c>
+      <c r="I30" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="n">
+        <v>8</v>
+      </c>
+      <c r="B31" t="s">
+        <v>192</v>
+      </c>
+      <c r="C31" t="s">
+        <v>70</v>
+      </c>
+      <c r="D31" t="s">
+        <v>325</v>
+      </c>
+      <c r="E31" t="s">
+        <v>326</v>
+      </c>
+      <c r="F31" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" t="s">
+        <v>698</v>
+      </c>
+      <c r="H31" t="s">
+        <v>699</v>
+      </c>
+      <c r="I31" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="1" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H33" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="I33" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="n">
+        <v>1</v>
+      </c>
+      <c r="B34" t="s">
+        <v>195</v>
+      </c>
+      <c r="C34" t="s">
+        <v>118</v>
+      </c>
+      <c r="D34" t="s">
+        <v>646</v>
+      </c>
+      <c r="E34" t="s">
+        <v>647</v>
+      </c>
+      <c r="F34" t="s">
+        <v>25</v>
+      </c>
+      <c r="G34" t="s">
+        <v>671</v>
+      </c>
+      <c r="H34" t="s">
+        <v>672</v>
+      </c>
+      <c r="I34" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="n">
+        <v>2</v>
+      </c>
+      <c r="B35" t="s">
+        <v>197</v>
+      </c>
+      <c r="C35" t="s">
+        <v>75</v>
+      </c>
+      <c r="D35" t="s">
+        <v>527</v>
+      </c>
+      <c r="E35" t="s">
+        <v>636</v>
+      </c>
+      <c r="F35" t="s">
+        <v>25</v>
+      </c>
+      <c r="G35" t="s">
+        <v>673</v>
+      </c>
+      <c r="H35" t="s">
+        <v>674</v>
+      </c>
+      <c r="I35" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="n">
+        <v>3</v>
+      </c>
+      <c r="B36" t="s">
+        <v>199</v>
+      </c>
+      <c r="C36" t="s">
+        <v>200</v>
+      </c>
+      <c r="D36" t="s">
+        <v>337</v>
+      </c>
+      <c r="E36" t="s">
+        <v>260</v>
+      </c>
+      <c r="F36" t="s">
+        <v>25</v>
+      </c>
+      <c r="G36" t="s">
+        <v>675</v>
+      </c>
+      <c r="H36" t="s">
+        <v>676</v>
+      </c>
+      <c r="I36" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>4</v>
+      </c>
+      <c r="B37" t="s">
+        <v>148</v>
+      </c>
+      <c r="C37" t="s">
+        <v>149</v>
+      </c>
+      <c r="D37" t="s">
+        <v>438</v>
+      </c>
+      <c r="E37" t="s">
+        <v>677</v>
+      </c>
+      <c r="F37" t="s">
+        <v>25</v>
+      </c>
+      <c r="G37" t="s">
+        <v>678</v>
+      </c>
+      <c r="H37" t="s">
+        <v>679</v>
+      </c>
+      <c r="I37" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>5</v>
+      </c>
+      <c r="B38" t="s">
+        <v>74</v>
+      </c>
+      <c r="C38" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" t="s">
+        <v>527</v>
+      </c>
+      <c r="E38" t="s">
+        <v>285</v>
+      </c>
+      <c r="F38" t="s">
+        <v>25</v>
+      </c>
+      <c r="G38" t="s">
+        <v>680</v>
+      </c>
+      <c r="H38" t="s">
+        <v>681</v>
+      </c>
+      <c r="I38" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" t="s">
+        <v>63</v>
+      </c>
+      <c r="D39" t="s">
+        <v>340</v>
+      </c>
+      <c r="E39" t="s">
+        <v>341</v>
+      </c>
+      <c r="F39" t="s">
+        <v>25</v>
+      </c>
+      <c r="G39" t="s">
+        <v>682</v>
+      </c>
+      <c r="H39" t="s">
+        <v>683</v>
+      </c>
+      <c r="I39" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>7</v>
+      </c>
+      <c r="B40" t="s">
+        <v>21</v>
+      </c>
+      <c r="C40" t="s">
+        <v>22</v>
+      </c>
+      <c r="D40" t="s">
+        <v>268</v>
+      </c>
+      <c r="E40" t="s">
+        <v>216</v>
+      </c>
+      <c r="F40" t="s">
+        <v>25</v>
+      </c>
+      <c r="G40" t="s">
+        <v>445</v>
+      </c>
+      <c r="H40" t="s">
+        <v>350</v>
+      </c>
+      <c r="I40" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>8</v>
+      </c>
+      <c r="B41" t="s">
+        <v>205</v>
+      </c>
+      <c r="C41" t="s">
+        <v>22</v>
+      </c>
+      <c r="D41" t="s">
+        <v>344</v>
+      </c>
+      <c r="E41" t="s">
+        <v>251</v>
+      </c>
+      <c r="F41" t="s">
+        <v>25</v>
+      </c>
+      <c r="G41" t="s">
+        <v>304</v>
+      </c>
+      <c r="H41" t="s">
+        <v>687</v>
+      </c>
+      <c r="I41" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>9</v>
+      </c>
+      <c r="B42" t="s">
+        <v>207</v>
+      </c>
+      <c r="C42" t="s">
+        <v>149</v>
+      </c>
+      <c r="D42" t="s">
+        <v>438</v>
+      </c>
+      <c r="E42" t="s">
+        <v>460</v>
+      </c>
+      <c r="F42" t="s">
+        <v>25</v>
+      </c>
+      <c r="G42" t="s">
+        <v>232</v>
+      </c>
+      <c r="H42" t="s">
+        <v>691</v>
+      </c>
+      <c r="I42" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>10</v>
+      </c>
+      <c r="B43" t="s">
+        <v>209</v>
+      </c>
+      <c r="C43" t="s">
+        <v>99</v>
+      </c>
+      <c r="D43" t="s">
+        <v>307</v>
+      </c>
+      <c r="E43" t="s">
+        <v>371</v>
+      </c>
+      <c r="F43" t="s">
+        <v>25</v>
+      </c>
+      <c r="G43" t="s">
+        <v>700</v>
+      </c>
+      <c r="H43" t="s">
+        <v>701</v>
+      </c>
+      <c r="I43" t="s">
+        <v>296</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A32:I32"/>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A22:I22"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>120</v>
+        <v>211</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>121</v>
+        <v>212</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>122</v>
+        <v>213</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>123</v>
+        <v>214</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>124</v>
+        <v>215</v>
       </c>
       <c r="E4" t="s">
-        <v>125</v>
+        <v>216</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>126</v>
+        <v>217</v>
       </c>
       <c r="H4" t="s">
-        <v>127</v>
+        <v>218</v>
       </c>
       <c r="I4" t="s">
-        <v>128</v>
+        <v>219</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>129</v>
+        <v>220</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>124</v>
+        <v>215</v>
       </c>
       <c r="E5" t="s">
-        <v>130</v>
+        <v>221</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>131</v>
+        <v>222</v>
       </c>
       <c r="H5" t="s">
-        <v>132</v>
+        <v>223</v>
       </c>
       <c r="I5" t="s">
-        <v>133</v>
+        <v>224</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C6" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="D6" t="s">
-        <v>135</v>
+        <v>225</v>
       </c>
       <c r="E6" t="s">
-        <v>136</v>
+        <v>226</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>137</v>
+        <v>227</v>
       </c>
       <c r="H6" t="s">
-        <v>138</v>
+        <v>228</v>
       </c>
       <c r="I6" t="s">
-        <v>139</v>
+        <v>229</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="C7" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D7" t="s">
-        <v>140</v>
+        <v>230</v>
       </c>
       <c r="E7" t="s">
-        <v>141</v>
+        <v>231</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G7" t="s">
-        <v>142</v>
+        <v>232</v>
       </c>
       <c r="H7" t="s">
-        <v>143</v>
+        <v>233</v>
       </c>
       <c r="I7" t="s">
-        <v>144</v>
+        <v>234</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>145</v>
+        <v>235</v>
       </c>
       <c r="C8" t="s">
-        <v>146</v>
+        <v>236</v>
       </c>
       <c r="D8" t="s">
-        <v>147</v>
+        <v>237</v>
       </c>
       <c r="E8" t="s">
-        <v>148</v>
+        <v>238</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G8" t="s">
-        <v>149</v>
+        <v>239</v>
       </c>
       <c r="H8" t="s">
-        <v>150</v>
+        <v>240</v>
       </c>
       <c r="I8" t="s">
-        <v>151</v>
+        <v>241</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>152</v>
+        <v>242</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D9" t="s">
-        <v>153</v>
+        <v>243</v>
       </c>
       <c r="E9" t="s">
-        <v>154</v>
+        <v>244</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G9" t="s">
-        <v>155</v>
+        <v>245</v>
       </c>
       <c r="H9" t="s">
-        <v>156</v>
+        <v>246</v>
       </c>
       <c r="I9" t="s">
-        <v>157</v>
+        <v>247</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>158</v>
+        <v>248</v>
       </c>
       <c r="C10" t="s">
-        <v>159</v>
+        <v>249</v>
       </c>
       <c r="D10" t="s">
-        <v>160</v>
+        <v>250</v>
       </c>
       <c r="E10" t="s">
-        <v>161</v>
+        <v>251</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G10" t="s">
-        <v>162</v>
+        <v>252</v>
       </c>
       <c r="H10" t="s">
-        <v>163</v>
+        <v>253</v>
       </c>
       <c r="I10" t="s">
-        <v>164</v>
+        <v>254</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>165</v>
+        <v>255</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>121</v>
+        <v>212</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>122</v>
+        <v>213</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>123</v>
+        <v>214</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>124</v>
+        <v>215</v>
       </c>
       <c r="E4" t="s">
-        <v>125</v>
+        <v>216</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>166</v>
+        <v>256</v>
       </c>
       <c r="H4" t="s">
-        <v>167</v>
+        <v>257</v>
       </c>
       <c r="I4" t="s">
-        <v>128</v>
+        <v>219</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>168</v>
+        <v>258</v>
       </c>
       <c r="C5" t="s">
-        <v>169</v>
+        <v>200</v>
       </c>
       <c r="D5" t="s">
-        <v>170</v>
+        <v>259</v>
       </c>
       <c r="E5" t="s">
-        <v>171</v>
+        <v>260</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>172</v>
+        <v>261</v>
       </c>
       <c r="H5" t="s">
-        <v>173</v>
+        <v>262</v>
       </c>
       <c r="I5" t="s">
-        <v>133</v>
+        <v>224</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="D6" t="s">
-        <v>174</v>
+        <v>263</v>
       </c>
       <c r="E6" t="s">
-        <v>175</v>
+        <v>264</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>176</v>
+        <v>265</v>
       </c>
       <c r="H6" t="s">
-        <v>177</v>
+        <v>266</v>
       </c>
       <c r="I6" t="s">
-        <v>139</v>
+        <v>229</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>178</v>
+        <v>267</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>179</v>
+        <v>268</v>
       </c>
       <c r="E7" t="s">
-        <v>180</v>
+        <v>269</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G7" t="s">
-        <v>181</v>
+        <v>270</v>
       </c>
       <c r="H7" t="s">
-        <v>182</v>
+        <v>271</v>
       </c>
       <c r="I7" t="s">
-        <v>144</v>
+        <v>234</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>183</v>
+        <v>272</v>
       </c>
       <c r="C8" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="D8" t="s">
-        <v>184</v>
+        <v>273</v>
       </c>
       <c r="E8" t="s">
-        <v>185</v>
+        <v>274</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G8" t="s">
-        <v>186</v>
+        <v>275</v>
       </c>
       <c r="H8" t="s">
-        <v>187</v>
+        <v>276</v>
       </c>
       <c r="I8" t="s">
-        <v>151</v>
+        <v>241</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>99</v>
+        <v>277</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>179</v>
+        <v>268</v>
       </c>
       <c r="E9" t="s">
-        <v>188</v>
+        <v>278</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G9" t="s">
-        <v>189</v>
+        <v>279</v>
       </c>
       <c r="H9" t="s">
-        <v>190</v>
+        <v>280</v>
       </c>
       <c r="I9" t="s">
-        <v>157</v>
+        <v>247</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="C10" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>124</v>
+        <v>215</v>
       </c>
       <c r="E10" t="s">
-        <v>191</v>
+        <v>281</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G10" t="s">
-        <v>192</v>
+        <v>282</v>
       </c>
       <c r="H10" t="s">
-        <v>193</v>
+        <v>283</v>
       </c>
       <c r="I10" t="s">
-        <v>164</v>
+        <v>254</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>106</v>
+        <v>284</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D11" t="s">
-        <v>140</v>
+        <v>230</v>
       </c>
       <c r="E11" t="s">
-        <v>194</v>
+        <v>285</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G11" t="s">
-        <v>195</v>
+        <v>286</v>
       </c>
       <c r="H11" t="s">
-        <v>196</v>
+        <v>287</v>
       </c>
       <c r="I11" t="s">
-        <v>197</v>
+        <v>288</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="C12" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>198</v>
+        <v>289</v>
       </c>
       <c r="E12" t="s">
-        <v>199</v>
+        <v>290</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G12" t="s">
-        <v>200</v>
+        <v>291</v>
       </c>
       <c r="H12" t="s">
-        <v>201</v>
+        <v>292</v>
       </c>
       <c r="I12" t="s">
-        <v>202</v>
+        <v>293</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>153</v>
+        <v>243</v>
       </c>
       <c r="E13" t="s">
-        <v>154</v>
+        <v>244</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
-        <v>204</v>
+        <v>294</v>
       </c>
       <c r="H13" t="s">
-        <v>205</v>
+        <v>295</v>
       </c>
       <c r="I13" t="s">
-        <v>206</v>
+        <v>296</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="C14" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="D14" t="s">
-        <v>207</v>
+        <v>297</v>
       </c>
       <c r="E14" t="s">
-        <v>208</v>
+        <v>298</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G14" t="s">
-        <v>209</v>
+        <v>299</v>
       </c>
       <c r="H14" t="s">
-        <v>210</v>
+        <v>300</v>
       </c>
       <c r="I14" t="s">
-        <v>211</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>99</v>
+        <v>277</v>
       </c>
       <c r="C15" t="s">
-        <v>159</v>
+        <v>249</v>
       </c>
       <c r="D15" t="s">
-        <v>212</v>
+        <v>302</v>
       </c>
       <c r="E15" t="s">
-        <v>161</v>
+        <v>251</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G15" t="s">
-        <v>213</v>
+        <v>303</v>
       </c>
       <c r="H15" t="s">
-        <v>214</v>
+        <v>304</v>
       </c>
       <c r="I15" t="s">
-        <v>215</v>
+        <v>305</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>111</v>
+        <v>306</v>
       </c>
       <c r="C16" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="D16" t="s">
-        <v>216</v>
+        <v>307</v>
       </c>
       <c r="E16" t="s">
-        <v>217</v>
+        <v>308</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G16" t="s">
-        <v>218</v>
+        <v>309</v>
       </c>
       <c r="H16" t="s">
-        <v>219</v>
+        <v>310</v>
       </c>
       <c r="I16" t="s">
-        <v>220</v>
+        <v>311</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>117</v>
+        <v>125</v>
       </c>
       <c r="C17" t="s">
-        <v>118</v>
+        <v>126</v>
       </c>
       <c r="D17" t="s">
-        <v>221</v>
+        <v>312</v>
       </c>
       <c r="E17" t="s">
-        <v>222</v>
+        <v>313</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G17" t="s">
-        <v>223</v>
+        <v>314</v>
       </c>
       <c r="H17" t="s">
-        <v>224</v>
+        <v>315</v>
       </c>
       <c r="I17" t="s">
-        <v>225</v>
+        <v>316</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>145</v>
+        <v>235</v>
       </c>
       <c r="C18" t="s">
-        <v>146</v>
+        <v>236</v>
       </c>
       <c r="D18" t="s">
-        <v>147</v>
+        <v>237</v>
       </c>
       <c r="E18" t="s">
-        <v>148</v>
+        <v>238</v>
       </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G18" t="s">
-        <v>226</v>
+        <v>317</v>
       </c>
       <c r="H18" t="s">
-        <v>227</v>
+        <v>318</v>
       </c>
       <c r="I18" t="s">
-        <v>228</v>
+        <v>319</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="C19" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D19" t="s">
-        <v>229</v>
+        <v>320</v>
       </c>
       <c r="E19" t="s">
-        <v>230</v>
+        <v>321</v>
       </c>
       <c r="F19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G19" t="s">
-        <v>231</v>
+        <v>322</v>
       </c>
       <c r="H19" t="s">
-        <v>232</v>
+        <v>323</v>
       </c>
       <c r="I19" t="s">
-        <v>233</v>
+        <v>324</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>234</v>
+        <v>192</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
-        <v>235</v>
+        <v>325</v>
       </c>
       <c r="E20" t="s">
-        <v>236</v>
+        <v>326</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G20" t="s">
-        <v>237</v>
+        <v>327</v>
       </c>
       <c r="H20" t="s">
-        <v>238</v>
+        <v>328</v>
       </c>
       <c r="I20" t="s">
-        <v>239</v>
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="14.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>240</v>
+        <v>330</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>121</v>
+        <v>212</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>122</v>
+        <v>213</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>123</v>
+        <v>214</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>145</v>
+        <v>235</v>
       </c>
       <c r="C4" t="s">
-        <v>146</v>
+        <v>236</v>
       </c>
       <c r="D4" t="s">
-        <v>241</v>
+        <v>331</v>
       </c>
       <c r="E4" t="s">
-        <v>148</v>
+        <v>238</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>242</v>
+        <v>332</v>
       </c>
       <c r="H4" t="s">
-        <v>243</v>
+        <v>333</v>
       </c>
       <c r="I4" t="s">
-        <v>128</v>
+        <v>219</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>179</v>
+        <v>268</v>
       </c>
       <c r="E5" t="s">
-        <v>125</v>
+        <v>216</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>244</v>
+        <v>334</v>
       </c>
       <c r="H5" t="s">
-        <v>245</v>
+        <v>335</v>
       </c>
       <c r="I5" t="s">
-        <v>133</v>
+        <v>224</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>246</v>
+        <v>336</v>
       </c>
       <c r="C6" t="s">
-        <v>169</v>
+        <v>200</v>
       </c>
       <c r="D6" t="s">
-        <v>247</v>
+        <v>337</v>
       </c>
       <c r="E6" t="s">
-        <v>171</v>
+        <v>260</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>248</v>
+        <v>338</v>
       </c>
       <c r="H6" t="s">
-        <v>249</v>
+        <v>339</v>
       </c>
       <c r="I6" t="s">
-        <v>139</v>
+        <v>229</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D7" t="s">
-        <v>250</v>
+        <v>340</v>
       </c>
       <c r="E7" t="s">
-        <v>251</v>
+        <v>341</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G7" t="s">
-        <v>252</v>
+        <v>342</v>
       </c>
       <c r="H7" t="s">
-        <v>253</v>
+        <v>343</v>
       </c>
       <c r="I7" t="s">
-        <v>144</v>
+        <v>234</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>254</v>
+        <v>344</v>
       </c>
       <c r="E8" t="s">
-        <v>255</v>
+        <v>345</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G8" t="s">
-        <v>256</v>
+        <v>346</v>
       </c>
       <c r="H8" t="s">
-        <v>257</v>
+        <v>347</v>
       </c>
       <c r="I8" t="s">
-        <v>151</v>
+        <v>241</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>258</v>
+        <v>348</v>
       </c>
       <c r="C9" t="s">
-        <v>62</v>
+        <v>115</v>
       </c>
       <c r="D9" t="s">
-        <v>184</v>
+        <v>273</v>
       </c>
       <c r="E9" t="s">
-        <v>185</v>
+        <v>274</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G9" t="s">
-        <v>259</v>
+        <v>349</v>
       </c>
       <c r="H9" t="s">
-        <v>260</v>
+        <v>350</v>
       </c>
       <c r="I9" t="s">
-        <v>157</v>
+        <v>247</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>261</v>
+        <v>351</v>
       </c>
       <c r="E10" t="s">
-        <v>154</v>
+        <v>244</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G10" t="s">
-        <v>262</v>
+        <v>352</v>
       </c>
       <c r="H10" t="s">
-        <v>263</v>
+        <v>353</v>
       </c>
       <c r="I10" t="s">
-        <v>164</v>
+        <v>254</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>264</v>
+        <v>354</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>254</v>
+        <v>344</v>
       </c>
       <c r="E11" t="s">
-        <v>161</v>
+        <v>251</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G11" t="s">
-        <v>265</v>
+        <v>355</v>
       </c>
       <c r="H11" t="s">
-        <v>266</v>
+        <v>356</v>
       </c>
       <c r="I11" t="s">
-        <v>197</v>
+        <v>288</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>78</v>
+        <v>59</v>
       </c>
       <c r="C12" t="s">
-        <v>79</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>198</v>
+        <v>289</v>
       </c>
       <c r="E12" t="s">
-        <v>199</v>
+        <v>290</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G12" t="s">
-        <v>267</v>
+        <v>357</v>
       </c>
       <c r="H12" t="s">
-        <v>268</v>
+        <v>358</v>
       </c>
       <c r="I12" t="s">
-        <v>202</v>
+        <v>293</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="C13" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D13" t="s">
-        <v>269</v>
+        <v>359</v>
       </c>
       <c r="E13" t="s">
-        <v>270</v>
+        <v>360</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
-        <v>271</v>
+        <v>361</v>
       </c>
       <c r="H13" t="s">
-        <v>272</v>
+        <v>362</v>
       </c>
       <c r="I13" t="s">
-        <v>206</v>
+        <v>296</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="C14" t="s">
-        <v>102</v>
+        <v>137</v>
       </c>
       <c r="D14" t="s">
-        <v>273</v>
+        <v>363</v>
       </c>
       <c r="E14" t="s">
-        <v>274</v>
+        <v>364</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G14" t="s">
-        <v>275</v>
+        <v>365</v>
       </c>
       <c r="H14" t="s">
-        <v>276</v>
+        <v>366</v>
       </c>
       <c r="I14" t="s">
-        <v>211</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>277</v>
+        <v>367</v>
       </c>
       <c r="C15" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>235</v>
+        <v>325</v>
       </c>
       <c r="E15" t="s">
-        <v>236</v>
+        <v>326</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G15" t="s">
-        <v>278</v>
+        <v>368</v>
       </c>
       <c r="H15" t="s">
-        <v>279</v>
+        <v>369</v>
       </c>
       <c r="I15" t="s">
-        <v>215</v>
+        <v>305</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>114</v>
+        <v>370</v>
       </c>
       <c r="C16" t="s">
-        <v>112</v>
+        <v>99</v>
       </c>
       <c r="D16" t="s">
-        <v>216</v>
+        <v>307</v>
       </c>
       <c r="E16" t="s">
-        <v>280</v>
+        <v>371</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G16" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H16" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="I16" t="s">
-        <v>281</v>
+        <v>372</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="11.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="20.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>282</v>
+        <v>373</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>121</v>
+        <v>212</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>122</v>
+        <v>213</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>123</v>
+        <v>214</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>168</v>
+        <v>258</v>
       </c>
       <c r="C4" t="s">
-        <v>169</v>
+        <v>200</v>
       </c>
       <c r="D4" t="s">
-        <v>170</v>
+        <v>259</v>
       </c>
       <c r="E4" t="s">
-        <v>171</v>
+        <v>260</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>283</v>
+        <v>374</v>
       </c>
       <c r="H4" t="s">
-        <v>284</v>
+        <v>375</v>
       </c>
       <c r="I4" t="s">
-        <v>128</v>
+        <v>219</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>285</v>
+        <v>376</v>
       </c>
       <c r="C5" t="s">
-        <v>159</v>
+        <v>249</v>
       </c>
       <c r="D5" t="s">
-        <v>286</v>
+        <v>377</v>
       </c>
       <c r="E5" t="s">
-        <v>161</v>
+        <v>251</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>287</v>
+        <v>378</v>
       </c>
       <c r="H5" t="s">
-        <v>288</v>
+        <v>379</v>
       </c>
       <c r="I5" t="s">
-        <v>133</v>
+        <v>224</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>261</v>
+        <v>351</v>
       </c>
       <c r="E6" t="s">
-        <v>154</v>
+        <v>244</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>289</v>
+        <v>380</v>
       </c>
       <c r="H6" t="s">
-        <v>290</v>
+        <v>381</v>
       </c>
       <c r="I6" t="s">
-        <v>139</v>
+        <v>229</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>179</v>
+        <v>268</v>
       </c>
       <c r="E7" t="s">
-        <v>125</v>
+        <v>216</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G7" t="s">
-        <v>291</v>
+        <v>382</v>
       </c>
       <c r="H7" t="s">
-        <v>292</v>
+        <v>383</v>
       </c>
       <c r="I7" t="s">
-        <v>144</v>
+        <v>234</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>56</v>
+        <v>88</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>293</v>
+        <v>384</v>
       </c>
       <c r="E8" t="s">
-        <v>255</v>
+        <v>345</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G8" t="s">
-        <v>294</v>
+        <v>385</v>
       </c>
       <c r="H8" t="s">
-        <v>295</v>
+        <v>386</v>
       </c>
       <c r="I8" t="s">
-        <v>151</v>
+        <v>241</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>53</v>
+        <v>108</v>
       </c>
       <c r="C9" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D9" t="s">
-        <v>296</v>
+        <v>387</v>
       </c>
       <c r="E9" t="s">
-        <v>141</v>
+        <v>231</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G9" t="s">
-        <v>297</v>
+        <v>388</v>
       </c>
       <c r="H9" t="s">
-        <v>298</v>
+        <v>389</v>
       </c>
       <c r="I9" t="s">
-        <v>157</v>
+        <v>247</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
         <v>85</v>
       </c>
-      <c r="C10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" t="s">
-        <v>299</v>
+        <v>390</v>
       </c>
       <c r="E10" t="s">
-        <v>300</v>
+        <v>391</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G10" t="s">
-        <v>301</v>
+        <v>392</v>
       </c>
       <c r="H10" t="s">
-        <v>302</v>
+        <v>393</v>
       </c>
       <c r="I10" t="s">
-        <v>164</v>
+        <v>254</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C11" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D11" t="s">
-        <v>303</v>
+        <v>394</v>
       </c>
       <c r="E11" t="s">
-        <v>251</v>
+        <v>341</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G11" t="s">
-        <v>304</v>
+        <v>395</v>
       </c>
       <c r="H11" t="s">
-        <v>305</v>
+        <v>396</v>
       </c>
       <c r="I11" t="s">
-        <v>197</v>
+        <v>288</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>306</v>
+        <v>397</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
+        <v>384</v>
+      </c>
+      <c r="E12" t="s">
+        <v>221</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" t="s">
+        <v>398</v>
+      </c>
+      <c r="H12" t="s">
+        <v>399</v>
+      </c>
+      <c r="I12" t="s">
         <v>293</v>
-      </c>
-[...13 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="D13" t="s">
-        <v>309</v>
+        <v>400</v>
       </c>
       <c r="E13" t="s">
-        <v>136</v>
+        <v>226</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
-        <v>310</v>
+        <v>401</v>
       </c>
       <c r="H13" t="s">
-        <v>311</v>
+        <v>402</v>
       </c>
       <c r="I13" t="s">
-        <v>206</v>
+        <v>296</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>269</v>
+        <v>359</v>
       </c>
       <c r="E14" t="s">
-        <v>270</v>
+        <v>360</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G14" t="s">
-        <v>312</v>
+        <v>403</v>
       </c>
       <c r="H14" t="s">
-        <v>313</v>
+        <v>404</v>
       </c>
       <c r="I14" t="s">
-        <v>211</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>96</v>
+        <v>143</v>
       </c>
       <c r="C15" t="s">
-        <v>97</v>
+        <v>144</v>
       </c>
       <c r="D15" t="s">
-        <v>207</v>
+        <v>297</v>
       </c>
       <c r="E15" t="s">
-        <v>208</v>
+        <v>298</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G15" t="s">
-        <v>314</v>
+        <v>405</v>
       </c>
       <c r="H15" t="s">
-        <v>315</v>
+        <v>406</v>
       </c>
       <c r="I15" t="s">
-        <v>215</v>
+        <v>305</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="C16" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="D16" t="s">
-        <v>316</v>
+        <v>407</v>
       </c>
       <c r="E16" t="s">
-        <v>317</v>
+        <v>408</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G16" t="s">
-        <v>318</v>
+        <v>409</v>
       </c>
       <c r="H16" t="s">
-        <v>319</v>
+        <v>410</v>
       </c>
       <c r="I16" t="s">
-        <v>220</v>
+        <v>311</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>234</v>
+        <v>192</v>
       </c>
       <c r="C17" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D17" t="s">
-        <v>235</v>
+        <v>325</v>
       </c>
       <c r="E17" t="s">
-        <v>236</v>
+        <v>326</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G17" t="s">
-        <v>320</v>
+        <v>411</v>
       </c>
       <c r="H17" t="s">
-        <v>321</v>
+        <v>412</v>
       </c>
       <c r="I17" t="s">
-        <v>225</v>
+        <v>316</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="20.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>322</v>
+        <v>413</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>121</v>
+        <v>212</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>122</v>
+        <v>213</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>123</v>
+        <v>214</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>323</v>
+        <v>414</v>
       </c>
       <c r="C4" t="s">
-        <v>159</v>
+        <v>249</v>
       </c>
       <c r="D4" t="s">
-        <v>286</v>
+        <v>377</v>
       </c>
       <c r="E4" t="s">
-        <v>148</v>
+        <v>238</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>324</v>
+        <v>415</v>
       </c>
       <c r="H4" t="s">
-        <v>283</v>
+        <v>374</v>
       </c>
       <c r="I4" t="s">
-        <v>128</v>
+        <v>219</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>124</v>
+        <v>215</v>
       </c>
       <c r="E5" t="s">
-        <v>125</v>
+        <v>216</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>325</v>
+        <v>416</v>
       </c>
       <c r="H5" t="s">
-        <v>326</v>
+        <v>417</v>
       </c>
       <c r="I5" t="s">
-        <v>133</v>
+        <v>224</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="C6" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>261</v>
+        <v>351</v>
       </c>
       <c r="E6" t="s">
-        <v>154</v>
+        <v>244</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>327</v>
+        <v>418</v>
       </c>
       <c r="H6" t="s">
-        <v>328</v>
+        <v>419</v>
       </c>
       <c r="I6" t="s">
-        <v>139</v>
+        <v>229</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>329</v>
+        <v>420</v>
       </c>
       <c r="C7" t="s">
-        <v>159</v>
+        <v>249</v>
       </c>
       <c r="D7" t="s">
-        <v>286</v>
+        <v>377</v>
       </c>
       <c r="E7" t="s">
-        <v>161</v>
+        <v>251</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G7" t="s">
-        <v>330</v>
+        <v>421</v>
       </c>
       <c r="H7" t="s">
-        <v>331</v>
+        <v>422</v>
       </c>
       <c r="I7" t="s">
-        <v>144</v>
+        <v>234</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>168</v>
+        <v>258</v>
       </c>
       <c r="C8" t="s">
-        <v>169</v>
+        <v>200</v>
       </c>
       <c r="D8" t="s">
-        <v>247</v>
+        <v>337</v>
       </c>
       <c r="E8" t="s">
-        <v>171</v>
+        <v>260</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G8" t="s">
-        <v>305</v>
+        <v>396</v>
       </c>
       <c r="H8" t="s">
-        <v>332</v>
+        <v>423</v>
       </c>
       <c r="I8" t="s">
-        <v>151</v>
+        <v>241</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>333</v>
+        <v>424</v>
       </c>
       <c r="C9" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>124</v>
+        <v>215</v>
       </c>
       <c r="E9" t="s">
-        <v>130</v>
+        <v>221</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G9" t="s">
-        <v>334</v>
+        <v>425</v>
       </c>
       <c r="H9" t="s">
-        <v>263</v>
+        <v>353</v>
       </c>
       <c r="I9" t="s">
-        <v>157</v>
+        <v>247</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C10" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="D10" t="s">
-        <v>335</v>
+        <v>426</v>
       </c>
       <c r="E10" t="s">
-        <v>175</v>
+        <v>264</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G10" t="s">
-        <v>336</v>
+        <v>427</v>
       </c>
       <c r="H10" t="s">
-        <v>337</v>
+        <v>428</v>
       </c>
       <c r="I10" t="s">
-        <v>164</v>
+        <v>254</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>76</v>
+        <v>123</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>124</v>
+        <v>215</v>
       </c>
       <c r="E11" t="s">
-        <v>191</v>
+        <v>281</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G11" t="s">
-        <v>338</v>
+        <v>429</v>
       </c>
       <c r="H11" t="s">
-        <v>339</v>
+        <v>430</v>
       </c>
       <c r="I11" t="s">
-        <v>197</v>
+        <v>288</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="C12" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D12" t="s">
-        <v>296</v>
+        <v>387</v>
       </c>
       <c r="E12" t="s">
-        <v>230</v>
+        <v>321</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G12" t="s">
-        <v>340</v>
+        <v>431</v>
       </c>
       <c r="H12" t="s">
-        <v>341</v>
+        <v>432</v>
       </c>
       <c r="I12" t="s">
-        <v>202</v>
+        <v>293</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="C13" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="D13" t="s">
-        <v>316</v>
+        <v>407</v>
       </c>
       <c r="E13" t="s">
-        <v>317</v>
+        <v>408</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
-        <v>342</v>
+        <v>433</v>
       </c>
       <c r="H13" t="s">
-        <v>343</v>
+        <v>434</v>
       </c>
       <c r="I13" t="s">
-        <v>206</v>
+        <v>296</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>234</v>
+        <v>192</v>
       </c>
       <c r="C14" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D14" t="s">
-        <v>235</v>
+        <v>325</v>
       </c>
       <c r="E14" t="s">
-        <v>236</v>
+        <v>326</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G14" t="s">
-        <v>344</v>
+        <v>435</v>
       </c>
       <c r="H14" t="s">
-        <v>345</v>
+        <v>436</v>
       </c>
       <c r="I14" t="s">
-        <v>211</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>81</v>
+        <v>437</v>
       </c>
       <c r="C15" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="D15" t="s">
-        <v>346</v>
+        <v>438</v>
       </c>
       <c r="E15" t="s">
-        <v>347</v>
+        <v>439</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G15" t="s">
-        <v>348</v>
+        <v>440</v>
       </c>
       <c r="H15" t="s">
-        <v>349</v>
+        <v>441</v>
       </c>
       <c r="I15" t="s">
-        <v>350</v>
+        <v>442</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
+    <mergeCell ref="A2:I2"/>
     <mergeCell ref="A1:I1"/>
-    <mergeCell ref="A2:I2"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
   </sheetPr>
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="2" max="2" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="12.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="20.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
-        <v>351</v>
+        <v>443</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="2" t="s">
-        <v>121</v>
+        <v>212</v>
       </c>
       <c r="H3" s="2" t="s">
-        <v>122</v>
+        <v>213</v>
       </c>
       <c r="I3" s="2" t="s">
-        <v>123</v>
+        <v>214</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>352</v>
+        <v>444</v>
       </c>
       <c r="E4" t="s">
-        <v>125</v>
+        <v>216</v>
       </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G4" t="s">
-        <v>353</v>
+        <v>445</v>
       </c>
       <c r="H4" t="s">
-        <v>354</v>
+        <v>446</v>
       </c>
       <c r="I4" t="s">
-        <v>128</v>
+        <v>219</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>2</v>
       </c>
       <c r="B5" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>39</v>
       </c>
       <c r="D5" t="s">
-        <v>153</v>
+        <v>243</v>
       </c>
       <c r="E5" t="s">
-        <v>154</v>
+        <v>244</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>355</v>
+        <v>447</v>
       </c>
       <c r="H5" t="s">
-        <v>356</v>
+        <v>448</v>
       </c>
       <c r="I5" t="s">
-        <v>133</v>
+        <v>224</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>3</v>
       </c>
       <c r="B6" t="s">
-        <v>178</v>
+        <v>267</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D6" t="s">
-        <v>352</v>
+        <v>444</v>
       </c>
       <c r="E6" t="s">
-        <v>171</v>
+        <v>260</v>
       </c>
       <c r="F6" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G6" t="s">
-        <v>265</v>
+        <v>355</v>
       </c>
       <c r="H6" t="s">
-        <v>357</v>
+        <v>449</v>
       </c>
       <c r="I6" t="s">
-        <v>139</v>
+        <v>229</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>4</v>
       </c>
       <c r="B7" t="s">
-        <v>358</v>
+        <v>450</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>352</v>
+        <v>444</v>
       </c>
       <c r="E7" t="s">
-        <v>130</v>
+        <v>221</v>
       </c>
       <c r="F7" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G7" t="s">
-        <v>359</v>
+        <v>451</v>
       </c>
       <c r="H7" t="s">
-        <v>360</v>
+        <v>452</v>
       </c>
       <c r="I7" t="s">
-        <v>144</v>
+        <v>234</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>5</v>
       </c>
       <c r="B8" t="s">
-        <v>48</v>
+        <v>65</v>
       </c>
       <c r="C8" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
       <c r="D8" t="s">
-        <v>309</v>
+        <v>400</v>
       </c>
       <c r="E8" t="s">
-        <v>136</v>
+        <v>226</v>
       </c>
       <c r="F8" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G8" t="s">
-        <v>361</v>
+        <v>453</v>
       </c>
       <c r="H8" t="s">
-        <v>362</v>
+        <v>454</v>
       </c>
       <c r="I8" t="s">
-        <v>151</v>
+        <v>241</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>6</v>
       </c>
       <c r="B9" t="s">
-        <v>81</v>
+        <v>437</v>
       </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="D9" t="s">
-        <v>346</v>
+        <v>438</v>
       </c>
       <c r="E9" t="s">
-        <v>347</v>
+        <v>439</v>
       </c>
       <c r="F9" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G9" t="s">
-        <v>363</v>
+        <v>455</v>
       </c>
       <c r="H9" t="s">
-        <v>364</v>
+        <v>456</v>
       </c>
       <c r="I9" t="s">
-        <v>157</v>
+        <v>247</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>7</v>
       </c>
       <c r="B10" t="s">
-        <v>246</v>
+        <v>336</v>
       </c>
       <c r="C10" t="s">
-        <v>169</v>
+        <v>200</v>
       </c>
       <c r="D10" t="s">
-        <v>247</v>
+        <v>337</v>
       </c>
       <c r="E10" t="s">
-        <v>180</v>
+        <v>269</v>
       </c>
       <c r="F10" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G10" t="s">
-        <v>365</v>
+        <v>457</v>
       </c>
       <c r="H10" t="s">
-        <v>366</v>
+        <v>458</v>
       </c>
       <c r="I10" t="s">
-        <v>164</v>
+        <v>254</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>8</v>
       </c>
       <c r="B11" t="s">
-        <v>104</v>
+        <v>459</v>
       </c>
       <c r="C11" t="s">
-        <v>54</v>
+        <v>75</v>
       </c>
       <c r="D11" t="s">
-        <v>140</v>
+        <v>230</v>
       </c>
       <c r="E11" t="s">
-        <v>367</v>
+        <v>460</v>
       </c>
       <c r="F11" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G11" t="s">
-        <v>368</v>
+        <v>461</v>
       </c>
       <c r="H11" t="s">
-        <v>369</v>
+        <v>462</v>
       </c>
       <c r="I11" t="s">
-        <v>197</v>
+        <v>288</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>9</v>
       </c>
       <c r="B12" t="s">
-        <v>370</v>
+        <v>463</v>
       </c>
       <c r="C12" t="s">
-        <v>159</v>
+        <v>249</v>
       </c>
       <c r="D12" t="s">
-        <v>160</v>
+        <v>250</v>
       </c>
       <c r="E12" t="s">
-        <v>161</v>
+        <v>251</v>
       </c>
       <c r="F12" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G12" t="s">
-        <v>371</v>
+        <v>464</v>
       </c>
       <c r="H12" t="s">
-        <v>372</v>
+        <v>465</v>
       </c>
       <c r="I12" t="s">
-        <v>202</v>
+        <v>293</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>10</v>
       </c>
       <c r="B13" t="s">
-        <v>373</v>
+        <v>466</v>
       </c>
       <c r="C13" t="s">
-        <v>159</v>
+        <v>249</v>
       </c>
       <c r="D13" t="s">
-        <v>160</v>
+        <v>250</v>
       </c>
       <c r="E13" t="s">
-        <v>148</v>
+        <v>238</v>
       </c>
       <c r="F13" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G13" t="s">
-        <v>374</v>
+        <v>467</v>
       </c>
       <c r="H13" t="s">
-        <v>375</v>
+        <v>468</v>
       </c>
       <c r="I13" t="s">
-        <v>206</v>
+        <v>296</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>11</v>
       </c>
       <c r="B14" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>269</v>
+        <v>359</v>
       </c>
       <c r="E14" t="s">
-        <v>270</v>
+        <v>360</v>
       </c>
       <c r="F14" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G14" t="s">
-        <v>376</v>
+        <v>469</v>
       </c>
       <c r="H14" t="s">
-        <v>377</v>
+        <v>470</v>
       </c>
       <c r="I14" t="s">
-        <v>211</v>
+        <v>301</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>12</v>
       </c>
       <c r="B15" t="s">
-        <v>108</v>
+        <v>471</v>
       </c>
       <c r="C15" t="s">
-        <v>109</v>
+        <v>472</v>
       </c>
       <c r="D15" t="s">
-        <v>378</v>
+        <v>473</v>
       </c>
       <c r="E15" t="s">
-        <v>379</v>
+        <v>474</v>
       </c>
       <c r="F15" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G15" t="s">
-        <v>380</v>
+        <v>475</v>
       </c>
       <c r="H15" t="s">
-        <v>381</v>
+        <v>476</v>
       </c>
       <c r="I15" t="s">
-        <v>215</v>
+        <v>305</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>13</v>
       </c>
       <c r="B16" t="s">
+        <v>84</v>
+      </c>
+      <c r="C16" t="s">
         <v>85</v>
       </c>
-      <c r="C16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>299</v>
+        <v>390</v>
       </c>
       <c r="E16" t="s">
-        <v>300</v>
+        <v>391</v>
       </c>
       <c r="F16" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G16" t="s">
-        <v>382</v>
+        <v>477</v>
       </c>
       <c r="H16" t="s">
-        <v>289</v>
+        <v>380</v>
       </c>
       <c r="I16" t="s">
-        <v>220</v>
+        <v>311</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>14</v>
       </c>
       <c r="B17" t="s">
-        <v>89</v>
+        <v>102</v>
       </c>
       <c r="C17" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D17" t="s">
-        <v>383</v>
+        <v>478</v>
       </c>
       <c r="E17" t="s">
-        <v>230</v>
+        <v>321</v>
       </c>
       <c r="F17" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G17" t="s">
-        <v>384</v>
+        <v>479</v>
       </c>
       <c r="H17" t="s">
-        <v>385</v>
+        <v>480</v>
       </c>
       <c r="I17" t="s">
-        <v>225</v>
+        <v>316</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>15</v>
       </c>
       <c r="B18" t="s">
-        <v>101</v>
+        <v>136</v>
       </c>
       <c r="C18" t="s">
-        <v>102</v>
+        <v>137</v>
       </c>
       <c r="D18" t="s">
-        <v>273</v>
+        <v>363</v>
       </c>
       <c r="E18" t="s">
-        <v>274</v>
+        <v>364</v>
       </c>
       <c r="F18" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G18" t="s">
-        <v>386</v>
+        <v>481</v>
       </c>
       <c r="H18" t="s">
-        <v>387</v>
+        <v>482</v>
       </c>
       <c r="I18" t="s">
-        <v>228</v>
+        <v>319</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>16</v>
       </c>
       <c r="B19" t="s">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="C19" t="s">
-        <v>94</v>
+        <v>111</v>
       </c>
       <c r="D19" t="s">
-        <v>316</v>
+        <v>407</v>
       </c>
       <c r="E19" t="s">
-        <v>317</v>
+        <v>408</v>
       </c>
       <c r="F19" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G19" t="s">
-        <v>388</v>
+        <v>483</v>
       </c>
       <c r="H19" t="s">
-        <v>389</v>
+        <v>484</v>
       </c>
       <c r="I19" t="s">
-        <v>233</v>
+        <v>324</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>17</v>
       </c>
       <c r="B20" t="s">
-        <v>234</v>
+        <v>192</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D20" t="s">
-        <v>235</v>
+        <v>325</v>
       </c>
       <c r="E20" t="s">
-        <v>236</v>
+        <v>326</v>
       </c>
       <c r="F20" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="G20" t="s">
-        <v>390</v>
+        <v>485</v>
       </c>
       <c r="H20" t="s">
-        <v>391</v>
+        <v>486</v>
       </c>
       <c r="I20" t="s">
-        <v>239</v>
+        <v>329</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="2" max="2" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="3" max="3" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>344</v>
+      </c>
+      <c r="E4" t="s">
+        <v>216</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" t="s">
+        <v>488</v>
+      </c>
+      <c r="H4" t="s">
+        <v>489</v>
+      </c>
+      <c r="I4" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>182</v>
+      </c>
+      <c r="C5" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" t="s">
+        <v>351</v>
+      </c>
+      <c r="E5" t="s">
+        <v>244</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" t="s">
+        <v>490</v>
+      </c>
+      <c r="H5" t="s">
+        <v>491</v>
+      </c>
+      <c r="I5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" t="s">
+        <v>426</v>
+      </c>
+      <c r="E6" t="s">
+        <v>264</v>
+      </c>
+      <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
+        <v>492</v>
+      </c>
+      <c r="H6" t="s">
+        <v>493</v>
+      </c>
+      <c r="I6" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D7" t="s">
+        <v>494</v>
+      </c>
+      <c r="E7" t="s">
+        <v>290</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
+        <v>495</v>
+      </c>
+      <c r="H7" t="s">
+        <v>496</v>
+      </c>
+      <c r="I7" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>4</v>
+      </c>
+      <c r="B8" t="s">
+        <v>414</v>
+      </c>
+      <c r="C8" t="s">
+        <v>249</v>
+      </c>
+      <c r="D8" t="s">
+        <v>237</v>
+      </c>
+      <c r="E8" t="s">
+        <v>238</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" t="s">
+        <v>498</v>
+      </c>
+      <c r="H8" t="s">
+        <v>496</v>
+      </c>
+      <c r="I8" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D9" t="s">
+        <v>499</v>
+      </c>
+      <c r="E9" t="s">
+        <v>360</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" t="s">
+        <v>500</v>
+      </c>
+      <c r="H9" t="s">
+        <v>501</v>
+      </c>
+      <c r="I9" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C10" t="s">
+        <v>85</v>
+      </c>
+      <c r="D10" t="s">
+        <v>273</v>
+      </c>
+      <c r="E10" t="s">
+        <v>391</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" t="s">
+        <v>502</v>
+      </c>
+      <c r="H10" t="s">
+        <v>503</v>
+      </c>
+      <c r="I10" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>146</v>
+      </c>
+      <c r="C11" t="s">
+        <v>200</v>
+      </c>
+      <c r="D11" t="s">
+        <v>259</v>
+      </c>
+      <c r="E11" t="s">
+        <v>269</v>
+      </c>
+      <c r="F11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" t="s">
+        <v>504</v>
+      </c>
+      <c r="H11" t="s">
+        <v>505</v>
+      </c>
+      <c r="I11" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C12" t="s">
+        <v>159</v>
+      </c>
+      <c r="D12" t="s">
+        <v>506</v>
+      </c>
+      <c r="E12" t="s">
+        <v>507</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" t="s">
+        <v>508</v>
+      </c>
+      <c r="H12" t="s">
+        <v>509</v>
+      </c>
+      <c r="I12" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>370</v>
+      </c>
+      <c r="C13" t="s">
+        <v>99</v>
+      </c>
+      <c r="D13" t="s">
+        <v>307</v>
+      </c>
+      <c r="E13" t="s">
+        <v>371</v>
+      </c>
+      <c r="F13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" t="s">
+        <v>510</v>
+      </c>
+      <c r="H13" t="s">
+        <v>511</v>
+      </c>
+      <c r="I13" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>192</v>
+      </c>
+      <c r="C14" t="s">
+        <v>70</v>
+      </c>
+      <c r="D14" t="s">
+        <v>325</v>
+      </c>
+      <c r="E14" t="s">
+        <v>326</v>
+      </c>
+      <c r="F14" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" t="s">
+        <v>512</v>
+      </c>
+      <c r="H14" t="s">
+        <v>513</v>
+      </c>
+      <c r="I14" t="s">
+        <v>301</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:I1"/>
+    <mergeCell ref="A2:I2"/>
+  </mergeCells>
+  <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
+  <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false" autoPageBreaks="false"/>
+  </sheetPr>
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15.0"/>
+  <cols>
+    <col min="2" max="2" width="17.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="3" max="3" width="13.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="4" max="4" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="5" max="5" width="19.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="7" max="7" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="8" max="8" width="10.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+    <col min="9" max="9" width="9.42578125" outlineLevel="0" customWidth="true" bestFit="true"/>
+  </cols>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="1" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>1</v>
+      </c>
+      <c r="B4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D4" t="s">
+        <v>515</v>
+      </c>
+      <c r="E4" t="s">
+        <v>341</v>
+      </c>
+      <c r="F4" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" t="s">
+        <v>516</v>
+      </c>
+      <c r="H4" t="s">
+        <v>517</v>
+      </c>
+      <c r="I4" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>2</v>
+      </c>
+      <c r="B5" t="s">
+        <v>518</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>344</v>
+      </c>
+      <c r="E5" t="s">
+        <v>260</v>
+      </c>
+      <c r="F5" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" t="s">
+        <v>519</v>
+      </c>
+      <c r="H5" t="s">
+        <v>520</v>
+      </c>
+      <c r="I5" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>3</v>
+      </c>
+      <c r="B6" t="s">
+        <v>146</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>521</v>
+      </c>
+      <c r="E6" t="s">
+        <v>522</v>
+      </c>
+      <c r="F6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G6" t="s">
+        <v>523</v>
+      </c>
+      <c r="H6" t="s">
+        <v>524</v>
+      </c>
+      <c r="I6" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>4</v>
+      </c>
+      <c r="B7" t="s">
+        <v>182</v>
+      </c>
+      <c r="C7" t="s">
+        <v>39</v>
+      </c>
+      <c r="D7" t="s">
+        <v>351</v>
+      </c>
+      <c r="E7" t="s">
+        <v>244</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" t="s">
+        <v>525</v>
+      </c>
+      <c r="H7" t="s">
+        <v>526</v>
+      </c>
+      <c r="I7" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>5</v>
+      </c>
+      <c r="B8" t="s">
+        <v>128</v>
+      </c>
+      <c r="C8" t="s">
+        <v>75</v>
+      </c>
+      <c r="D8" t="s">
+        <v>527</v>
+      </c>
+      <c r="E8" t="s">
+        <v>528</v>
+      </c>
+      <c r="F8" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" t="s">
+        <v>529</v>
+      </c>
+      <c r="H8" t="s">
+        <v>523</v>
+      </c>
+      <c r="I8" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C9" t="s">
+        <v>22</v>
+      </c>
+      <c r="D9" t="s">
+        <v>521</v>
+      </c>
+      <c r="E9" t="s">
+        <v>216</v>
+      </c>
+      <c r="F9" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" t="s">
+        <v>530</v>
+      </c>
+      <c r="H9" t="s">
+        <v>531</v>
+      </c>
+      <c r="I9" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>7</v>
+      </c>
+      <c r="B10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C10" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" t="s">
+        <v>527</v>
+      </c>
+      <c r="E10" t="s">
+        <v>285</v>
+      </c>
+      <c r="F10" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" t="s">
+        <v>532</v>
+      </c>
+      <c r="H10" t="s">
+        <v>533</v>
+      </c>
+      <c r="I10" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s">
+        <v>59</v>
+      </c>
+      <c r="C11" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" t="s">
+        <v>494</v>
+      </c>
+      <c r="E11" t="s">
+        <v>290</v>
+      </c>
+      <c r="F11" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" t="s">
+        <v>534</v>
+      </c>
+      <c r="H11" t="s">
+        <v>535</v>
+      </c>
+      <c r="I11" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>9</v>
+      </c>
+      <c r="B12" t="s">
+        <v>536</v>
+      </c>
+      <c r="C12" t="s">
+        <v>85</v>
+      </c>
+      <c r="D12" t="s">
+        <v>473</v>
+      </c>
+      <c r="E12" t="s">
+        <v>391</v>
+      </c>
+      <c r="F12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" t="s">
+        <v>537</v>
+      </c>
+      <c r="H12" t="s">
+        <v>538</v>
+      </c>
+      <c r="I12" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>10</v>
+      </c>
+      <c r="B13" t="s">
+        <v>161</v>
+      </c>
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
+        <v>521</v>
+      </c>
+      <c r="E13" t="s">
+        <v>539</v>
+      </c>
+      <c r="F13" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" t="s">
+        <v>540</v>
+      </c>
+      <c r="H13" t="s">
+        <v>541</v>
+      </c>
+      <c r="I13" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="n">
+        <v>11</v>
+      </c>
+      <c r="B14" t="s">
+        <v>258</v>
+      </c>
+      <c r="C14" t="s">
+        <v>200</v>
+      </c>
+      <c r="D14" t="s">
+        <v>337</v>
+      </c>
+      <c r="E14" t="s">
+        <v>269</v>
+      </c>
+      <c r="F14" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" t="s">
+        <v>542</v>
+      </c>
+      <c r="H14" t="s">
+        <v>543</v>
+      </c>
+      <c r="I14" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="n">
+        <v>12</v>
+      </c>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" t="s">
+        <v>499</v>
+      </c>
+      <c r="E15" t="s">
+        <v>360</v>
+      </c>
+      <c r="F15" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" t="s">
+        <v>544</v>
+      </c>
+      <c r="H15" t="s">
+        <v>545</v>
+      </c>
+      <c r="I15" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="n">
+        <v>13</v>
+      </c>
+      <c r="B16" t="s">
+        <v>123</v>
+      </c>
+      <c r="C16" t="s">
+        <v>22</v>
+      </c>
+      <c r="D16" t="s">
+        <v>215</v>
+      </c>
+      <c r="E16" t="s">
+        <v>546</v>
+      </c>
+      <c r="F16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" t="s">
+        <v>547</v>
+      </c>
+      <c r="H16" t="s">
+        <v>548</v>
+      </c>
+      <c r="I16" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="n">
+        <v>14</v>
+      </c>
+      <c r="B17" t="s">
+        <v>549</v>
+      </c>
+      <c r="C17" t="s">
+        <v>189</v>
+      </c>
+      <c r="D17" t="s">
+        <v>550</v>
+      </c>
+      <c r="E17" t="s">
+        <v>238</v>
+      </c>
+      <c r="F17" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" t="s">
+        <v>551</v>
+      </c>
+      <c r="H17" t="s">
+        <v>552</v>
+      </c>
+      <c r="I17" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
+        <v>15</v>
+      </c>
+      <c r="B18" t="s">
+        <v>102</v>
+      </c>
+      <c r="C18" t="s">
+        <v>103</v>
+      </c>
+      <c r="D18" t="s">
+        <v>387</v>
+      </c>
+      <c r="E18" t="s">
+        <v>321</v>
+      </c>
+      <c r="F18" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" t="s">
+        <v>553</v>
+      </c>
+      <c r="H18" t="s">
+        <v>554</v>
+      </c>
+      <c r="I18" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="n">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>192</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" t="s">
+        <v>325</v>
+      </c>
+      <c r="E19" t="s">
+        <v>326</v>
+      </c>
+      <c r="F19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" t="s">
+        <v>555</v>
+      </c>
+      <c r="H19" t="s">
+        <v>556</v>
+      </c>
+      <c r="I19" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
+        <v>17</v>
+      </c>
+      <c r="B20" t="s">
+        <v>154</v>
+      </c>
+      <c r="C20" t="s">
+        <v>155</v>
+      </c>
+      <c r="D20" t="s">
+        <v>557</v>
+      </c>
+      <c r="E20" t="s">
+        <v>558</v>
+      </c>
+      <c r="F20" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" t="s">
+        <v>559</v>
+      </c>
+      <c r="H20" t="s">
+        <v>560</v>
+      </c>
+      <c r="I20" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="n">
+        <v>18</v>
+      </c>
+      <c r="B21" t="s">
+        <v>65</v>
+      </c>
+      <c r="C21" t="s">
+        <v>66</v>
+      </c>
+      <c r="D21" t="s">
+        <v>426</v>
+      </c>
+      <c r="E21" t="s">
+        <v>264</v>
+      </c>
+      <c r="F21" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" t="s">
+        <v>561</v>
+      </c>
+      <c r="H21" t="s">
+        <v>562</v>
+      </c>
+      <c r="I21" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>19</v>
+      </c>
+      <c r="B22" t="s">
+        <v>564</v>
+      </c>
+      <c r="C22" t="s">
+        <v>94</v>
+      </c>
+      <c r="D22" t="s">
+        <v>565</v>
+      </c>
+      <c r="E22" t="s">
+        <v>439</v>
+      </c>
+      <c r="F22" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" t="s">
+        <v>23</v>
+      </c>
+      <c r="H22" t="s">
+        <v>23</v>
+      </c>
+      <c r="I22" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
+        <v>19</v>
+      </c>
+      <c r="B23" t="s">
+        <v>567</v>
+      </c>
+      <c r="C23" t="s">
+        <v>99</v>
+      </c>
+      <c r="D23" t="s">
+        <v>307</v>
+      </c>
+      <c r="E23" t="s">
+        <v>308</v>
+      </c>
+      <c r="F23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" t="s">
+        <v>23</v>
+      </c>
+      <c r="H23" t="s">
+        <v>23</v>
+      </c>
+      <c r="I23" t="s">
+        <v>568</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
   <pageSetup paperSize="1" scale="100" fitToWidth="1" fitToHeight="1" firstPageNumber="0" useFirstPageNumber="false" blackAndWhite="false" orientation="portrait"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader/>
     <oddFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>https://sailboat.racing/</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://sailboat.racing/</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
 </cp:coreProperties>
 </file>